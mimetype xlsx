--- v0 (2026-05-13)
+++ v1 (2026-09-24)
@@ -70,176 +70,248 @@
   <si>
     <t>POLE MOUNT FOR POLE TOPS, WOOD,5"-9" DIAMETER</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Supports the ANDREW Pole Top Products</t>
   </si>
   <si>
     <t>Pole Accessory</t>
   </si>
   <si>
     <t>860636779-1</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-6" DIAMETER</t>
   </si>
   <si>
     <t>860636779-CP</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, CONCRETE 8"-13" DIAMETER</t>
   </si>
   <si>
+    <t>MTM100527</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "L" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting multiple antenna manufacturers that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>860636943-12</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>860641110-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860655390</t>
+  </si>
+  <si>
+    <t>860655390</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM CLAMP ON ADAPTER</t>
+  </si>
+  <si>
+    <t>Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTM100528</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "K" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100529</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "B" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-B</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, BOX</t>
+  </si>
+  <si>
+    <t>Box Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>860667698-DL3</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles - Light-weight Non-metallic Option</t>
+  </si>
+  <si>
+    <t>860658567-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>860651492-10</t>
+  </si>
+  <si>
+    <t>10FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>10FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/mounts-accessories/item860645491</t>
   </si>
   <si>
     <t>860645491</t>
   </si>
   <si>
     <t>LUMINAIRE ARM, STANDARD GOOSENECK, 3.5' RISE</t>
   </si>
   <si>
     <t>Standard Luminaire Arm for ANDREW Poles 3.5'  Rise</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/mounts-accessories/item860641257</t>
   </si>
   <si>
     <t>860641257</t>
   </si>
   <si>
     <t>BREAKAWAY BOLT AND COVER KIT</t>
   </si>
   <si>
     <t>Break away bolt kit for poles with less than 930 pounds total mass, per AASHTO</t>
   </si>
   <si>
-    <t>MTM100527</t>
-[...76 lines deleted...]
-  <si>
     <t>860636779-WP</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, WOOD, 8"-14" DIAMETER</t>
   </si>
   <si>
     <t>860636779-2</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 6"-9.5" DIAMETER</t>
   </si>
   <si>
     <t>860636779-3</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS,METAL 8.5"-13 DIAMETER</t>
   </si>
   <si>
     <t>860636779-SQ1</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-8.5" SQUARE</t>
   </si>
   <si>
+    <t>MTC3985PT40</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "A" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100526</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "H" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>MTM100530</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "W" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-A</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, ACORN &amp; CARRIAGE &amp; LANTERN</t>
+  </si>
+  <si>
+    <t>Acorn / Lantern Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>860639396-S</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, SCROLL</t>
+  </si>
+  <si>
+    <t>860641110-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 8" AND 860641110 POLES</t>
+  </si>
+  <si>
+    <t>860644785-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 10" AND 860649813 POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860667280</t>
+  </si>
+  <si>
+    <t>860667280</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 12" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>Embedded Pole Base for  ANDREW 12" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860655389-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 12-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>SCSTSX-301-S</t>
+  </si>
+  <si>
+    <t>Small Cell Strand Mount for 4G and 5G Applications (X = Radio configuration per model numbers below)</t>
+  </si>
+  <si>
+    <t>Strand mount</t>
+  </si>
+  <si>
     <t>860660194-WP1</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS,  WOOD, FOUR LEG 8"-14"</t>
   </si>
   <si>
     <t>Mount for ANDREW Pole Top products on top of a wood pole 8"-14" diameter</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/mounts-accessories/item860639396</t>
   </si>
   <si>
     <t>860639396</t>
   </si>
   <si>
     <t>LUMINAIRE ARM, STANDARD GOOSENECK, 2' RISE</t>
   </si>
   <si>
     <t>Standard Luminaire Arm for ANDREW Poles</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/mounts-accessories/item860661965</t>
   </si>
   <si>
     <t>860661965</t>
@@ -251,122 +323,50 @@
     <t>Antenna mount and transition supporting Gamam NU "QOYZ9X360F14TX" that is compatible with 8" and 10" ANDREW poles</t>
   </si>
   <si>
     <t>860641110-FK</t>
   </si>
   <si>
     <t>FOUNDATION KIT FOR 8" AND 10" ANDREW POLES</t>
   </si>
   <si>
     <t>860651492-14</t>
   </si>
   <si>
     <t>14FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
   </si>
   <si>
     <t>14FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
   </si>
   <si>
     <t>860649813-WA</t>
   </si>
   <si>
     <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLE</t>
   </si>
   <si>
     <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLES</t>
-  </si>
-[...70 lines deleted...]
-    <t>Strand mount</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -485,51 +485,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J36" totalsRowShown="0">
   <autoFilter ref="A1:J36"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="106.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -596,224 +596,224 @@
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>53</v>
@@ -871,342 +871,342 @@
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>101</v>
       </c>
+      <c r="B36" t="s">
+        <v>102</v>
+      </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="860636779-WP2"/>
     <hyperlink ref="A3" r:id="rId2" display="860636779-1"/>
     <hyperlink ref="A4" r:id="rId3" display="860636779-CP"/>
-    <hyperlink ref="A5" r:id="rId4" display="860645491"/>
-[...10 lines deleted...]
-    <hyperlink ref="A16" r:id="rId15" display="860651492-10"/>
+    <hyperlink ref="A5" r:id="rId4" display="MTM100527"/>
+    <hyperlink ref="A6" r:id="rId5" display="860636943-12"/>
+    <hyperlink ref="A7" r:id="rId6" display="860641110-WA"/>
+    <hyperlink ref="A8" r:id="rId7" display="860655390"/>
+    <hyperlink ref="A9" r:id="rId8" display="MTM100528"/>
+    <hyperlink ref="A10" r:id="rId9" display="MTM100529"/>
+    <hyperlink ref="A11" r:id="rId10" display="860639396-B"/>
+    <hyperlink ref="A12" r:id="rId11" display="860667698-DL3"/>
+    <hyperlink ref="A13" r:id="rId12" display="860658567-WA"/>
+    <hyperlink ref="A14" r:id="rId13" display="860651492-10"/>
+    <hyperlink ref="A15" r:id="rId14" display="860645491"/>
+    <hyperlink ref="A16" r:id="rId15" display="860641257"/>
     <hyperlink ref="A17" r:id="rId16" display="860636779-WP"/>
     <hyperlink ref="A18" r:id="rId17" display="860636779-2"/>
     <hyperlink ref="A19" r:id="rId18" display="860636779-3"/>
     <hyperlink ref="A20" r:id="rId19" display="860636779-SQ1"/>
-    <hyperlink ref="A21" r:id="rId20" display="860660194-WP1"/>
-[...14 lines deleted...]
-    <hyperlink ref="A36" r:id="rId35" display="SCSTSX-301-S"/>
+    <hyperlink ref="A21" r:id="rId20" display="MTC3985PT40"/>
+    <hyperlink ref="A22" r:id="rId21" display="MTM100526"/>
+    <hyperlink ref="A23" r:id="rId22" display="MTM100530"/>
+    <hyperlink ref="A24" r:id="rId23" display="860639396-A"/>
+    <hyperlink ref="A25" r:id="rId24" display="860639396-S"/>
+    <hyperlink ref="A26" r:id="rId25" display="860641110-CK"/>
+    <hyperlink ref="A27" r:id="rId26" display="860644785-CK"/>
+    <hyperlink ref="A28" r:id="rId27" display="860667280"/>
+    <hyperlink ref="A29" r:id="rId28" display="860655389-WA"/>
+    <hyperlink ref="A30" r:id="rId29" display="SCSTSX-301-S"/>
+    <hyperlink ref="A31" r:id="rId30" display="860660194-WP1"/>
+    <hyperlink ref="A32" r:id="rId31" display="860639396"/>
+    <hyperlink ref="A33" r:id="rId32" display="860661965"/>
+    <hyperlink ref="A34" r:id="rId33" display="860641110-FK"/>
+    <hyperlink ref="A35" r:id="rId34" display="860651492-14"/>
+    <hyperlink ref="A36" r:id="rId35" display="860649813-WA"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId36"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 