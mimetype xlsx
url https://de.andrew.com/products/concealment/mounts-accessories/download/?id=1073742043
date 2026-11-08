--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -11,362 +11,356 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104" count="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102" count="182">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860645491</t>
+  </si>
+  <si>
+    <t>860645491</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 3.5' RISE</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles 3.5'  Rise</t>
+  </si>
+  <si>
+    <t>Pole Accessory</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860641257</t>
+  </si>
+  <si>
+    <t>860641257</t>
+  </si>
+  <si>
+    <t>BREAKAWAY BOLT AND COVER KIT</t>
+  </si>
+  <si>
+    <t>Break away bolt kit for poles with less than 930 pounds total mass, per AASHTO</t>
+  </si>
+  <si>
+    <t>860641110-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 8" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860655390</t>
+  </si>
+  <si>
+    <t>860655390</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM CLAMP ON ADAPTER</t>
+  </si>
+  <si>
+    <t>Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>MTM100528</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "K" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting multiple antenna manufacturers that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>MTM100529</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "B" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-B</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, BOX</t>
+  </si>
+  <si>
+    <t>Box Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>860667698-DL3</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles - Light-weight Non-metallic Option</t>
+  </si>
+  <si>
+    <t>860658567-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 18-in OD Integrated Poles</t>
+  </si>
+  <si>
     <t>860636779-WP2</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, WOOD,5"-9" DIAMETER</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Supports the ANDREW Pole Top Products</t>
   </si>
   <si>
-    <t>Pole Accessory</t>
-[...1 lines deleted...]
-  <si>
     <t>860636779-1</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-6" DIAMETER</t>
   </si>
   <si>
     <t>860636779-CP</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, CONCRETE 8"-13" DIAMETER</t>
   </si>
   <si>
-    <t>MTM100527</t>
-[...5 lines deleted...]
-    <t>Antenna mount and transition supporting multiple antenna manufacturers that is compatible with 8" and 10" ANDREW poles</t>
+    <t>860651492-10</t>
+  </si>
+  <si>
+    <t>10FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>10FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
   </si>
   <si>
     <t>860636943-12</t>
   </si>
   <si>
     <t>EMBEDDED POLE FOR ANDREW 8" DIAMETER POLES</t>
   </si>
   <si>
-    <t>860641110-WA</t>
-[...85 lines deleted...]
-  <si>
     <t>860636779-WP</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, WOOD, 8"-14" DIAMETER</t>
   </si>
   <si>
     <t>860636779-2</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 6"-9.5" DIAMETER</t>
   </si>
   <si>
     <t>860636779-3</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS,METAL 8.5"-13 DIAMETER</t>
   </si>
   <si>
     <t>860636779-SQ1</t>
   </si>
   <si>
     <t>POLE MOUNT FOR POLE TOPS, METAL 3.5"-8.5" SQUARE</t>
   </si>
   <si>
+    <t>MTM100530</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MOUNT, "W" COMPATIBILITY</t>
+  </si>
+  <si>
+    <t>860639396-A</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, ACORN &amp; CARRIAGE &amp; LANTERN</t>
+  </si>
+  <si>
+    <t>Acorn / Lantern Luminaire arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>860639396-S</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, SCROLL</t>
+  </si>
+  <si>
+    <t>860641110-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 8" AND 860641110 POLES</t>
+  </si>
+  <si>
+    <t>860644785-CK</t>
+  </si>
+  <si>
+    <t>BASE COVER FOR ANDREW 10" AND 860649813 POLES</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860667280</t>
+  </si>
+  <si>
+    <t>860667280</t>
+  </si>
+  <si>
+    <t>EMBEDDED POLE FOR ANDREW 12" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>Embedded Pole Base for  ANDREW 12" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860655389-WA</t>
+  </si>
+  <si>
+    <t>Decorative Cover for 12-in OD Integrated Poles</t>
+  </si>
+  <si>
+    <t>SCSTSX-301-S</t>
+  </si>
+  <si>
+    <t>Small Cell Strand Mount for 4G and 5G Applications (X = Radio configuration per model numbers below)</t>
+  </si>
+  <si>
+    <t>Strand mount</t>
+  </si>
+  <si>
+    <t>860660194-WP1</t>
+  </si>
+  <si>
+    <t>POLE MOUNT FOR POLE TOPS,  WOOD, FOUR LEG 8"-14"</t>
+  </si>
+  <si>
+    <t>Mount for ANDREW Pole Top products on top of a wood pole 8"-14" diameter</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860639396</t>
+  </si>
+  <si>
+    <t>860639396</t>
+  </si>
+  <si>
+    <t>LUMINAIRE ARM, STANDARD GOOSENECK, 2' RISE</t>
+  </si>
+  <si>
+    <t>Standard Luminaire Arm for ANDREW Poles</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/mounts-accessories/item860661965</t>
+  </si>
+  <si>
+    <t>860661965</t>
+  </si>
+  <si>
+    <t>STANDARD POLE ANTENNA MNT,GAMMANU "QOYZ9X360F14TX"</t>
+  </si>
+  <si>
+    <t>Antenna mount and transition supporting Gamam NU "QOYZ9X360F14TX" that is compatible with 8" and 10" ANDREW poles</t>
+  </si>
+  <si>
+    <t>860641110-FK</t>
+  </si>
+  <si>
+    <t>FOUNDATION KIT FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>860651492-14</t>
+  </si>
+  <si>
+    <t>14FT EMBEDDED POLE FOR ANDREW 10" DIAMETER POLES</t>
+  </si>
+  <si>
+    <t>14FT Embedded Pole for ANDREW 10.75" Diameter Poles</t>
+  </si>
+  <si>
+    <t>860649813-WA</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLE</t>
+  </si>
+  <si>
+    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLES</t>
+  </si>
+  <si>
     <t>MTC3985PT40</t>
   </si>
   <si>
     <t>STANDARD POLE ANTENNA MOUNT, "A" COMPATIBILITY</t>
   </si>
   <si>
     <t>MTM100526</t>
   </si>
   <si>
     <t>STANDARD POLE ANTENNA MOUNT, "H" COMPATIBILITY</t>
-  </si>
-[...115 lines deleted...]
-    <t>DECORATIVE BASE FOR ANDREW 10.75" DIAMETER POLES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -467,75 +461,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J36" totalsRowShown="0">
-  <autoFilter ref="A1:J36"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J35" totalsRowShown="0">
+  <autoFilter ref="A1:J35"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100527" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860645491" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641257" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-wa" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655390" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100528" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100529" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667698-dl3" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860658567-wa" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp2" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-cp" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-10" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636943-12" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-wp" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-2" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-3" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860636779-sq1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100530" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-a" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396-s" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-ck" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860644785-ck" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860667280" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860655389-wa" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemscstsx-301-s" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860660194-wp1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860639396" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860661965" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860641110-fk" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860651492-14" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/item860649813-wa" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtc3985pt40" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/mounts-accessories/itemmtm100526" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="106.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -545,671 +539,653 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="B29" t="s">
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="H30" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860636779-WP2"/>
-[...10 lines deleted...]
-    <hyperlink ref="A13" r:id="rId12" display="860658567-WA"/>
+    <hyperlink ref="A2" r:id="rId1" display="860645491"/>
+    <hyperlink ref="A3" r:id="rId2" display="860641257"/>
+    <hyperlink ref="A4" r:id="rId3" display="860641110-WA"/>
+    <hyperlink ref="A5" r:id="rId4" display="860655390"/>
+    <hyperlink ref="A6" r:id="rId5" display="MTM100528"/>
+    <hyperlink ref="A7" r:id="rId6" display="MTM100529"/>
+    <hyperlink ref="A8" r:id="rId7" display="860639396-B"/>
+    <hyperlink ref="A9" r:id="rId8" display="860667698-DL3"/>
+    <hyperlink ref="A10" r:id="rId9" display="860658567-WA"/>
+    <hyperlink ref="A11" r:id="rId10" display="860636779-WP2"/>
+    <hyperlink ref="A12" r:id="rId11" display="860636779-1"/>
+    <hyperlink ref="A13" r:id="rId12" display="860636779-CP"/>
     <hyperlink ref="A14" r:id="rId13" display="860651492-10"/>
-    <hyperlink ref="A15" r:id="rId14" display="860645491"/>
-[...20 lines deleted...]
-    <hyperlink ref="A36" r:id="rId35" display="860649813-WA"/>
+    <hyperlink ref="A15" r:id="rId14" display="860636943-12"/>
+    <hyperlink ref="A16" r:id="rId15" display="860636779-WP"/>
+    <hyperlink ref="A17" r:id="rId16" display="860636779-2"/>
+    <hyperlink ref="A18" r:id="rId17" display="860636779-3"/>
+    <hyperlink ref="A19" r:id="rId18" display="860636779-SQ1"/>
+    <hyperlink ref="A20" r:id="rId19" display="MTM100530"/>
+    <hyperlink ref="A21" r:id="rId20" display="860639396-A"/>
+    <hyperlink ref="A22" r:id="rId21" display="860639396-S"/>
+    <hyperlink ref="A23" r:id="rId22" display="860641110-CK"/>
+    <hyperlink ref="A24" r:id="rId23" display="860644785-CK"/>
+    <hyperlink ref="A25" r:id="rId24" display="860667280"/>
+    <hyperlink ref="A26" r:id="rId25" display="860655389-WA"/>
+    <hyperlink ref="A27" r:id="rId26" display="SCSTSX-301-S"/>
+    <hyperlink ref="A28" r:id="rId27" display="860660194-WP1"/>
+    <hyperlink ref="A29" r:id="rId28" display="860639396"/>
+    <hyperlink ref="A30" r:id="rId29" display="860661965"/>
+    <hyperlink ref="A31" r:id="rId30" display="860641110-FK"/>
+    <hyperlink ref="A32" r:id="rId31" display="860651492-14"/>
+    <hyperlink ref="A33" r:id="rId32" display="860649813-WA"/>
+    <hyperlink ref="A34" r:id="rId33" display="MTC3985PT40"/>
+    <hyperlink ref="A35" r:id="rId34" display="MTM100526"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId36"/>
+    <tablePart r:id="rId35"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>