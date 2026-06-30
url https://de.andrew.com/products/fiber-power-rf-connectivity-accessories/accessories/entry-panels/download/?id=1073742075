--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -43,62 +43,71 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>35849A-9</t>
+  </si>
+  <si>
+    <t>Variant of 35849A-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 20</t>
+  </si>
+  <si>
+    <t>Entrance panel</t>
+  </si>
+  <si>
     <t>35849A-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Single Entrance Panels for elliptical waveguides</t>
   </si>
   <si>
-    <t>Entrance panel</t>
-[...1 lines deleted...]
-  <si>
     <t>SCE-12</t>
   </si>
   <si>
     <t>Variant of ENTRY-PANEL-SERIES</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1/2" Coaxial Cable</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
     <t>204673-20</t>
   </si>
   <si>
     <t>Twenty 4" Port Entrance Panel, 4" x 5"</t>
   </si>
   <si>
     <t>245314-64</t>
   </si>
   <si>
     <t>Variant of 245314-SERIES</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 64</t>
@@ -136,60 +145,51 @@
   <si>
     <t>245314-52</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 52</t>
   </si>
   <si>
     <t>245314-63</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 63</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139</t>
   </si>
   <si>
     <t>252139</t>
   </si>
   <si>
     <t>Twelve 4" Port Entrance Panel, 3" x 4"</t>
   </si>
   <si>
     <t>35849A-3</t>
   </si>
   <si>
-    <t>Variant of 35849A-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Single Entrance Panel for elliptical waveguide 85</t>
-  </si>
-[...4 lines deleted...]
-    <t>Single Entrance Panel for elliptical waveguide 20</t>
   </si>
   <si>
     <t>ENTRY-PANEL-SERIES</t>
   </si>
   <si>
     <t>Cable Entrance Panels and Hardware</t>
   </si>
   <si>
     <t>245314-SERIES</t>
   </si>
   <si>
     <t>SCE-78</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 7/8" Coaxial Cable</t>
   </si>
   <si>
     <t>SCE-114</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1-1/4" Coaxial Cable</t>
   </si>
   <si>
     <t>SCE-158</t>
   </si>
@@ -437,51 +437,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J35" totalsRowShown="0">
   <autoFilter ref="A1:J35"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="82.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -499,598 +499,598 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
         <v>68</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>76</v>
       </c>
       <c r="F31" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="F32" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
         <v>82</v>
       </c>
       <c r="F33" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
       <c r="F35" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="35849A-SERIES"/>
-[...2 lines deleted...]
-    <hyperlink ref="A4" r:id="rId4" display="204673-20"/>
+    <hyperlink ref="A2" r:id="rId1" display="35849A-9"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="35849A-SERIES"/>
+    <hyperlink ref="A4" r:id="rId4" display="SCE-12"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of ENTRY-PANEL-SERIES"/>
-    <hyperlink ref="A5" r:id="rId6" display="245314-64"/>
-[...1 lines deleted...]
-    <hyperlink ref="A6" r:id="rId8" display="245314-77"/>
+    <hyperlink ref="A5" r:id="rId6" display="204673-20"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A6" r:id="rId8" display="245314-64"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A7" r:id="rId10" display="245314-132"/>
+    <hyperlink ref="A7" r:id="rId10" display="245314-77"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A8" r:id="rId12" display="245314-90"/>
+    <hyperlink ref="A8" r:id="rId12" display="245314-132"/>
     <hyperlink ref="C8" r:id="rId13" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A9" r:id="rId14" display="245314-220"/>
+    <hyperlink ref="A9" r:id="rId14" display="245314-90"/>
     <hyperlink ref="C9" r:id="rId15" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A10" r:id="rId16" display="245314-43"/>
+    <hyperlink ref="A10" r:id="rId16" display="245314-220"/>
     <hyperlink ref="C10" r:id="rId17" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A11" r:id="rId18" display="245314-52"/>
+    <hyperlink ref="A11" r:id="rId18" display="245314-43"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A12" r:id="rId20" display="245314-63"/>
+    <hyperlink ref="A12" r:id="rId20" display="245314-52"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A13" r:id="rId22" display="252139"/>
-[...3 lines deleted...]
-    <hyperlink ref="A15" r:id="rId26" display="35849A-9"/>
+    <hyperlink ref="A13" r:id="rId22" display="245314-63"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A14" r:id="rId24" display="252139"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A15" r:id="rId26" display="35849A-3"/>
     <hyperlink ref="C15" r:id="rId27" display="Variant of 35849A-SERIES"/>
     <hyperlink ref="A16" r:id="rId28" display="ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A17" r:id="rId29" display="245314-SERIES"/>
     <hyperlink ref="A18" r:id="rId30" display="SCE-78"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A19" r:id="rId32" display="SCE-114"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A20" r:id="rId34" display="SCE-158"/>
     <hyperlink ref="C20" r:id="rId35" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A21" r:id="rId36" display="204673-4"/>
     <hyperlink ref="C21" r:id="rId37" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A22" r:id="rId38" display="204673-24"/>
     <hyperlink ref="C22" r:id="rId39" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A23" r:id="rId40" display="204673-2A"/>
     <hyperlink ref="C23" r:id="rId41" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A24" r:id="rId42" display="204673-3"/>
     <hyperlink ref="C24" r:id="rId43" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A25" r:id="rId44" display="245314-127A"/>
     <hyperlink ref="C25" r:id="rId45" display="Variant of 245314-SERIES"/>
     <hyperlink ref="A26" r:id="rId46" display="245314-85"/>
     <hyperlink ref="C26" r:id="rId47" display="Variant of 245314-SERIES"/>
     <hyperlink ref="A27" r:id="rId48" display="245314-180"/>
     <hyperlink ref="C27" r:id="rId49" display="Variant of 245314-SERIES"/>
     <hyperlink ref="A28" r:id="rId50" display="245314-240"/>
     <hyperlink ref="C28" r:id="rId51" display="Variant of 245314-SERIES"/>