--- v1 (2026-06-30)
+++ v2 (2026-09-28)
@@ -43,194 +43,227 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>245314-132</t>
+  </si>
+  <si>
+    <t>Variant of 245314-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>Entrance panel</t>
+  </si>
+  <si>
+    <t>245314-90</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>245314-220</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>245314-43</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>245314-52</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>245314-63</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139</t>
+  </si>
+  <si>
+    <t>252139</t>
+  </si>
+  <si>
+    <t>Variant of ENTRY-PANEL-SERIES</t>
+  </si>
+  <si>
+    <t>Twelve 4" Port Entrance Panel, 3" x 4"</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>35849A-3</t>
+  </si>
+  <si>
+    <t>Variant of 35849A-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 85</t>
+  </si>
+  <si>
     <t>35849A-9</t>
   </si>
   <si>
-    <t>Variant of 35849A-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Single Entrance Panel for elliptical waveguide 20</t>
   </si>
   <si>
-    <t>Entrance panel</t>
-[...1 lines deleted...]
-  <si>
     <t>35849A-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Single Entrance Panels for elliptical waveguides</t>
   </si>
   <si>
     <t>SCE-12</t>
   </si>
   <si>
-    <t>Variant of ENTRY-PANEL-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1/2" Coaxial Cable</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>204673-20</t>
   </si>
   <si>
     <t>Twenty 4" Port Entrance Panel, 4" x 5"</t>
   </si>
   <si>
     <t>245314-64</t>
   </si>
   <si>
-    <t>Variant of 245314-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Single Entrance Panel for elliptical waveguide 64</t>
   </si>
   <si>
     <t>245314-77</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 77</t>
   </si>
   <si>
-    <t>245314-132</t>
-[...49 lines deleted...]
-  <si>
     <t>ENTRY-PANEL-SERIES</t>
   </si>
   <si>
     <t>Cable Entrance Panels and Hardware</t>
   </si>
   <si>
     <t>245314-SERIES</t>
   </si>
   <si>
     <t>SCE-78</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 7/8" Coaxial Cable</t>
   </si>
   <si>
     <t>SCE-114</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1-1/4" Coaxial Cable</t>
   </si>
   <si>
     <t>SCE-158</t>
   </si>
   <si>
     <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1-5/8" Coaxial Cable</t>
   </si>
   <si>
     <t>204673-4</t>
   </si>
   <si>
     <t>Four 4" Port Entrance Panel, 1" x 4"</t>
   </si>
   <si>
     <t>204673-24</t>
   </si>
   <si>
     <t>Twenty four 4" Port Entrance Panel, 4" x 6"</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135</t>
+  </si>
+  <si>
+    <t>252135</t>
+  </si>
+  <si>
+    <t>One 4" Port Entrance Panel 7" x 7"</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137</t>
+  </si>
+  <si>
+    <t>252137</t>
+  </si>
+  <si>
+    <t>Six 4" Port Entrance Panel, 2" x 3"</t>
+  </si>
+  <si>
+    <t>35849A-10</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 17</t>
+  </si>
+  <si>
+    <t>CAP-4</t>
+  </si>
+  <si>
+    <t>Snap-in Entry Port Cap, 4"</t>
+  </si>
+  <si>
+    <t>Port cap</t>
+  </si>
+  <si>
     <t>204673-2A</t>
   </si>
   <si>
     <t>Two 4" Port Entrance Panel, 1" x 2"</t>
   </si>
   <si>
     <t>204673-3</t>
   </si>
   <si>
     <t>Three 4" Port Entrance Panel, 1" x 3"</t>
   </si>
   <si>
     <t>245314-127A</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 127A</t>
   </si>
   <si>
     <t>245314-85</t>
   </si>
   <si>
     <t>245314-180</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 180</t>
@@ -242,83 +275,50 @@
     <t>Single Entrance Panel for elliptical waveguide 240</t>
   </si>
   <si>
     <t>245314-37</t>
   </si>
   <si>
     <t>Single Entrance Panel for elliptical waveguide 37</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138</t>
   </si>
   <si>
     <t>252138</t>
   </si>
   <si>
     <t>Eight 4" Port Entrance Panel, 2" x 4"</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134</t>
   </si>
   <si>
     <t>252134</t>
   </si>
   <si>
     <t>One 4" Port Entrance Panel 5.5" x 5.5"</t>
-  </si>
-[...31 lines deleted...]
-    <t>Port cap</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -437,51 +437,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J35" totalsRowShown="0">
   <autoFilter ref="A1:J35"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="82.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -513,622 +513,622 @@
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="1" t="s">
-        <v>24</v>
+      <c r="C11" t="s">
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>67</v>
+      </c>
+      <c r="F26" t="s">
+        <v>28</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
+      <c r="F34" t="s">
+        <v>28</v>
+      </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H35" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="35849A-9"/>
-[...25 lines deleted...]
-    <hyperlink ref="C15" r:id="rId27" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="245314-132"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="245314-90"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A4" r:id="rId5" display="245314-220"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A5" r:id="rId7" display="245314-43"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A6" r:id="rId9" display="245314-52"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="245314-63"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="252139"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="35849A-3"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="35849A-9"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A11" r:id="rId19" display="35849A-SERIES"/>
+    <hyperlink ref="A12" r:id="rId20" display="SCE-12"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A13" r:id="rId22" display="204673-20"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A14" r:id="rId24" display="245314-64"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A15" r:id="rId26" display="245314-77"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of 245314-SERIES"/>
     <hyperlink ref="A16" r:id="rId28" display="ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A17" r:id="rId29" display="245314-SERIES"/>
     <hyperlink ref="A18" r:id="rId30" display="SCE-78"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A19" r:id="rId32" display="SCE-114"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A20" r:id="rId34" display="SCE-158"/>
     <hyperlink ref="C20" r:id="rId35" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A21" r:id="rId36" display="204673-4"/>
     <hyperlink ref="C21" r:id="rId37" display="Variant of ENTRY-PANEL-SERIES"/>
     <hyperlink ref="A22" r:id="rId38" display="204673-24"/>
     <hyperlink ref="C22" r:id="rId39" display="Variant of ENTRY-PANEL-SERIES"/>
-    <hyperlink ref="A23" r:id="rId40" display="204673-2A"/>
+    <hyperlink ref="A23" r:id="rId40" display="252135"/>
     <hyperlink ref="C23" r:id="rId41" display="Variant of ENTRY-PANEL-SERIES"/>
-    <hyperlink ref="A24" r:id="rId42" display="204673-3"/>
+    <hyperlink ref="A24" r:id="rId42" display="252137"/>
     <hyperlink ref="C24" r:id="rId43" display="Variant of ENTRY-PANEL-SERIES"/>
-    <hyperlink ref="A25" r:id="rId44" display="245314-127A"/>
-[...7 lines deleted...]
-    <hyperlink ref="A29" r:id="rId52" display="245314-37"/>
+    <hyperlink ref="A25" r:id="rId44" display="35849A-10"/>
+    <hyperlink ref="C25" r:id="rId45" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A26" r:id="rId46" display="CAP-4"/>
+    <hyperlink ref="C26" r:id="rId47" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A27" r:id="rId48" display="204673-2A"/>
+    <hyperlink ref="C27" r:id="rId49" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A28" r:id="rId50" display="204673-3"/>
+    <hyperlink ref="C28" r:id="rId51" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A29" r:id="rId52" display="245314-127A"/>
     <hyperlink ref="C29" r:id="rId53" display="Variant of 245314-SERIES"/>
-    <hyperlink ref="A30" r:id="rId54" display="252138"/>
-[...9 lines deleted...]
-    <hyperlink ref="A35" r:id="rId64" display="CAP-4"/>
+    <hyperlink ref="A30" r:id="rId54" display="245314-85"/>
+    <hyperlink ref="C30" r:id="rId55" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A31" r:id="rId56" display="245314-180"/>
+    <hyperlink ref="C31" r:id="rId57" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A32" r:id="rId58" display="245314-240"/>
+    <hyperlink ref="C32" r:id="rId59" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A33" r:id="rId60" display="245314-37"/>
+    <hyperlink ref="C33" r:id="rId61" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A34" r:id="rId62" display="252138"/>
+    <hyperlink ref="C34" r:id="rId63" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A35" r:id="rId64" display="252134"/>
     <hyperlink ref="C35" r:id="rId65" display="Variant of ENTRY-PANEL-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId66"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>