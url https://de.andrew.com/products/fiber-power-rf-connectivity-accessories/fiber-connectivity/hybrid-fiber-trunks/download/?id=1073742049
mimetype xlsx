--- v0 (2026-05-12)
+++ v1 (2026-08-11)
@@ -43,84 +43,84 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FDH1204-24SE2</t>
+  </si>
+  <si>
+    <t>Variant of FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 12 hybrid trunk assembly; 6 pairs of 4AWG DC conductors x 12 pairs of single mode fibers</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>FDH</t>
+  </si>
+  <si>
+    <t>Hybrid cable assembly</t>
+  </si>
+  <si>
     <t>HTNB06SBKJALL</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 3x9, 6 X 4AWG 19-Strand Conductors, 18 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>HT</t>
   </si>
   <si>
-    <t>Hybrid cable assembly</t>
-[...1 lines deleted...]
-  <si>
     <t>HTNB12SBLJALL</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 6 X 12, 12 X 4AWG 19-Strand Conductors, 24 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
-  </si>
-[...10 lines deleted...]
-    <t>FDH</t>
   </si>
   <si>
     <t>FDH1204-48SE2</t>
   </si>
   <si>
     <t>HELIAX® Direct-connect 6 x 24 hybrid trunk assembly: 6 pairs of 4AWG DC conductors x 24 pairs of single mode fibers.</t>
   </si>
   <si>
     <t>HFT1206-24SV4-G</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, Version 4, 6x12, QTY 12 UL Rated Conductor 19-Strand 6AWG, 24-Fiber, QTY 8 18AWG alarm wires, PVC jacket, aluminum armor, OVP gland kit included</t>
   </si>
   <si>
     <t>HFT</t>
   </si>
   <si>
     <t>FDH1204-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>HELIAX® Direct, 6 RRU Direct Breakout (6x12): Top: 12 x 4 AWG power cords</t>
   </si>
@@ -263,51 +263,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J7" totalsRowShown="0">
   <autoFilter ref="A1:J7"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="163.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -325,172 +325,172 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="HTNB06SBKJALL"/>
-[...2 lines deleted...]
-    <hyperlink ref="C4" r:id="rId4" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="FDH1204-24SE2"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="HTNB06SBKJALL"/>
+    <hyperlink ref="A4" r:id="rId4" display="HTNB12SBLJALL"/>
     <hyperlink ref="A5" r:id="rId5" display="FDH1204-48SE2"/>
     <hyperlink ref="C5" r:id="rId6" display="Variant of FDH1204-SERIES"/>
     <hyperlink ref="A6" r:id="rId7" display="HFT1206-24SV4-G"/>
     <hyperlink ref="A7" r:id="rId8" display="FDH1204-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId9"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>