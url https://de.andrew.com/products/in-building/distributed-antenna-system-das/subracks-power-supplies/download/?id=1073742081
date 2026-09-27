--- v0 (2026-05-12)
+++ v1 (2026-09-27)
@@ -43,68 +43,86 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>7635442-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-4</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>Subrack</t>
+  </si>
+  <si>
+    <t>A7844068-02</t>
+  </si>
+  <si>
+    <t>WCS-4 DC TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter, TAA</t>
+  </si>
+  <si>
     <t>7635443-01</t>
   </si>
   <si>
     <t>WCS-2</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ERA® Wireless Communications Switch Subrack, 2 U</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...4 lines deleted...]
-  <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>7663610-00</t>
   </si>
   <si>
     <t>PSU-12V-AC</t>
   </si>
   <si>
     <t>Power Supply Unit, 12 Vdc, 100-240 Vac</t>
   </si>
   <si>
     <t>Power supply</t>
   </si>
   <si>
     <t>7676311-01</t>
   </si>
   <si>
     <t>e-POI Subrack with Interface Card</t>
   </si>
   <si>
     <t>Subrack with Interface Card that provides 8 slots for ePOIs</t>
   </si>
   <si>
     <t>7693531-00</t>
@@ -136,132 +154,114 @@
   <si>
     <t>Power Supply Unit for UAP2, 240W, AC</t>
   </si>
   <si>
     <t>A7818375</t>
   </si>
   <si>
     <t>MUX/DEMUX Rack, 3 slots, TAA</t>
   </si>
   <si>
     <t>MUX/DEMUX Rack with 3 slots, TAA compliant</t>
   </si>
   <si>
     <t>LGX</t>
   </si>
   <si>
     <t>7844068-02</t>
   </si>
   <si>
     <t>WCS-4 DC</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter</t>
   </si>
   <si>
-    <t>7635442-03</t>
-[...14 lines deleted...]
-    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter, TAA</t>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375</t>
+  </si>
+  <si>
+    <t>7818375</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack, 3 slots</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack with 3 slots</t>
+  </si>
+  <si>
+    <t>7844067-02</t>
+  </si>
+  <si>
+    <t>WCS-2 DC</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter</t>
   </si>
   <si>
     <t>7635442-01</t>
   </si>
   <si>
     <t>WCS-4</t>
   </si>
   <si>
     <t>7663468-00</t>
   </si>
   <si>
     <t>PSU-57V-AC</t>
   </si>
   <si>
     <t>Power Supply Unit, 57 Vdc, 100-240 Vac</t>
   </si>
   <si>
     <t>7809823-00</t>
   </si>
   <si>
     <t>PSU kit CAP L AC 240W plenum</t>
   </si>
   <si>
     <t>Power Supply Kit, CAP L 240W Local AC, plenum</t>
   </si>
   <si>
     <t>7844068-00</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc</t>
   </si>
   <si>
     <t>7844067-00</t>
   </si>
   <si>
-    <t>WCS-2 DC</t>
-[...1 lines deleted...]
-  <si>
     <t>ERA® Wireless Communications Switch Subrack, 2 U -48vdc</t>
   </si>
   <si>
     <t>A7850727-00</t>
   </si>
   <si>
     <t>NEBS III WCS-2 Airflow Adapter</t>
   </si>
   <si>
     <t>ERA® WCS-2 adapter to provide front-to-back airflow, NEBS III</t>
-  </si>
-[...16 lines deleted...]
-    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter</t>
   </si>
   <si>
     <t>7635443-03</t>
   </si>
   <si>
     <t>ERA WCS-2</t>
   </si>
   <si>
     <t>A7635442-03</t>
   </si>
   <si>
     <t>ERA WCS-4 TAA</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U, TAA</t>
   </si>
   <si>
     <t>A7635443-03</t>
   </si>
   <si>
     <t>ERA WCS-2 TAA</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 2 U, TAA</t>
   </si>
@@ -422,51 +422,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J24" totalsRowShown="0">
   <autoFilter ref="A1:J24"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -480,440 +480,440 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="B4" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="12.75">
+    <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
         <v>43</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" ht="12.75">
+      <c r="J17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
         <v>15</v>
+      </c>
+      <c r="J18" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
@@ -955,73 +955,73 @@
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>82</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7635443-01"/>
-[...16 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="7844067-02"/>
+    <hyperlink ref="A2" r:id="rId1" display="7635442-03"/>
+    <hyperlink ref="A3" r:id="rId2" display="A7844068-02"/>
+    <hyperlink ref="A4" r:id="rId3" display="7635443-01"/>
+    <hyperlink ref="A5" r:id="rId4" display="7663610-00"/>
+    <hyperlink ref="A6" r:id="rId5" display="7676311-01"/>
+    <hyperlink ref="A7" r:id="rId6" display="7693531-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="7809798-00"/>
+    <hyperlink ref="A9" r:id="rId8" display="7850080-00"/>
+    <hyperlink ref="A10" r:id="rId9" display="A7818375"/>
+    <hyperlink ref="A11" r:id="rId10" display="7844068-02"/>
+    <hyperlink ref="A12" r:id="rId11" display="7818375"/>
+    <hyperlink ref="A13" r:id="rId12" display="7844067-02"/>
+    <hyperlink ref="A14" r:id="rId13" display="7635442-01"/>
+    <hyperlink ref="A15" r:id="rId14" display="7663468-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="7809823-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="7844068-00"/>
+    <hyperlink ref="A18" r:id="rId17" display="7844067-00"/>
+    <hyperlink ref="A19" r:id="rId18" display="A7850727-00"/>
     <hyperlink ref="A20" r:id="rId19" display="7635443-03"/>
     <hyperlink ref="A21" r:id="rId20" display="A7635442-03"/>
     <hyperlink ref="A22" r:id="rId21" display="A7635443-03"/>
     <hyperlink ref="A23" r:id="rId22" display="A7844067-02"/>
     <hyperlink ref="A24" r:id="rId23" display="7775087-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId24"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>