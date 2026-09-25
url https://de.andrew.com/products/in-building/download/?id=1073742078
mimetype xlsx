--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -11,82 +11,1174 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1324" count="2844">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1381" count="2977">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>7835476-0008</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>7843400-0001</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power CEL 850, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7845390-0007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7770209-0006</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7776595-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7845390-1001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600 Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776641-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834677-0004</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7836123-0002</t>
+  </si>
+  <si>
+    <t>CAP H 26/26T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7833597-0001</t>
+  </si>
+  <si>
+    <t>CAP M 8/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7841175-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>7841176-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9R F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for High Power for EGSM-R Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834113-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7834113-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/9 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 2-Band Support for High Power APT 700 Lower, EDD 800 and CEL 900 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>CAP M2</t>
+  </si>
+  <si>
+    <t>7830127-0001</t>
+  </si>
+  <si>
+    <t>CAP MX F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, AC Powered</t>
+  </si>
+  <si>
+    <t>CAP MX</t>
+  </si>
+  <si>
+    <t>7840984-0001</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+  </si>
+  <si>
+    <t>7856326-2012</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External AC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2013</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External DC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>7673474-01</t>
+  </si>
+  <si>
+    <t>Blank Panel e-POI</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>e-POI Blank Module</t>
+  </si>
+  <si>
+    <t>Blank module</t>
+  </si>
+  <si>
+    <t>7688867-00</t>
+  </si>
+  <si>
+    <t>Blank Panel AUT</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Auxiliary Transport Slot</t>
+  </si>
+  <si>
+    <t>7683182-01</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point (UAP) Ceiling Mount Assembly</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>7821954-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Dual (2 EA)</t>
+  </si>
+  <si>
+    <t>CAP M Dual Wall Mounting Bracket set (2 units), to mount two CAP M back-to-back to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>7831788-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 694-1880 &amp; 1920-2700 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>7725850-01</t>
+  </si>
+  <si>
+    <t>A7843668</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 7dB,</t>
+  </si>
+  <si>
+    <t>FOA</t>
+  </si>
+  <si>
+    <t>Fiber attenuator</t>
+  </si>
+  <si>
+    <t>A7851753</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) CAP M2</t>
+  </si>
+  <si>
+    <t>CAP M2 single wall mounting bracket set (2 units) to mount 1 CAP M2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581</t>
+  </si>
+  <si>
+    <t>7661581</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Wall Mounting Kit to mount a CAP H (M2-Cabinet) to a wall</t>
+  </si>
+  <si>
+    <t>7847985-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Single CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Single to mount one CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>7833623-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>7845793-00</t>
+  </si>
+  <si>
+    <t>Filter TDD 3500</t>
+  </si>
+  <si>
+    <t>Passband filter for TDD 3500</t>
+  </si>
+  <si>
+    <t>7843675-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for 900 MHz UL Protection</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900</t>
+  </si>
+  <si>
+    <t>7803900</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-390, up to 40 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode</t>
+  </si>
+  <si>
+    <t>SFP+</t>
+  </si>
+  <si>
+    <t>Optical module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330</t>
+  </si>
+  <si>
+    <t>7801330</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-470, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902</t>
+  </si>
+  <si>
+    <t>7803902</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-410, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340</t>
+  </si>
+  <si>
+    <t>7801340</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-490, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367</t>
+  </si>
+  <si>
+    <t>7801367</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-610, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906</t>
+  </si>
+  <si>
+    <t>7803906</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-450, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344</t>
+  </si>
+  <si>
+    <t>7801344</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-530, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247</t>
+  </si>
+  <si>
+    <t>7803247</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-270, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291</t>
+  </si>
+  <si>
+    <t>7803291</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-310, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803247</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-270, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803291</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-310, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803902</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-410, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803906</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-450, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801330</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-470, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801344</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-530, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801367</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-610, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7859413</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km, TAA compliant</t>
+  </si>
+  <si>
+    <t>BiDi SFP+</t>
+  </si>
+  <si>
+    <t>A7846858</t>
+  </si>
+  <si>
+    <t>CSFP+ and SFP+ Kit with Optical Attenuators</t>
+  </si>
+  <si>
+    <t>Compact SFP+ and SFP+-Kit, 10G BASE, Singlemode, up to 20 km, TAA compliant.</t>
+  </si>
+  <si>
+    <t>CSFP | SFP+</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214</t>
+  </si>
+  <si>
+    <t>7865214</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>BiDi SFP</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203</t>
+  </si>
+  <si>
+    <t>7865203</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178</t>
+  </si>
+  <si>
+    <t>7865178</t>
+  </si>
+  <si>
+    <t>SFP28-Kit BiDi (2 EA), up to 20 km</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>H-2X2-TZ-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid coupler</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
+  </si>
+  <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-8-43-MF</t>
+  </si>
+  <si>
+    <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-43-MF</t>
+  </si>
+  <si>
+    <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>10 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>Tapper</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>20 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>30 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper,  340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>6 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-NI6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>7640681-01</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit</t>
+  </si>
+  <si>
+    <t>ION®</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
+  </si>
+  <si>
+    <t>ION®-B</t>
+  </si>
+  <si>
+    <t>Remote unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
+  </si>
+  <si>
+    <t>7773877-0002</t>
+  </si>
+  <si>
+    <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>ION®-M</t>
+  </si>
+  <si>
+    <t>42396A-17</t>
+  </si>
+  <si>
+    <t>ION Bracket for Passive Device</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>7637444-01</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, 100–240 Vac, 850 W</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>7640450-00</t>
+  </si>
+  <si>
+    <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
+  </si>
+  <si>
+    <t>Alarm cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
+  </si>
+  <si>
+    <t>7681202</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7672754-00</t>
+  </si>
+  <si>
+    <t>ION® Interface Card Blindcover</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
+  </si>
+  <si>
+    <t>7693969</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
+  </si>
+  <si>
+    <t>7708015</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
+  </si>
+  <si>
+    <t>7708035</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc for PSDU</t>
+  </si>
+  <si>
+    <t>CELLMAX-O-43-WI</t>
+  </si>
+  <si>
+    <t>Variant of OMNI-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 698–960 MHz ,1695–2700 MHz and 3100-4200MHz</t>
+  </si>
+  <si>
+    <t>In-building antenna</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-60X1-I53</t>
+  </si>
+  <si>
+    <t>Variant of DIRECTIONAL-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat 4x4 MIMO Antenna,  1695–2700, 3400-4200 MHz</t>
+  </si>
+  <si>
+    <t>Under-the-seat stadium antenna</t>
+  </si>
+  <si>
+    <t>VD-O-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454</t>
+  </si>
+  <si>
+    <t>7818454</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1350-1410 nm, LC/PC, 4 channels</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>CMAX-DMF4-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional 4x4 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>Indoor/outdoor antenna</t>
+  </si>
+  <si>
+    <t>CMAX-OMUW-225-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347</t>
+  </si>
+  <si>
+    <t>7830347</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1511-1531 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1511-1531 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349</t>
+  </si>
+  <si>
+    <t>7830349</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1551-1571 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1551-1571 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>7633229-05</t>
+  </si>
+  <si>
+    <t>RFD</t>
+  </si>
+  <si>
+    <t>ERA® RF Donor Card</t>
+  </si>
+  <si>
+    <t>Card</t>
+  </si>
+  <si>
+    <t>7841277-00</t>
+  </si>
+  <si>
+    <t>RFD HB</t>
+  </si>
+  <si>
+    <t>ERA® RF Donor Card High Band</t>
+  </si>
+  <si>
     <t>NODE-AM/A+ REPEATERS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Node AM/A+ Universal Multi-Band, Multi-Service, Software Based Repeater Platform for Mobile Applications</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849242</t>
   </si>
   <si>
     <t>7849242</t>
   </si>
   <si>
     <t>CMR8/9</t>
   </si>
   <si>
     <t>Variant of CMR-REPEATERS</t>
   </si>
   <si>
     <t>CMR dual band mini-repeater for band 20 and band 8</t>
   </si>
   <si>
     <t>RF repeater unit</t>
@@ -178,53 +1270,50 @@
   <si>
     <t>7657462</t>
   </si>
   <si>
     <t>MR818</t>
   </si>
   <si>
     <t>Indoor Coverage for 800 MHz LTE Applications</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7613614</t>
   </si>
   <si>
     <t>7613614</t>
   </si>
   <si>
     <t>MR418 380-385 390-395</t>
   </si>
   <si>
     <t>Indoor Coverage for 400 MHz TETRA and Tetrapol Applications</t>
   </si>
   <si>
     <t>7163441-00</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>AIMOS Additional Repeating License (per network element)</t>
   </si>
   <si>
     <t>License key</t>
   </si>
   <si>
     <t>7163445-00</t>
   </si>
   <si>
     <t>AIMOS SNMP Alarm Forwarding</t>
   </si>
   <si>
     <t>7566603-00</t>
   </si>
   <si>
     <t>AIMOS Scheduler</t>
   </si>
   <si>
     <t>7564517-00</t>
   </si>
   <si>
     <t>AIMOS Software Update</t>
   </si>
   <si>
     <t>Infrastructure operations software</t>
@@ -232,413 +1321,272 @@
   <si>
     <t>7611540-00</t>
   </si>
   <si>
     <t>AIMOS Automatic ODBC Export</t>
   </si>
   <si>
     <t>7621865-00</t>
   </si>
   <si>
     <t>AIMOS Charts and Reporting</t>
   </si>
   <si>
     <t>7715695-00</t>
   </si>
   <si>
     <t>AIMOS V3 Subscription</t>
   </si>
   <si>
     <t>7768707-00</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>7768707-03</t>
   </si>
   <si>
     <t>AIMOS Basic Software V3.3</t>
   </si>
   <si>
     <t>7768860-00</t>
   </si>
   <si>
     <t>AIMOS OSM Virtual Server</t>
   </si>
   <si>
     <t>Software</t>
   </si>
   <si>
     <t>7768862-00</t>
   </si>
   <si>
     <t>AIMOS Web Client</t>
   </si>
   <si>
     <t>7513152-26</t>
   </si>
   <si>
     <t>AIMOS Basic Software V2.80.2</t>
   </si>
   <si>
-    <t>H-2X2-TZ-43-AI6</t>
-[...11 lines deleted...]
-    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3X3-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid matrix</t>
   </si>
   <si>
     <t>H-4X4-UW-43-AI6</t>
   </si>
   <si>
     <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
   </si>
   <si>
-    <t>Hybrid matrix</t>
-[...1 lines deleted...]
-  <si>
     <t>C-15-UW-N-AI6</t>
   </si>
   <si>
     <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
-    <t>Directional coupler</t>
-[...1 lines deleted...]
-  <si>
     <t>C-20-UW-43-AI6</t>
   </si>
   <si>
     <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-6-UW-43-AI6</t>
   </si>
   <si>
     <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
-    <t>C-30-UW-43-AI6</t>
-[...200 lines deleted...]
-    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+    <t>7640449-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
+  </si>
+  <si>
+    <t>Point of interface subrack</t>
+  </si>
+  <si>
+    <t>TFLN4004/4</t>
+  </si>
+  <si>
+    <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
+  </si>
+  <si>
+    <t>Master optical transceiver</t>
+  </si>
+  <si>
+    <t>TPRN64</t>
+  </si>
+  <si>
+    <t>ION®-B Series Subrack, dc</t>
+  </si>
+  <si>
+    <t>Subrack</t>
   </si>
   <si>
     <t>S-3-TCPUSEW-H-43I6</t>
   </si>
   <si>
     <t>T-10-UW-43-M</t>
   </si>
   <si>
     <t>Termination Load, 0–6000 MHz, Not for PIM-rated applications</t>
   </si>
   <si>
     <t>Termination Load</t>
   </si>
   <si>
     <t>T-10-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 10 W Load, 340-6000 MHz</t>
   </si>
   <si>
     <t>T-2-UW-43-M</t>
   </si>
   <si>
     <t>Termination Load, 0–6000 MHz</t>
   </si>
   <si>
     <t>T-100-UW-43-M</t>
   </si>
   <si>
     <t>T-25-UW-43-M</t>
   </si>
   <si>
     <t>T-100-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
   </si>
   <si>
     <t>T-30-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
   </si>
   <si>
     <t>T-200-UW-43-F-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
   </si>
   <si>
+    <t>DV35-011-01-A0-E</t>
+  </si>
+  <si>
+    <t>4-port CleanBeam™ Venue Antenna, 2x 1695-2690 and 2x 3300-4200 MHz, 35° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>Over-the-head stadium antenna</t>
+  </si>
+  <si>
     <t>DIRECTIONAL-ANTENNAS</t>
   </si>
   <si>
     <t>Directional DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
     <t>OMNI-ANTENNAS</t>
   </si>
   <si>
     <t>Omni DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
     <t>CMAX-EXT-43-I53</t>
   </si>
   <si>
-    <t>Variant of DIRECTIONAL-ANTENNAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Cell-Max™ Low PIM Directional Outdoor Antenna, 698–960 MHz and 1710–2700 MHz, 4.3-10</t>
   </si>
   <si>
-    <t>Over-the-head stadium antenna</t>
-[...1 lines deleted...]
-  <si>
     <t>CMAX-O-43-UW-I53</t>
   </si>
   <si>
-    <t>Variant of OMNI-ANTENNAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 617–6000 MHz (Recessed ceiling mount kit PN:7760591 sold separately)</t>
   </si>
   <si>
-    <t>In-building antenna</t>
-[...1 lines deleted...]
-  <si>
     <t>CMAX-OMF7-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM 4x4 Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF8-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF9-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OMF9-43-UWi53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni 4x4 MIMO In-building Antenna, 1695–2700MHz, 3300-4200MHz and 4600-6000MHz</t>
   </si>
   <si>
     <t>CMAX-OUS1-UW43-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 617-960, 1400-1600, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz 4.3-10, Not recommended for metal ceilings</t>
@@ -646,434 +1594,194 @@
   <si>
     <t>CELLMAX-D-43-WI</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 698–960 MHz, 1710–2700, 3300-3800MHz</t>
   </si>
   <si>
     <t>CMAX-HM4-30-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue (4x4) MIMO Antenna,  1695–2700, 3300-4200MHz,</t>
   </si>
   <si>
     <t>CMAX-HM4-60-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue Over the Head (4x4 MIMO) Antenna,  1695–2700, 3300-4200 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF2-43-WI53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO Antenna  4G/5G/C-Band, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
-    <t>Indoor/outdoor antenna</t>
-[...1 lines deleted...]
-  <si>
     <t>CMAX-LHM2-22-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200 MHz, 22-Deg.</t>
   </si>
   <si>
+    <t>CMAX-OUS-TUW-43I</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 350–520 MHz, 617-960 MHz, 1350-1550 MHz, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz</t>
+  </si>
+  <si>
     <t>CMAX-O-43-UW-I53-01</t>
   </si>
   <si>
     <t>CMAX™ Low PIM Omni Indoor Antenna, 617–5925 MHz</t>
   </si>
   <si>
     <t>LOG-PERIODIC-ANTENNAS</t>
   </si>
   <si>
     <t>Log Periodic DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
-    <t>CELLMAX-O-43-WI</t>
-[...17 lines deleted...]
-    <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
+    <t>7633228-02</t>
+  </si>
+  <si>
+    <t>CAT</t>
+  </si>
+  <si>
+    <t>ERA® Copper Transport Card</t>
+  </si>
+  <si>
+    <t>7642125-00</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>ERA® System User Interface Card</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453</t>
+  </si>
+  <si>
+    <t>7818453</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1350-1410 nm, LC/PC, 4 channels</t>
   </si>
   <si>
     <t>VD-DMF-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional MIMO In-Building Antenna, 600–960 MHz, 1427–4200 MHz, and 4900-6000 MHz</t>
   </si>
   <si>
-    <t>CMAX-DMF4-43-WI53-O</t>
-[...8 lines deleted...]
-    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281</t>
+  </si>
+  <si>
+    <t>7830281</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1271-1291 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1271-1291 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457</t>
+  </si>
+  <si>
+    <t>7818457</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345</t>
+  </si>
+  <si>
+    <t>7830345</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1471-1491 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1471-1491 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>DV40-010-01-A0-E</t>
   </si>
   <si>
-    <t>2-port Venue Antenna, 2x 1710-2690 MHz, 40° HPBW, Fixed Tilt</t>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 1710-2690 MHz, 40° HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
   </si>
   <si>
     <t>7705125</t>
   </si>
   <si>
     <t>Omni Indoor Antenna Clamp 1</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
   </si>
   <si>
     <t>7814722</t>
   </si>
   <si>
     <t>Pole Mounting kit for Stadium Antennas</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
   </si>
   <si>
     <t>7847185</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
   </si>
   <si>
-    <t>Cover</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
   </si>
   <si>
     <t>7850475</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
   </si>
   <si>
-    <t>7640449-01</t>
-[...271 lines deleted...]
-  <si>
     <t>A7818454</t>
   </si>
   <si>
     <t>A7818479</t>
   </si>
   <si>
     <t>Optical Demultiplexer, 18 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Demux, 1270-1610 nm, LC/PC, 18 channels</t>
   </si>
   <si>
     <t>A7818455</t>
   </si>
   <si>
     <t>Optical Multiplexer, 8 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1270-1410 nm, LC/PC, 8 channels</t>
   </si>
   <si>
     <t>A7818457</t>
   </si>
   <si>
     <t>7851464-00</t>
@@ -1222,1151 +1930,1535 @@
   <si>
     <t>7635442-03</t>
   </si>
   <si>
     <t>ERA WCS-4</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U</t>
   </si>
   <si>
     <t>A7844068-02</t>
   </si>
   <si>
     <t>WCS-4 DC TAA</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter, TAA</t>
   </si>
   <si>
     <t>CAP-M</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
   </si>
   <si>
-    <t>CAP M</t>
-[...4 lines deleted...]
-  <si>
     <t>CAP-H</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
   </si>
   <si>
-    <t>CAP H</t>
-[...1 lines deleted...]
-  <si>
     <t>UAP</t>
   </si>
   <si>
     <t>Universal Access Point</t>
   </si>
   <si>
     <t>UAP2</t>
   </si>
   <si>
     <t>7642133-01</t>
   </si>
   <si>
     <t>Variant of UAP</t>
   </si>
   <si>
     <t>ERA® Universal Access Point, 600-2700 MHz</t>
   </si>
   <si>
     <t>7724746-00</t>
   </si>
   <si>
     <t>UAP-X</t>
   </si>
   <si>
     <t>ERA® Universal Access Point, 380-2700 MHz</t>
   </si>
   <si>
-    <t>7770209-0006</t>
-[...56 lines deleted...]
-    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+    <t>7845390-1007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845390-0018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 35LT/35HT F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD3500 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7845390-0001</t>
+  </si>
+  <si>
+    <t>CAP L2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600  Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7776597-0004</t>
   </si>
   <si>
     <t>CAP L 17E/19/23/25 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>7776596-0004</t>
-[...149 lines deleted...]
-    <t>Carrier Access Point with 2-Band Support for High Power APT 700 Lower, EDD 800 and CEL 900 Applications, Fiber Fed with fan kit</t>
+    <t>7845390-0009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of UAP2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-0013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, DC, with fan kit</t>
+  </si>
+  <si>
+    <t>7845389-1037</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100 and TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0001</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>CAP H2</t>
+  </si>
+  <si>
+    <t>7840984-0002</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
+  </si>
+  <si>
+    <t>7851671-2003</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
   </si>
   <si>
     <t>7843400-0002</t>
   </si>
   <si>
     <t>CAP H 85/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  CEL 850, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
   </si>
   <si>
-    <t>7830127-0001</t>
-[...20 lines deleted...]
-    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+    <t>7857017-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and 3700 TDD Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7862034-0003</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/15 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, and SDL 1500 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7841153-0001</t>
   </si>
   <si>
     <t>CAP H 80-85/17E/19/26 F-AC-F1-APE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  SMR 800, CELL 850, PCS 1900, AWS 1700, and IMT 2600 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
   </si>
   <si>
-    <t>7835476-0008</t>
-[...305 lines deleted...]
-    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+    <t>OC-10R0-61C-F04020</t>
+  </si>
+  <si>
+    <t>RP6100i - B25/B66/n41/n77c</t>
+  </si>
+  <si>
+    <t>ONECELL Multi-carrier, indoor Radio Point 6100: Up to 4 bands, Internal Antennas, Copper-fed, PoE</t>
+  </si>
+  <si>
+    <t>RP6100i</t>
+  </si>
+  <si>
+    <t>Radio point</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596</t>
+  </si>
+  <si>
+    <t>7862596</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase 1310nmTx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186</t>
+  </si>
+  <si>
+    <t>7865186</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, 1310 nm Tx</t>
+  </si>
+  <si>
+    <t>SFP28</t>
+  </si>
+  <si>
+    <t>CMAX-D-43-UW-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional Antenna, Indoor/Outdoor, 617–960 MHz, 1695–2700 MHz, 3300-4200 MHz, and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>DV35-012-01-A0-E</t>
+  </si>
+  <si>
+    <t>6-port CleanBeam™ Venue Antenna, 2x 1695-2690 and 4x 3300-4200 MHz, 35° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>CMR-REPEATERS</t>
+  </si>
+  <si>
+    <t>CMR Dual band miniRepeater</t>
+  </si>
+  <si>
+    <t>7761306-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524L</t>
+  </si>
+  <si>
+    <t>Variant of NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) medium power for LTE 700</t>
+  </si>
+  <si>
+    <t>7761303-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524</t>
+  </si>
+  <si>
+    <t>7843335-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524L/2625</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 700 and LTE2600</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849244</t>
+  </si>
+  <si>
+    <t>7849244</t>
+  </si>
+  <si>
+    <t>CMR9/18</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 8 and band 3</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7566418</t>
+  </si>
+  <si>
+    <t>7566418</t>
+  </si>
+  <si>
+    <t>MR1818L</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7633937</t>
+  </si>
+  <si>
+    <t>7633937</t>
+  </si>
+  <si>
+    <t>MR2618</t>
+  </si>
+  <si>
+    <t>MR2618 Indoor Coverage and High Speed Data Enhancer for 2600 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7615374</t>
+  </si>
+  <si>
+    <t>7615374</t>
+  </si>
+  <si>
+    <t>MR418 410-415 420-425</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7625001</t>
+  </si>
+  <si>
+    <t>7625001</t>
+  </si>
+  <si>
+    <t>MR418 415-420 425-430</t>
+  </si>
+  <si>
+    <t>7693191-01</t>
+  </si>
+  <si>
+    <t>DCM AF 824/923</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 800, EGSM 900, UMTS 900, and LTE 900; 5G ready</t>
+  </si>
+  <si>
+    <t>7700741-01</t>
+  </si>
+  <si>
+    <t>DCM AF 1823/2125</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for GSM 1800, LTE 1800, UMTS 2100, and LTE 2100; 5G ready</t>
+  </si>
+  <si>
+    <t>7163442-00</t>
+  </si>
+  <si>
+    <t>AIMOS Unlimited Repeating Licenses</t>
+  </si>
+  <si>
+    <t>7564519-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update Agreement (per year)</t>
+  </si>
+  <si>
+    <t>Software maintenance service</t>
+  </si>
+  <si>
+    <t>7640800-00</t>
+  </si>
+  <si>
+    <t>AIMOS LDAP Interface</t>
+  </si>
+  <si>
+    <t>7671558-00</t>
+  </si>
+  <si>
+    <t>AIMOS Secure SNMP</t>
+  </si>
+  <si>
+    <t>7679693-00</t>
+  </si>
+  <si>
+    <t>AIMOS XML Configuration Management Interface</t>
+  </si>
+  <si>
+    <t>7671558-01</t>
+  </si>
+  <si>
+    <t>7768707-02</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.2</t>
+  </si>
+  <si>
+    <t>7768707-04</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.4</t>
+  </si>
+  <si>
+    <t>7768708-00</t>
+  </si>
+  <si>
+    <t>AIMOS OSM Map-Link</t>
+  </si>
+  <si>
+    <t>7768861-00</t>
+  </si>
+  <si>
+    <t>AIMOS SON Interface</t>
+  </si>
+  <si>
+    <t>7768707-05</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.5</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>AT-20-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>20 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-43-MF</t>
+  </si>
+  <si>
+    <t>6 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>C-13-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-13-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-30-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>C-20-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>7643288-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI w/o guiderails</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack for ION-U Applications</t>
+  </si>
+  <si>
+    <t>TLCN8-W</t>
+  </si>
+  <si>
+    <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
+  </si>
+  <si>
+    <t>Splitter/combiner</t>
+  </si>
+  <si>
+    <t>7683191-00</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-17</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-17</t>
+  </si>
+  <si>
+    <t>7773877-0001</t>
+  </si>
+  <si>
+    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>7637443-02</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7641606-01</t>
+  </si>
+  <si>
+    <t>ION® Filler for Power Supply Unit Subrack</t>
+  </si>
+  <si>
+    <t>Power supply subrack</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
+  </si>
+  <si>
+    <t>7650855</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit Upgrade Kit</t>
+  </si>
+  <si>
+    <t>7672755-00</t>
+  </si>
+  <si>
+    <t>ION® POI Blindcover for Intelligent Point of Interface</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
+  </si>
+  <si>
+    <t>7708038</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
+  </si>
+  <si>
+    <t>7708019</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac for PSDU</t>
+  </si>
+  <si>
+    <t>7633228-00</t>
+  </si>
+  <si>
+    <t>7721916-01</t>
+  </si>
+  <si>
+    <t>CDD</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473</t>
+  </si>
+  <si>
+    <t>7818473</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351</t>
+  </si>
+  <si>
+    <t>7830351</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1591-1611 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1591-1611 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475</t>
+  </si>
+  <si>
+    <t>7818475</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>VD-S4-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43-I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 1695-4600MHz</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339</t>
+  </si>
+  <si>
+    <t>7830339</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1351-1371 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1351-1371 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341</t>
+  </si>
+  <si>
+    <t>7830341</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1391-1411 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1391-1411 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343</t>
+  </si>
+  <si>
+    <t>7830343</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1431-1451 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1431-1451 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
+  </si>
+  <si>
+    <t>CELLMAX-D-CPUSE</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
+  </si>
+  <si>
+    <t>A7818453</t>
+  </si>
+  <si>
+    <t>A7818477</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>7847569-01</t>
+  </si>
+  <si>
+    <t>CAT2</t>
+  </si>
+  <si>
+    <t>ERA® CAT2 Copper Transport Card</t>
+  </si>
+  <si>
+    <t>7635442-01</t>
+  </si>
+  <si>
+    <t>WCS-4</t>
+  </si>
+  <si>
+    <t>7663468-00</t>
+  </si>
+  <si>
+    <t>PSU-57V-AC</t>
+  </si>
+  <si>
+    <t>Power Supply Unit, 57 Vdc, 100-240 Vac</t>
+  </si>
+  <si>
+    <t>7809823-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240W plenum</t>
+  </si>
+  <si>
+    <t>Power Supply Kit, CAP L 240W Local AC, plenum</t>
+  </si>
+  <si>
+    <t>7844068-00</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc</t>
+  </si>
+  <si>
+    <t>7844067-00</t>
+  </si>
+  <si>
+    <t>WCS-2 DC</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48vdc</t>
+  </si>
+  <si>
+    <t>A7850727-00</t>
+  </si>
+  <si>
+    <t>NEBS III WCS-2 Airflow Adapter</t>
+  </si>
+  <si>
+    <t>ERA® WCS-2 adapter to provide front-to-back airflow, NEBS III</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375</t>
+  </si>
+  <si>
+    <t>7818375</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack, 3 slots</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack with 3 slots</t>
+  </si>
+  <si>
+    <t>7844067-02</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter</t>
+  </si>
+  <si>
+    <t>7635443-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-2</t>
+  </si>
+  <si>
+    <t>A7635442-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-4 TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U, TAA</t>
+  </si>
+  <si>
+    <t>A7635443-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-2 TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U, TAA</t>
+  </si>
+  <si>
+    <t>A7844067-02</t>
+  </si>
+  <si>
+    <t>WCS-2 DC TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter, TAA</t>
+  </si>
+  <si>
+    <t>7775087-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240 W without cord</t>
+  </si>
+  <si>
+    <t>CAP L 240W Local AC Power Supply Kit no cord</t>
+  </si>
+  <si>
+    <t>CAP-L</t>
+  </si>
+  <si>
+    <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
+  </si>
+  <si>
+    <t>CAP-M2</t>
+  </si>
+  <si>
+    <t>7770209-0004</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7772983-0001</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7770203-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7768763-00</t>
+  </si>
+  <si>
+    <t>UAP-N25</t>
+  </si>
+  <si>
+    <t>7772983-0002</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7770203-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0006</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7781125-0003</t>
+  </si>
+  <si>
+    <t>CAP M 9/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7825730-0003</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
+  </si>
+  <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7834677-0006</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7841031-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843410-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7844739-0002</t>
+  </si>
+  <si>
+    <t>CAP H 23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for High Power  TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7843410-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with Fan Kit, with AUX Port</t>
+  </si>
+  <si>
+    <t>7835476-0006</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7834569-00</t>
+  </si>
+  <si>
+    <t>CAP M passband filter for 700/800 DL PS</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
+  </si>
+  <si>
+    <t>7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813</t>
+  </si>
+  <si>
+    <t>7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360</t>
+  </si>
+  <si>
+    <t>7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363</t>
+  </si>
+  <si>
+    <t>7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365</t>
+  </si>
+  <si>
+    <t>7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904</t>
+  </si>
+  <si>
+    <t>7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342</t>
+  </si>
+  <si>
+    <t>7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249</t>
+  </si>
+  <si>
+    <t>7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293</t>
+  </si>
+  <si>
+    <t>7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295</t>
+  </si>
+  <si>
+    <t>7803295</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-350, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298</t>
+  </si>
+  <si>
+    <t>7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7845627</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 20 km</t>
   </si>
   <si>
-    <t>BiDi SFP</t>
-[...356 lines deleted...]
-    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+    <t>7714184-01</t>
+  </si>
+  <si>
+    <t>Quick Release Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>UAP Universal Access Point Quick Release Ceiling Mount Assembly (1/2" and 3/4")</t>
+  </si>
+  <si>
+    <t>7779139-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 614-896 &amp; 1695-2200 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>7683182-02</t>
+  </si>
+  <si>
+    <t>7847984-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Dual CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Dual to mount 2 CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>A7843666</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB</t>
+  </si>
+  <si>
+    <t>7654948-00</t>
+  </si>
+  <si>
+    <t>Universal 19"-Rack Cable Tray</t>
+  </si>
+  <si>
+    <t>Cable holder kit</t>
+  </si>
+  <si>
+    <t>7851781-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket CAP M2</t>
+  </si>
+  <si>
+    <t>Wall mounting bracket to mount a CAP M2 to a wall</t>
+  </si>
+  <si>
+    <t>A7848842</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) single CAP L2</t>
+  </si>
+  <si>
+    <t>2 CAP L2 wall mounting brackets single to mount one CAP L2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
+  </si>
+  <si>
+    <t>7859413</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414</t>
+  </si>
+  <si>
+    <t>7859414</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>OC-10A0-003</t>
+  </si>
+  <si>
+    <t>Ceiling-Wall Mounting kit UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>UAP2 C-PE Ceiling-Wall mounting kit to mount a UAP2 C-PE to a wall or a ceiling</t>
+  </si>
+  <si>
+    <t>OC-BA50A</t>
+  </si>
+  <si>
+    <t>Adjustable Box Support RP6100i/UAP2</t>
+  </si>
+  <si>
+    <t>RP6100i/UAP2  mounting kit to mount an RP6100i or a UAP2 to ceiling T-bars</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362</t>
+  </si>
+  <si>
+    <t>7848362</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit RP5200/UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>RP5200/UAP2 C-PE ceiling mounting kit</t>
+  </si>
+  <si>
+    <t>7693816-00</t>
+  </si>
+  <si>
+    <t>Hybrid Fiber Splicing Box</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224</t>
+  </si>
+  <si>
+    <t>7865224</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205</t>
+  </si>
+  <si>
+    <t>7865205</t>
+  </si>
+  <si>
+    <t>SFP+-Kit BiDi (2 EA)</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232</t>
+  </si>
+  <si>
+    <t>7865232</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7865186</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, TAA compliant</t>
+  </si>
+  <si>
+    <t>Network connectivity module</t>
+  </si>
+  <si>
+    <t>RP5100i</t>
+  </si>
+  <si>
+    <t>ONECELL® Multi-carrier, indoor Radio Point 5100i: Up to 4 carriers,  Internal Antenna.</t>
+  </si>
+  <si>
+    <t>RP5100</t>
+  </si>
+  <si>
+    <t>OC-10B0-001</t>
+  </si>
+  <si>
+    <t>BC-W2001-CMU CONTROLLER MODULE UNIT</t>
+  </si>
+  <si>
+    <t>ONECELL® Baseband Controller 2000 Controller Module.</t>
+  </si>
+  <si>
+    <t>Controller unit</t>
+  </si>
+  <si>
+    <t>DMS</t>
+  </si>
+  <si>
+    <t>ONECELL® Small Cell Device Management System.</t>
+  </si>
+  <si>
+    <t>Management system</t>
+  </si>
+  <si>
+    <t>C-6-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-5-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>5 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>VD-C6-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C15-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C30-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-H2X2-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
+  </si>
+  <si>
+    <t>AT-10-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-10-43-MF</t>
+  </si>
+  <si>
+    <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-43-MF</t>
+  </si>
+  <si>
+    <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-3-43-MF</t>
+  </si>
+  <si>
+    <t>3 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>30 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>6 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>C-10-UW-43-AI6</t>
   </si>
   <si>
     <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-10-UW-N-AI6</t>
   </si>
   <si>
-    <t>C-13-UW-43-AI6</t>
-[...112 lines deleted...]
-  <si>
     <t>CT-15-TUW-43-I6</t>
   </si>
   <si>
     <t>15 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
     <t>CT-20-TUW-NI6</t>
   </si>
   <si>
     <t>CT-15-TUW-NI6</t>
   </si>
   <si>
     <t>CT-30-TUW-NI6</t>
   </si>
   <si>
     <t>CT-8-TUW-43-I6</t>
   </si>
   <si>
     <t>8 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
     <t>CT-8-TUW-NI6</t>
   </si>
   <si>
     <t>CT-6-TUW-NI6</t>
@@ -2392,776 +3484,263 @@
   <si>
     <t>S-4-TCPUSEW-H-NI6</t>
   </si>
   <si>
     <t>Multiband Four-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
   </si>
   <si>
     <t>S-4-TCPUSEW-H-43I6</t>
   </si>
   <si>
     <t>S-2-TCPUSEW-H-43I6</t>
   </si>
   <si>
     <t>VD-S2-CPUSEW-H-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Multiband Two-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-S3-CPUSEW-H-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Multiband Three-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
-    <t>VD-S4-CPUSEW-H-43B</t>
-[...8 lines deleted...]
-    <t>Two-way Low Power Splitter, 1695-4600MHz</t>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477</t>
+  </si>
+  <si>
+    <t>7818477</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479</t>
+  </si>
+  <si>
+    <t>7818479</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455</t>
+  </si>
+  <si>
+    <t>7818455</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283</t>
+  </si>
+  <si>
+    <t>7830283</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1311-1331 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1311-1331 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>T-200-UW-43-M-I6</t>
   </si>
   <si>
     <t>T-50-UW-43-M</t>
   </si>
   <si>
-    <t>T-50-UW-43-M-I6</t>
-[...8 lines deleted...]
-    <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
+    <t>7642123-01</t>
+  </si>
+  <si>
+    <t>OPT</t>
+  </si>
+  <si>
+    <t>7847569-00</t>
+  </si>
+  <si>
+    <t>A7818473</t>
+  </si>
+  <si>
+    <t>A7818475</t>
   </si>
   <si>
     <t>CMAX-D-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 617–960, 1695–2700, 3300-3800, and 4900-6000 MHz</t>
   </si>
   <si>
+    <t>CMAX-D-TCPUSEI53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional In-building Antenna, 350-470 MHz, 617–960 MHz, 1710–2700 MHz</t>
+  </si>
+  <si>
     <t>CMAX-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OUS-43-I53</t>
   </si>
   <si>
-    <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings.</t>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings..</t>
   </si>
   <si>
     <t>CMAX-DMF-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz, and 4800-6000MHz  4.3-10, (2 PORTS 617-960 and 1695-2700MHz, 2 PORTS 3300-4200 and 4800-6000MHz)</t>
   </si>
   <si>
     <t>CMAX-YG-CPUSEW-I53</t>
   </si>
   <si>
     <t>Variant of LOG-PERIODIC-ANTENNAS</t>
   </si>
   <si>
     <t>Cell-Max™ Log Periodic Outdoor Antenna 698-3800MHz</t>
   </si>
   <si>
+    <t>CMAX-LHM2-60-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz 1695–2700 MHz and 3300-4200MHz 60-Deg, 4.3-10, (2 PORTS 617-4200MHz).</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-30-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue 2x2 MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200MHz, 4.3-10.</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-3030-I53</t>
+  </si>
+  <si>
     <t>CMAX-DMF-43-UW-I53-01</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz and 4800-6000MHz  4.3-10</t>
   </si>
   <si>
     <t>CMAX-OUS-TUW-I53</t>
   </si>
   <si>
     <t>CMAX-HM4-3030-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue 4x4 MIMO Antenna,  1695–2700, 3300-4200 MHz</t>
   </si>
   <si>
     <t>VD-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>VD-OUS-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni In-building Antenna, 617 - 6000 MHz 4.3-10</t>
   </si>
   <si>
     <t>VD-OM-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 600-6000 MHz</t>
   </si>
   <si>
     <t>VD-D-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional In-building Antenna, for Wall Mounting, 600-960, 1427-4200, 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF-43-WI53-O</t>
   </si>
   <si>
     <t>Low PIM Directional 2x2 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
     <t>DV17-001-01-A0-E</t>
   </si>
   <si>
-    <t>2-port Venue Antenna, 3300-4000 MHz, 17° HPBW, Fixed Tilt</t>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 3300-4000 MHz, 17° HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>DV17-010-01-A0-E</t>
   </si>
   <si>
-    <t>2-port Venue Antenna, 1695-2690 MHz, 17º HPBW, Fixed Tilt</t>
+    <t>2-port CleanBeam™ Venue Antenna, 2x 1695-2690 MHz, 17º HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>DV37-001-01-A0-E</t>
   </si>
   <si>
-    <t>2-port Venue Antenna, 3300-4000 MHz, 37° HPBW, Fixed Tilt</t>
+    <t>2-port CleanBeam™ Venue Antenna, 3300-4000 MHz, 37° HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>DV54-001-01-A0-E</t>
   </si>
   <si>
-    <t>2-port Venue Antenna, 3300-4000 MHz, 54° HPBW, Fixed Tilt</t>
+    <t>2-port CleanBeam™ Venue Antenna, 3300-4000 MHz, 54° HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
   </si>
   <si>
     <t>7543994</t>
   </si>
   <si>
     <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
+  </si>
+  <si>
+    <t>7760591</t>
+  </si>
+  <si>
+    <t>CMAX-O-CPUSEWV53 Ceiling Mounting Kit</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870</t>
   </si>
   <si>
     <t>7837870</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137</t>
   </si>
   <si>
     <t>7851137</t>
   </si>
   <si>
     <t>Kit MID for adjustable mounting kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094</t>
   </si>
   <si>
     <t>7814094</t>
   </si>
   <si>
     <t>HARD CEILING MOUNTING KIT</t>
   </si>
   <si>
-    <t>7643288-01</t>
-[...562 lines deleted...]
-  <si>
     <t>7845390-1018</t>
   </si>
   <si>
     <t>CAP L2 C-Band F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
   </si>
   <si>
     <t>7851671-1001</t>
   </si>
   <si>
     <t>CAP M2 C-Band F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, AC</t>
   </si>
   <si>
     <t>7851671-1002</t>
   </si>
   <si>
     <t>CAP M2 C-Band F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, DC</t>
@@ -3199,50 +3778,59 @@
   <si>
     <t>CAP L2 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Fiber fed</t>
   </si>
   <si>
     <t>7845389-0013</t>
   </si>
   <si>
     <t>UAP2 7-8/9/18/21 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-1013</t>
   </si>
   <si>
     <t>UAP2 7-8/9/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
   </si>
   <si>
+    <t>7845389-0016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
     <t>7845389-1009</t>
   </si>
   <si>
     <t>UAP2 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-0003</t>
   </si>
   <si>
     <t>UAP2 35LT/35HT C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-0025</t>
   </si>
   <si>
     <t>UAP2 17E/19 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
@@ -3322,711 +3910,294 @@
   <si>
     <t>UAP2 17E/19/26/35IC C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845390-1036</t>
   </si>
   <si>
     <t>CAP L2 35LT/35HT F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Fiber Fed, External DC powered</t>
   </si>
   <si>
     <t>7845389-1036</t>
   </si>
   <si>
     <t>UAP2 35LT/35HT F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
   </si>
   <si>
+    <t>7856326-1010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2020</t>
+  </si>
+  <si>
+    <t>CAP M2 18/21/23T/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7863167-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>7857017-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and TDD 3700 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7844963-00</t>
+  </si>
+  <si>
+    <t>Alarm Box CAP H AB 4-4</t>
+  </si>
+  <si>
+    <t>Alarm box for additional alarming for CAP H</t>
+  </si>
+  <si>
+    <t>7845389-1030</t>
+  </si>
+  <si>
+    <t>UAP2 25T/34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 2500, DoD Band TDD, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7860563-0001</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and UMTS 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7683181-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point Wall Mount Assembly</t>
+  </si>
+  <si>
+    <t>7688866-00</t>
+  </si>
+  <si>
+    <t>Blank Panel UNIV</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Universal Slot</t>
+  </si>
+  <si>
+    <t>7688868-00</t>
+  </si>
+  <si>
+    <t>Blank Panel SUI</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, System User Interface (SUI) Slot</t>
+  </si>
+  <si>
     <t>A7680813</t>
   </si>
   <si>
     <t>SFP+LR, up to 10 km, TAA</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode, TAA compliant</t>
   </si>
   <si>
     <t>A7803295</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803900</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-390, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803904</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-430, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801340</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-490, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801360</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-550, up to 40 km, TAA</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
-[...14 lines deleted...]
-    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+    <t>7846281-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP L2</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
+  </si>
+  <si>
+    <t>7661538</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
+  </si>
+  <si>
+    <t>7821955-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
   </si>
   <si>
     <t>A7859414</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202</t>
   </si>
   <si>
     <t>7832202</t>
   </si>
   <si>
     <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 10 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 10 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200</t>
   </si>
   <si>
     <t>7832200</t>
   </si>
   <si>
     <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 10 km</t>
   </si>
   <si>
-    <t>7715012-01</t>
-[...578 lines deleted...]
-    <t>0</t>
+    <t>OC-10R0-61C-F03020</t>
+  </si>
+  <si>
+    <t>RP6100i - B25/B66/n77C</t>
+  </si>
+  <si>
+    <t>ONECELL Multi-carrier, indoor Radio Point 6100: Up to 3 bands, Internal Antennas, Copper-fed, PoE</t>
+  </si>
+  <si>
+    <t>OC-10R0-61C-F03030</t>
+  </si>
+  <si>
+    <t>RP6100i B5/B25/n77c</t>
+  </si>
+  <si>
+    <t>OC-10R0-61C-F03010</t>
+  </si>
+  <si>
+    <t>RP6100i - B12/13/14/B25/n77C</t>
+  </si>
+  <si>
+    <t>CMAX-D-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional Antenna, Indoor/Outdoor, 698–960 MHz, 1710–2700, 3300-4200 MHz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4127,75 +4298,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J503" totalsRowShown="0">
-  <autoFilter ref="A1:J503"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J523" totalsRowShown="0">
+  <autoFilter ref="A1:J523"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2012" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2013" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv35-011-01-a0-e" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1016" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0002" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7862034-0003" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10r0-61c-f04020" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53-o" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv35-012-01-a0-e" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-10a0-003" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-ba50a" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7848362" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693816-00" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7865186" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0016" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0001" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844963-00" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1030" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0033" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1033" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7860563-0001" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10r0-61c-f03020" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10r0-61c-f03030" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10r0-61c-f03010" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-wi53-o" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J503"/>
+  <dimension ref="A1:J523"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="180.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -4203,9980 +4374,10446 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="H3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:8" ht="12.75">
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:4" ht="12.75">
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
-[...12 lines deleted...]
-    <row r="8" spans="1:8" ht="12.75">
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="J10" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="B13" t="s">
         <v>53</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="J13" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
         <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C15" t="s">
-        <v>55</v>
+      <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>59</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="J15" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" t="s">
         <v>62</v>
       </c>
-      <c r="C16" t="s">
-[...17 lines deleted...]
-        <v>66</v>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>59</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>16</v>
+      </c>
+      <c r="J17" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>65</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>75</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="J20" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>78</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>81</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>57</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>87</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>93</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>96</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
+        <v>99</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>103</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>108</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>109</v>
       </c>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>112</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>59</v>
       </c>
       <c r="H31" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>115</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>104</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>104</v>
       </c>
       <c r="H33" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>103</v>
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
+        <v>120</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>122</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>105</v>
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>126</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>107</v>
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>128</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>129</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>93</v>
+        <v>130</v>
+      </c>
+      <c r="J36" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>108</v>
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>133</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>135</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>112</v>
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
+        <v>128</v>
       </c>
       <c r="C39" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>129</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>113</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>139</v>
+      </c>
+      <c r="G40" t="s">
+        <v>140</v>
       </c>
       <c r="H40" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>142</v>
+      </c>
+      <c r="B41" t="s">
+        <v>143</v>
       </c>
       <c r="C41" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="F41" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>147</v>
       </c>
       <c r="C42" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>120</v>
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>151</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="H44" t="s">
-        <v>93</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>124</v>
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>157</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
+        <v>159</v>
       </c>
       <c r="H46" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>129</v>
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>162</v>
       </c>
       <c r="C47" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>163</v>
+      </c>
+      <c r="G47" t="s">
+        <v>164</v>
       </c>
       <c r="H47" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>131</v>
+        <v>167</v>
+      </c>
+      <c r="B48" t="s">
+        <v>168</v>
       </c>
       <c r="C48" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>163</v>
+      </c>
+      <c r="G48" t="s">
+        <v>164</v>
       </c>
       <c r="H48" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>133</v>
+        <v>170</v>
+      </c>
+      <c r="B49" t="s">
+        <v>171</v>
       </c>
       <c r="C49" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>163</v>
+      </c>
+      <c r="G49" t="s">
+        <v>164</v>
       </c>
       <c r="H49" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>135</v>
+        <v>173</v>
+      </c>
+      <c r="B50" t="s">
+        <v>174</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>163</v>
+      </c>
+      <c r="G50" t="s">
+        <v>164</v>
       </c>
       <c r="H50" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>137</v>
+        <v>176</v>
+      </c>
+      <c r="B51" t="s">
+        <v>177</v>
       </c>
       <c r="C51" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>163</v>
+      </c>
+      <c r="G51" t="s">
+        <v>164</v>
       </c>
       <c r="H51" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>140</v>
+        <v>179</v>
+      </c>
+      <c r="B52" t="s">
+        <v>180</v>
       </c>
       <c r="C52" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>163</v>
+      </c>
+      <c r="G52" t="s">
+        <v>164</v>
       </c>
       <c r="H52" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>141</v>
+        <v>182</v>
+      </c>
+      <c r="B53" t="s">
+        <v>183</v>
       </c>
       <c r="C53" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>163</v>
+      </c>
+      <c r="G53" t="s">
+        <v>164</v>
       </c>
       <c r="H53" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>143</v>
+        <v>185</v>
+      </c>
+      <c r="B54" t="s">
+        <v>186</v>
       </c>
       <c r="C54" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>163</v>
+      </c>
+      <c r="G54" t="s">
+        <v>164</v>
       </c>
       <c r="H54" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>145</v>
+        <v>188</v>
+      </c>
+      <c r="B55" t="s">
+        <v>189</v>
       </c>
       <c r="C55" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D55" t="s">
-        <v>146</v>
+        <v>163</v>
+      </c>
+      <c r="G55" t="s">
+        <v>164</v>
       </c>
       <c r="H55" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>147</v>
+        <v>190</v>
+      </c>
+      <c r="B56" t="s">
+        <v>191</v>
       </c>
       <c r="C56" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D56" t="s">
-        <v>148</v>
+        <v>192</v>
+      </c>
+      <c r="G56" t="s">
+        <v>164</v>
       </c>
       <c r="H56" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>149</v>
+        <v>193</v>
+      </c>
+      <c r="B57" t="s">
+        <v>194</v>
       </c>
       <c r="C57" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>195</v>
+      </c>
+      <c r="G57" t="s">
+        <v>164</v>
       </c>
       <c r="H57" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>152</v>
+        <v>196</v>
+      </c>
+      <c r="B58" t="s">
+        <v>197</v>
       </c>
       <c r="C58" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>195</v>
+      </c>
+      <c r="G58" t="s">
+        <v>164</v>
       </c>
       <c r="H58" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>154</v>
+        <v>198</v>
+      </c>
+      <c r="B59" t="s">
+        <v>199</v>
       </c>
       <c r="C59" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>195</v>
+      </c>
+      <c r="G59" t="s">
+        <v>164</v>
       </c>
       <c r="H59" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>156</v>
+        <v>200</v>
+      </c>
+      <c r="B60" t="s">
+        <v>201</v>
       </c>
       <c r="C60" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D60" t="s">
-        <v>153</v>
+        <v>195</v>
+      </c>
+      <c r="G60" t="s">
+        <v>164</v>
       </c>
       <c r="H60" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>157</v>
+        <v>202</v>
+      </c>
+      <c r="B61" t="s">
+        <v>203</v>
       </c>
       <c r="C61" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
+        <v>195</v>
+      </c>
+      <c r="G61" t="s">
+        <v>164</v>
       </c>
       <c r="H61" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>159</v>
+        <v>204</v>
+      </c>
+      <c r="B62" t="s">
+        <v>205</v>
       </c>
       <c r="C62" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D62" t="s">
-        <v>158</v>
+        <v>195</v>
+      </c>
+      <c r="G62" t="s">
+        <v>164</v>
       </c>
       <c r="H62" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>160</v>
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
+        <v>207</v>
       </c>
       <c r="C63" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D63" t="s">
-        <v>161</v>
+        <v>195</v>
+      </c>
+      <c r="G63" t="s">
+        <v>164</v>
       </c>
       <c r="H63" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>162</v>
+        <v>208</v>
+      </c>
+      <c r="B64" t="s">
+        <v>209</v>
       </c>
       <c r="C64" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>195</v>
+      </c>
+      <c r="G64" t="s">
+        <v>164</v>
       </c>
       <c r="H64" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" t="s">
+        <v>211</v>
+      </c>
+      <c r="C65" t="s">
+        <v>121</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="G65" t="s">
         <v>164</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="H65" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>166</v>
+        <v>212</v>
+      </c>
+      <c r="B66" t="s">
+        <v>213</v>
       </c>
       <c r="C66" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="G66" t="s">
+        <v>164</v>
+      </c>
+      <c r="H66" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>167</v>
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
       </c>
       <c r="C67" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D67" t="s">
-        <v>168</v>
+        <v>195</v>
+      </c>
+      <c r="G67" t="s">
+        <v>164</v>
       </c>
       <c r="H67" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>170</v>
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
+        <v>217</v>
       </c>
       <c r="C68" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D68" t="s">
-        <v>171</v>
+        <v>195</v>
+      </c>
+      <c r="G68" t="s">
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>172</v>
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
+        <v>219</v>
       </c>
       <c r="C69" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D69" t="s">
-        <v>173</v>
+        <v>195</v>
+      </c>
+      <c r="G69" t="s">
+        <v>164</v>
       </c>
       <c r="H69" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>174</v>
+        <v>220</v>
+      </c>
+      <c r="B70" t="s">
+        <v>221</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D70" t="s">
-        <v>173</v>
+        <v>222</v>
+      </c>
+      <c r="G70" t="s">
+        <v>223</v>
       </c>
       <c r="H70" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>175</v>
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
+        <v>225</v>
       </c>
       <c r="C71" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D71" t="s">
-        <v>173</v>
+        <v>226</v>
+      </c>
+      <c r="G71" t="s">
+        <v>227</v>
       </c>
       <c r="H71" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>176</v>
+        <v>229</v>
+      </c>
+      <c r="B72" t="s">
+        <v>230</v>
       </c>
       <c r="C72" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>231</v>
+      </c>
+      <c r="G72" t="s">
+        <v>232</v>
       </c>
       <c r="H72" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>178</v>
+        <v>234</v>
+      </c>
+      <c r="B73" t="s">
+        <v>235</v>
       </c>
       <c r="C73" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D73" t="s">
-        <v>179</v>
+        <v>236</v>
+      </c>
+      <c r="G73" t="s">
+        <v>232</v>
       </c>
       <c r="H73" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>180</v>
+        <v>238</v>
+      </c>
+      <c r="B74" t="s">
+        <v>239</v>
       </c>
       <c r="C74" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D74" t="s">
-        <v>181</v>
+        <v>240</v>
+      </c>
+      <c r="G74" t="s">
+        <v>232</v>
       </c>
       <c r="H74" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>182</v>
+        <v>241</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D75" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4" ht="12.75">
+        <v>242</v>
+      </c>
+      <c r="H75" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>184</v>
+        <v>244</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D76" t="s">
-        <v>185</v>
+        <v>245</v>
+      </c>
+      <c r="H76" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>246</v>
+      </c>
+      <c r="C77" t="s">
+        <v>121</v>
       </c>
       <c r="D77" t="s">
-        <v>188</v>
+        <v>245</v>
       </c>
       <c r="H77" t="s">
-        <v>189</v>
+        <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>247</v>
+      </c>
+      <c r="C78" t="s">
+        <v>121</v>
       </c>
       <c r="D78" t="s">
-        <v>192</v>
+        <v>248</v>
       </c>
       <c r="H78" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>249</v>
+      </c>
+      <c r="C79" t="s">
+        <v>121</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>250</v>
       </c>
       <c r="H79" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>251</v>
+      </c>
+      <c r="C80" t="s">
+        <v>121</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>252</v>
       </c>
       <c r="H80" t="s">
-        <v>193</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>254</v>
+      </c>
+      <c r="C81" t="s">
+        <v>121</v>
       </c>
       <c r="D81" t="s">
-        <v>200</v>
+        <v>255</v>
       </c>
       <c r="H81" t="s">
-        <v>193</v>
+        <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>256</v>
+      </c>
+      <c r="C82" t="s">
+        <v>121</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>257</v>
       </c>
       <c r="H82" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>259</v>
+      </c>
+      <c r="C83" t="s">
+        <v>121</v>
       </c>
       <c r="D83" t="s">
-        <v>204</v>
+        <v>260</v>
       </c>
       <c r="H83" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>261</v>
+      </c>
+      <c r="C84" t="s">
+        <v>121</v>
       </c>
       <c r="D84" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
       <c r="H84" t="s">
-        <v>189</v>
+        <v>258</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>263</v>
+      </c>
+      <c r="C85" t="s">
+        <v>121</v>
       </c>
       <c r="D85" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="H85" t="s">
-        <v>189</v>
+        <v>258</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>265</v>
+      </c>
+      <c r="C86" t="s">
+        <v>121</v>
       </c>
       <c r="D86" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="H86" t="s">
-        <v>211</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>267</v>
+      </c>
+      <c r="C87" t="s">
+        <v>121</v>
       </c>
       <c r="D87" t="s">
-        <v>213</v>
+        <v>268</v>
       </c>
       <c r="H87" t="s">
-        <v>189</v>
+        <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>269</v>
+      </c>
+      <c r="C88" t="s">
+        <v>121</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>270</v>
       </c>
       <c r="H88" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:4" ht="12.75">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D89" t="s">
-        <v>217</v>
+        <v>270</v>
+      </c>
+      <c r="H89" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>273</v>
+      </c>
+      <c r="C90" t="s">
+        <v>121</v>
       </c>
       <c r="D90" t="s">
-        <v>219</v>
+        <v>274</v>
       </c>
       <c r="H90" t="s">
-        <v>193</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>275</v>
+      </c>
+      <c r="C91" t="s">
+        <v>121</v>
       </c>
       <c r="D91" t="s">
-        <v>221</v>
+        <v>276</v>
       </c>
       <c r="H91" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>277</v>
+      </c>
+      <c r="C92" t="s">
+        <v>121</v>
       </c>
       <c r="D92" t="s">
-        <v>224</v>
+        <v>278</v>
       </c>
       <c r="H92" t="s">
-        <v>193</v>
+        <v>271</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>279</v>
+      </c>
+      <c r="C93" t="s">
+        <v>121</v>
       </c>
       <c r="D93" t="s">
-        <v>226</v>
+        <v>280</v>
       </c>
       <c r="H93" t="s">
-        <v>193</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>281</v>
+      </c>
+      <c r="C94" t="s">
+        <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>228</v>
+        <v>282</v>
       </c>
       <c r="H94" t="s">
-        <v>211</v>
+        <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>121</v>
       </c>
       <c r="D95" t="s">
-        <v>230</v>
+        <v>284</v>
       </c>
       <c r="H95" t="s">
-        <v>222</v>
+        <v>285</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="C96" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D96" t="s">
-        <v>232</v>
+        <v>287</v>
       </c>
       <c r="H96" t="s">
-        <v>189</v>
+        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>234</v>
+        <v>288</v>
       </c>
       <c r="C97" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D97" t="s">
-        <v>235</v>
+        <v>289</v>
       </c>
       <c r="H97" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="C98" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D98" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="H98" t="s">
-        <v>240</v>
+        <v>285</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="C99" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D99" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="H99" t="s">
-        <v>244</v>
+        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="C100" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D100" t="s">
-        <v>247</v>
+        <v>292</v>
       </c>
       <c r="H100" t="s">
-        <v>244</v>
+        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>294</v>
       </c>
       <c r="C101" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D101" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>295</v>
       </c>
       <c r="H101" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>253</v>
+        <v>296</v>
       </c>
       <c r="C102" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D102" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>297</v>
       </c>
       <c r="H102" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>257</v>
+        <v>298</v>
       </c>
       <c r="C103" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D103" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>299</v>
       </c>
       <c r="H103" t="s">
-        <v>259</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="C104" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D104" t="s">
-        <v>261</v>
+        <v>301</v>
       </c>
       <c r="F104" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H104" t="s">
-        <v>262</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>263</v>
+        <v>304</v>
       </c>
       <c r="C105" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D105" t="s">
-        <v>264</v>
+        <v>305</v>
       </c>
       <c r="F105" t="s">
-        <v>255</v>
+        <v>306</v>
       </c>
       <c r="H105" t="s">
-        <v>265</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>266</v>
+        <v>308</v>
       </c>
       <c r="C106" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
+        <v>309</v>
       </c>
       <c r="F106" t="s">
-        <v>255</v>
+        <v>306</v>
       </c>
       <c r="H106" t="s">
-        <v>265</v>
+        <v>307</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>268</v>
+        <v>310</v>
       </c>
       <c r="C107" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D107" t="s">
-        <v>269</v>
+        <v>311</v>
       </c>
       <c r="F107" t="s">
-        <v>270</v>
+        <v>312</v>
       </c>
       <c r="H107" t="s">
-        <v>265</v>
+        <v>307</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>271</v>
+        <v>313</v>
       </c>
       <c r="C108" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D108" t="s">
-        <v>272</v>
+        <v>314</v>
       </c>
       <c r="H108" t="s">
-        <v>273</v>
+        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>274</v>
+        <v>316</v>
       </c>
       <c r="C109" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D109" t="s">
-        <v>275</v>
+        <v>317</v>
       </c>
       <c r="F109" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H109" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>277</v>
+        <v>319</v>
       </c>
       <c r="C110" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D110" t="s">
-        <v>278</v>
+        <v>320</v>
       </c>
       <c r="F110" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H110" t="s">
-        <v>279</v>
+        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>281</v>
+        <v>323</v>
       </c>
       <c r="C111" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D111" t="s">
-        <v>282</v>
+        <v>324</v>
       </c>
       <c r="F111" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H111" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>283</v>
+        <v>325</v>
       </c>
       <c r="C112" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D112" t="s">
-        <v>284</v>
+        <v>326</v>
       </c>
       <c r="F112" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H112" t="s">
-        <v>244</v>
+        <v>327</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>286</v>
+        <v>329</v>
       </c>
       <c r="C113" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D113" t="s">
-        <v>287</v>
+        <v>330</v>
       </c>
       <c r="F113" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H113" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="C114" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D114" t="s">
-        <v>290</v>
+        <v>333</v>
       </c>
       <c r="F114" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H114" t="s">
-        <v>291</v>
+        <v>334</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>293</v>
+        <v>336</v>
       </c>
       <c r="C115" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D115" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="F115" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="H115" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>338</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D116" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>340</v>
       </c>
       <c r="H116" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>342</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D117" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>344</v>
       </c>
       <c r="H117" t="s">
-        <v>299</v>
+        <v>345</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>346</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D118" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>347</v>
       </c>
       <c r="H118" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>310</v>
+        <v>349</v>
       </c>
       <c r="B119" t="s">
-        <v>311</v>
+        <v>350</v>
       </c>
       <c r="C119" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D119" t="s">
-        <v>312</v>
+        <v>351</v>
       </c>
       <c r="G119" t="s">
-        <v>307</v>
+        <v>352</v>
       </c>
       <c r="H119" t="s">
-        <v>308</v>
+        <v>353</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>354</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="H120" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>357</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D121" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>358</v>
       </c>
       <c r="H121" t="s">
-        <v>308</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>322</v>
+        <v>360</v>
       </c>
       <c r="B122" t="s">
-        <v>323</v>
+        <v>361</v>
       </c>
       <c r="C122" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D122" t="s">
-        <v>324</v>
+        <v>362</v>
       </c>
       <c r="G122" t="s">
-        <v>307</v>
+        <v>352</v>
       </c>
       <c r="H122" t="s">
-        <v>308</v>
+        <v>353</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="B123" t="s">
-        <v>327</v>
+        <v>365</v>
       </c>
       <c r="C123" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D123" t="s">
-        <v>328</v>
+        <v>366</v>
       </c>
       <c r="G123" t="s">
-        <v>307</v>
+        <v>352</v>
       </c>
       <c r="H123" t="s">
-        <v>308</v>
+        <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>330</v>
+        <v>367</v>
       </c>
       <c r="B124" t="s">
-        <v>331</v>
+        <v>368</v>
       </c>
       <c r="C124" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D124" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>369</v>
+      </c>
+      <c r="F124" t="s">
+        <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>308</v>
+        <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="B125" t="s">
-        <v>334</v>
+        <v>372</v>
       </c>
       <c r="C125" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D125" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="F125" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" ht="12.75">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>374</v>
       </c>
       <c r="C126" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D126" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>339</v>
+        <v>378</v>
       </c>
       <c r="B127" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>379</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>380</v>
       </c>
       <c r="D127" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>381</v>
       </c>
       <c r="H127" t="s">
-        <v>308</v>
+        <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>340</v>
+        <v>384</v>
       </c>
       <c r="B128" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>385</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>380</v>
       </c>
       <c r="D128" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>386</v>
       </c>
       <c r="H128" t="s">
-        <v>308</v>
+        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="B129" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>389</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>380</v>
       </c>
       <c r="D129" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="H129" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" ht="12.75">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>391</v>
       </c>
       <c r="C130" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D130" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>392</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>347</v>
+        <v>394</v>
       </c>
       <c r="B131" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>395</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D131" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>397</v>
       </c>
       <c r="H131" t="s">
-        <v>299</v>
+        <v>382</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>350</v>
+        <v>399</v>
       </c>
       <c r="B132" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>400</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D132" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>401</v>
       </c>
       <c r="H132" t="s">
-        <v>299</v>
+        <v>382</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>353</v>
+        <v>403</v>
       </c>
       <c r="B133" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>404</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D133" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>405</v>
       </c>
       <c r="H133" t="s">
-        <v>299</v>
+        <v>382</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>356</v>
+        <v>407</v>
       </c>
       <c r="B134" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>408</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D134" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>409</v>
       </c>
       <c r="H134" t="s">
-        <v>359</v>
+        <v>382</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="B135" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>412</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D135" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>413</v>
       </c>
       <c r="H135" t="s">
-        <v>359</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>363</v>
+        <v>415</v>
       </c>
       <c r="B136" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>416</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D136" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>417</v>
       </c>
       <c r="H136" t="s">
-        <v>299</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>418</v>
       </c>
       <c r="C137" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D137" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>419</v>
       </c>
       <c r="H137" t="s">
-        <v>299</v>
+        <v>420</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>421</v>
       </c>
       <c r="C138" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D138" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>422</v>
       </c>
       <c r="H138" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:10" ht="12.75">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>423</v>
       </c>
       <c r="C139" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D139" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>424</v>
       </c>
       <c r="H139" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>425</v>
       </c>
       <c r="C140" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D140" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>426</v>
       </c>
       <c r="H140" t="s">
-        <v>276</v>
+        <v>427</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="C141" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D141" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>429</v>
       </c>
       <c r="H141" t="s">
-        <v>259</v>
+        <v>427</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>430</v>
       </c>
       <c r="C142" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D142" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>431</v>
       </c>
       <c r="H142" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="C143" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D143" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>433</v>
       </c>
       <c r="H143" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:8" ht="12.75">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>434</v>
       </c>
       <c r="C144" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D144" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>435</v>
       </c>
       <c r="H144" t="s">
-        <v>276</v>
+        <v>427</v>
+      </c>
+      <c r="J144" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="C145" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D145" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>437</v>
       </c>
       <c r="H145" t="s">
-        <v>259</v>
+        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>438</v>
       </c>
       <c r="C146" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D146" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>439</v>
       </c>
       <c r="H146" t="s">
-        <v>259</v>
+        <v>440</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>441</v>
       </c>
       <c r="C147" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D147" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>442</v>
       </c>
       <c r="H147" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" ht="12.75">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>443</v>
       </c>
       <c r="C148" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D148" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>444</v>
       </c>
       <c r="H148" t="s">
-        <v>259</v>
+        <v>427</v>
+      </c>
+      <c r="J148" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>401</v>
+        <v>445</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D149" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>250</v>
       </c>
       <c r="H149" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>405</v>
+        <v>446</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D150" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>447</v>
       </c>
       <c r="H150" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>408</v>
+        <v>448</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D151" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>449</v>
       </c>
       <c r="H151" t="s">
-        <v>409</v>
+        <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>410</v>
+        <v>450</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D152" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="H152" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>451</v>
+      </c>
+      <c r="C153" t="s">
+        <v>121</v>
       </c>
       <c r="D153" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>452</v>
       </c>
       <c r="H153" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-    <row r="154" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>453</v>
+      </c>
+      <c r="C154" t="s">
+        <v>121</v>
       </c>
       <c r="D154" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="F154" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>455</v>
       </c>
       <c r="H154" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-    <row r="155" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>456</v>
+      </c>
+      <c r="C155" t="s">
+        <v>121</v>
       </c>
       <c r="D155" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="F155" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="H155" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>458</v>
+      </c>
+      <c r="C156" t="s">
+        <v>121</v>
       </c>
       <c r="D156" t="s">
-        <v>424</v>
+        <v>459</v>
       </c>
       <c r="F156" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="H156" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="157" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>460</v>
+      </c>
+      <c r="C157" t="s">
+        <v>121</v>
       </c>
       <c r="D157" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="F157" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="H157" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="158" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>462</v>
+      </c>
+      <c r="C158" t="s">
+        <v>121</v>
       </c>
       <c r="D158" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>463</v>
       </c>
       <c r="H158" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="159" spans="1:10" ht="12.75">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>465</v>
+      </c>
+      <c r="C159" t="s">
+        <v>121</v>
       </c>
       <c r="D159" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>466</v>
       </c>
       <c r="H159" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="160" spans="1:10" ht="12.75">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>467</v>
+      </c>
+      <c r="C160" t="s">
+        <v>121</v>
       </c>
       <c r="D160" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>468</v>
       </c>
       <c r="H160" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>469</v>
+      </c>
+      <c r="C161" t="s">
+        <v>121</v>
       </c>
       <c r="D161" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="H161" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="162" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>471</v>
+      </c>
+      <c r="C162" t="s">
+        <v>121</v>
       </c>
       <c r="D162" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="H162" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="163" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="B163" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>474</v>
+      </c>
+      <c r="C163" t="s">
+        <v>121</v>
       </c>
       <c r="D163" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="F163" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>302</v>
       </c>
       <c r="H163" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>476</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>477</v>
+      </c>
+      <c r="C164" t="s">
+        <v>121</v>
       </c>
       <c r="D164" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="F164" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>306</v>
       </c>
       <c r="H164" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>480</v>
+      </c>
+      <c r="C165" t="s">
+        <v>121</v>
       </c>
       <c r="D165" t="s">
-        <v>452</v>
+        <v>481</v>
       </c>
       <c r="F165" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>306</v>
       </c>
       <c r="H165" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>482</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>483</v>
+      </c>
+      <c r="C166" t="s">
+        <v>121</v>
       </c>
       <c r="D166" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>299</v>
       </c>
       <c r="H166" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:10" ht="12.75">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>484</v>
+      </c>
+      <c r="C167" t="s">
+        <v>121</v>
       </c>
       <c r="D167" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>485</v>
       </c>
       <c r="H167" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>486</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>487</v>
+      </c>
+      <c r="C168" t="s">
+        <v>121</v>
       </c>
       <c r="D168" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>488</v>
       </c>
       <c r="H168" t="s">
-        <v>404</v>
+        <v>486</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>489</v>
+      </c>
+      <c r="C169" t="s">
+        <v>121</v>
       </c>
       <c r="D169" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>490</v>
       </c>
       <c r="H169" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:10" ht="12.75">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>491</v>
+      </c>
+      <c r="C170" t="s">
+        <v>121</v>
       </c>
       <c r="D170" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>490</v>
       </c>
       <c r="H170" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>486</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>492</v>
+      </c>
+      <c r="C171" t="s">
+        <v>121</v>
       </c>
       <c r="D171" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>490</v>
       </c>
       <c r="H171" t="s">
-        <v>404</v>
+        <v>486</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>493</v>
+      </c>
+      <c r="C172" t="s">
+        <v>121</v>
       </c>
       <c r="D172" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="H172" t="s">
-        <v>404</v>
+        <v>486</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>495</v>
+      </c>
+      <c r="C173" t="s">
+        <v>121</v>
       </c>
       <c r="D173" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>496</v>
       </c>
       <c r="H173" t="s">
-        <v>404</v>
+        <v>486</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>497</v>
+      </c>
+      <c r="C174" t="s">
+        <v>121</v>
       </c>
       <c r="D174" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>498</v>
       </c>
       <c r="H174" t="s">
-        <v>404</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>499</v>
+      </c>
+      <c r="C175" t="s">
+        <v>121</v>
       </c>
       <c r="D175" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>500</v>
       </c>
       <c r="H175" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" ht="12.75">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>502</v>
+      </c>
+      <c r="C176" t="s">
+        <v>375</v>
       </c>
       <c r="D176" t="s">
-        <v>484</v>
-[...11 lines deleted...]
-    <row r="177" spans="1:8" ht="12.75">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>504</v>
+      </c>
+      <c r="C177" t="s">
+        <v>375</v>
       </c>
       <c r="D177" t="s">
-        <v>487</v>
-[...8 lines deleted...]
-        <v>404</v>
+        <v>505</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>455</v>
+        <v>343</v>
       </c>
       <c r="D178" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>507</v>
       </c>
       <c r="H178" t="s">
-        <v>404</v>
+        <v>501</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>455</v>
+        <v>339</v>
       </c>
       <c r="D179" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>509</v>
       </c>
       <c r="H179" t="s">
-        <v>404</v>
+        <v>341</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>496</v>
+        <v>339</v>
       </c>
       <c r="D180" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="H180" t="s">
-        <v>404</v>
+        <v>341</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>448</v>
+        <v>339</v>
       </c>
       <c r="D181" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>513</v>
       </c>
       <c r="H181" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:10" ht="12.75">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B182" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>455</v>
+        <v>339</v>
       </c>
       <c r="D182" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>516</v>
       </c>
       <c r="H182" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>341</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>455</v>
+        <v>339</v>
       </c>
       <c r="D183" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>518</v>
       </c>
       <c r="H183" t="s">
-        <v>404</v>
+        <v>341</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>455</v>
+        <v>343</v>
       </c>
       <c r="D184" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>520</v>
       </c>
       <c r="H184" t="s">
-        <v>404</v>
+        <v>341</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>513</v>
+        <v>343</v>
       </c>
       <c r="D185" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="H185" t="s">
-        <v>404</v>
+        <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>513</v>
+        <v>343</v>
       </c>
       <c r="D186" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="H186" t="s">
-        <v>404</v>
+        <v>501</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>513</v>
+        <v>343</v>
       </c>
       <c r="D187" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="H187" t="s">
-        <v>404</v>
+        <v>356</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>513</v>
+        <v>343</v>
       </c>
       <c r="D188" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="H188" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:10" ht="12.75">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>527</v>
+        <v>339</v>
       </c>
       <c r="D189" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H189" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>341</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="B190" t="s">
         <v>531</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>513</v>
+        <v>339</v>
       </c>
       <c r="D190" t="s">
         <v>532</v>
       </c>
-      <c r="F190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H190" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" ht="12.75">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
+        <v>375</v>
+      </c>
+      <c r="D191" t="s">
         <v>534</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D191" t="s">
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
+      <c r="A192" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="F191" t="s">
-[...10 lines deleted...]
-      <c r="A192" s="1" t="s">
+      <c r="B192" t="s">
         <v>536</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" t="s">
+        <v>121</v>
+      </c>
+      <c r="D192" t="s">
         <v>537</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F192" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>404</v>
+        <v>370</v>
+      </c>
+      <c r="J192" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B193" t="s">
         <v>539</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" t="s">
+        <v>121</v>
+      </c>
+      <c r="D193" t="s">
         <v>540</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F193" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>14</v>
       </c>
       <c r="H193" t="s">
-        <v>404</v>
+        <v>370</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B194" t="s">
         <v>543</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s">
+        <v>121</v>
+      </c>
+      <c r="D194" t="s">
         <v>544</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G194" t="s">
-        <v>515</v>
+        <v>352</v>
       </c>
       <c r="H194" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D195" t="s">
         <v>546</v>
       </c>
-      <c r="B195" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H195" t="s">
-        <v>404</v>
+        <v>341</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B196" t="s">
         <v>549</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s">
+        <v>121</v>
+      </c>
+      <c r="D196" t="s">
         <v>550</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G196" t="s">
-        <v>410</v>
+        <v>352</v>
       </c>
       <c r="H196" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B197" t="s">
         <v>553</v>
       </c>
-      <c r="C197" s="1" t="s">
-        <v>541</v>
+      <c r="C197" t="s">
+        <v>121</v>
       </c>
       <c r="D197" t="s">
         <v>554</v>
       </c>
-      <c r="F197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G197" t="s">
-        <v>410</v>
+        <v>352</v>
       </c>
       <c r="H197" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B198" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>557</v>
+      </c>
+      <c r="C198" t="s">
+        <v>121</v>
       </c>
       <c r="D198" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>558</v>
       </c>
       <c r="G198" t="s">
-        <v>529</v>
+        <v>352</v>
       </c>
       <c r="H198" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="B199" t="s">
         <v>559</v>
       </c>
-      <c r="C199" s="1" t="s">
-        <v>541</v>
+      <c r="C199" t="s">
+        <v>121</v>
       </c>
       <c r="D199" t="s">
         <v>560</v>
       </c>
-      <c r="F199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H199" t="s">
-        <v>404</v>
+        <v>501</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="B200" t="s">
         <v>562</v>
       </c>
-      <c r="C200" s="1" t="s">
-        <v>513</v>
+      <c r="C200" t="s">
+        <v>121</v>
       </c>
       <c r="D200" t="s">
         <v>563</v>
       </c>
-      <c r="F200" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H200" t="s">
-        <v>404</v>
+        <v>564</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>566</v>
+      </c>
+      <c r="C201" t="s">
+        <v>121</v>
       </c>
       <c r="D201" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>567</v>
       </c>
       <c r="H201" t="s">
-        <v>404</v>
+        <v>568</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C202" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D202" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="H202" t="s">
-        <v>569</v>
+        <v>327</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C203" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D203" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>574</v>
       </c>
       <c r="H203" t="s">
-        <v>569</v>
+        <v>327</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
+      </c>
+      <c r="B204" t="s">
+        <v>350</v>
       </c>
       <c r="C204" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D204" t="s">
-        <v>574</v>
+        <v>351</v>
+      </c>
+      <c r="G204" t="s">
+        <v>352</v>
       </c>
       <c r="H204" t="s">
-        <v>569</v>
+        <v>353</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B205" t="s">
         <v>577</v>
       </c>
       <c r="C205" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D205" t="s">
         <v>578</v>
       </c>
       <c r="G205" t="s">
-        <v>579</v>
+        <v>352</v>
       </c>
       <c r="H205" t="s">
-        <v>580</v>
+        <v>353</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B206" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="C206" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D206" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="G206" t="s">
-        <v>579</v>
+        <v>352</v>
       </c>
       <c r="H206" t="s">
-        <v>580</v>
+        <v>353</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B207" t="s">
-        <v>586</v>
+        <v>553</v>
       </c>
       <c r="C207" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D207" t="s">
-        <v>578</v>
+        <v>554</v>
       </c>
       <c r="G207" t="s">
-        <v>579</v>
+        <v>352</v>
       </c>
       <c r="H207" t="s">
-        <v>580</v>
+        <v>353</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B208" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C208" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D208" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>585</v>
+      </c>
+      <c r="F208" t="s">
+        <v>14</v>
       </c>
       <c r="H208" t="s">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B209" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="C209" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D209" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>588</v>
+      </c>
+      <c r="F209" t="s">
+        <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B210" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C210" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D210" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>591</v>
+      </c>
+      <c r="F210" t="s">
+        <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B211" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="C211" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D211" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>594</v>
+      </c>
+      <c r="F211" t="s">
+        <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>580</v>
+        <v>595</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B212" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>597</v>
+      </c>
+      <c r="C212" t="s">
+        <v>121</v>
       </c>
       <c r="D212" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="F212" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>404</v>
+        <v>595</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B213" t="s">
-        <v>603</v>
+        <v>536</v>
       </c>
       <c r="C213" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D213" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>537</v>
+      </c>
+      <c r="F213" t="s">
+        <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B214" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C214" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D214" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>602</v>
+      </c>
+      <c r="F214" t="s">
+        <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>580</v>
+        <v>370</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="B215" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="C215" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D215" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>605</v>
+      </c>
+      <c r="F215" t="s">
+        <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" ht="12.75">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="B216" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C216" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D216" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>608</v>
+      </c>
+      <c r="F216" t="s">
+        <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>580</v>
+        <v>482</v>
+      </c>
+      <c r="J216" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="B217" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C217" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D217" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>611</v>
+      </c>
+      <c r="F217" t="s">
+        <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>580</v>
+        <v>318</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="B218" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="C218" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D218" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="F218" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>622</v>
+        <v>482</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="B219" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="C219" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D219" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="F219" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="B220" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C220" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D220" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="F220" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>404</v>
+        <v>318</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="B221" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>623</v>
+      </c>
+      <c r="C221" t="s">
+        <v>121</v>
       </c>
       <c r="D221" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="F221" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>404</v>
+        <v>318</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="B222" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>626</v>
+      </c>
+      <c r="C222" t="s">
+        <v>121</v>
       </c>
       <c r="D222" t="s">
-        <v>528</v>
+        <v>627</v>
       </c>
       <c r="F222" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G222" t="s">
-        <v>529</v>
+        <v>352</v>
       </c>
       <c r="H222" t="s">
-        <v>404</v>
+        <v>482</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B223" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>629</v>
+      </c>
+      <c r="C223" t="s">
+        <v>121</v>
       </c>
       <c r="D223" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="F223" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>404</v>
+        <v>482</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="B224" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>632</v>
+      </c>
+      <c r="C224" t="s">
+        <v>121</v>
       </c>
       <c r="D224" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="F224" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>404</v>
+        <v>482</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="B225" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="C225" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D225" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>636</v>
+      </c>
+      <c r="F225" t="s">
+        <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>580</v>
+        <v>482</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="C226" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D226" t="s">
-        <v>578</v>
+        <v>638</v>
+      </c>
+      <c r="F226" t="s">
+        <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>579</v>
+        <v>59</v>
       </c>
       <c r="H226" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="C227" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D227" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="F227" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G227" t="s">
+        <v>15</v>
       </c>
       <c r="H227" t="s">
-        <v>649</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="C228" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D228" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="F228" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G228" t="s">
+        <v>641</v>
       </c>
       <c r="H228" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C229" t="s">
+        <v>375</v>
+      </c>
+      <c r="D229" t="s">
+        <v>642</v>
+      </c>
+      <c r="F229" t="s">
+        <v>14</v>
+      </c>
+      <c r="G229" t="s">
+        <v>643</v>
+      </c>
+      <c r="H229" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
+      <c r="A230" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B230" t="s">
+        <v>641</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D230" t="s">
+        <v>646</v>
+      </c>
+      <c r="F230" t="s">
+        <v>14</v>
+      </c>
+      <c r="G230" t="s">
+        <v>641</v>
+      </c>
+      <c r="H230" t="s">
+        <v>642</v>
+      </c>
+      <c r="J230" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B231" t="s">
+        <v>648</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D231" t="s">
         <v>649</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="F231" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G231" t="s">
+        <v>641</v>
       </c>
       <c r="H231" t="s">
-        <v>661</v>
+        <v>642</v>
+      </c>
+      <c r="J231" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="B232" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>651</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D232" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="F232" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G232" t="s">
+        <v>24</v>
       </c>
       <c r="H232" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>653</v>
+      </c>
+      <c r="B233" t="s">
+        <v>654</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D233" t="s">
-        <v>664</v>
+        <v>655</v>
+      </c>
+      <c r="F233" t="s">
+        <v>14</v>
       </c>
       <c r="G233" t="s">
-        <v>665</v>
+        <v>24</v>
       </c>
       <c r="H233" t="s">
-        <v>666</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B234" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>657</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D234" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="F234" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G234" t="s">
+        <v>24</v>
       </c>
       <c r="H234" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="B235" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>660</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D235" t="s">
-        <v>615</v>
+        <v>661</v>
+      </c>
+      <c r="F235" t="s">
+        <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>579</v>
+        <v>104</v>
       </c>
       <c r="H235" t="s">
-        <v>580</v>
+        <v>16</v>
+      </c>
+      <c r="J235" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="B236" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>663</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D236" t="s">
-        <v>615</v>
+        <v>664</v>
+      </c>
+      <c r="F236" t="s">
+        <v>14</v>
       </c>
       <c r="G236" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="H236" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="B237" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>666</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D237" t="s">
-        <v>615</v>
+        <v>667</v>
+      </c>
+      <c r="F237" t="s">
+        <v>14</v>
       </c>
       <c r="G237" t="s">
-        <v>579</v>
+        <v>29</v>
       </c>
       <c r="H237" t="s">
-        <v>580</v>
+        <v>16</v>
+      </c>
+      <c r="J237" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="B238" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>669</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D238" t="s">
-        <v>615</v>
+        <v>670</v>
+      </c>
+      <c r="F238" t="s">
+        <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="H238" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B239" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>672</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D239" t="s">
-        <v>615</v>
+        <v>674</v>
+      </c>
+      <c r="F239" t="s">
+        <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H239" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B240" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>676</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D240" t="s">
-        <v>615</v>
+        <v>677</v>
+      </c>
+      <c r="F240" t="s">
+        <v>14</v>
       </c>
       <c r="G240" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H240" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B241" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>679</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D241" t="s">
-        <v>615</v>
+        <v>680</v>
+      </c>
+      <c r="F241" t="s">
+        <v>14</v>
       </c>
       <c r="G241" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="H241" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B242" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>682</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D242" t="s">
-        <v>615</v>
+        <v>683</v>
+      </c>
+      <c r="F242" t="s">
+        <v>14</v>
       </c>
       <c r="G242" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="H242" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B243" t="s">
+        <v>685</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D243" t="s">
         <v>686</v>
       </c>
-      <c r="B243" t="s">
-[...6 lines deleted...]
-        <v>615</v>
+      <c r="F243" t="s">
+        <v>14</v>
       </c>
       <c r="G243" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H243" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B244" t="s">
         <v>688</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D244" t="s">
         <v>689</v>
       </c>
-      <c r="C244" t="s">
-[...3 lines deleted...]
-        <v>615</v>
+      <c r="F244" t="s">
+        <v>14</v>
       </c>
       <c r="G244" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H244" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="12.75">
       <c r="A245" s="1" t="s">
         <v>690</v>
       </c>
       <c r="B245" t="s">
         <v>691</v>
       </c>
-      <c r="C245" t="s">
-        <v>55</v>
+      <c r="C245" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D245" t="s">
-        <v>615</v>
+        <v>692</v>
+      </c>
+      <c r="F245" t="s">
+        <v>14</v>
       </c>
       <c r="G245" t="s">
-        <v>579</v>
+        <v>104</v>
       </c>
       <c r="H245" t="s">
-        <v>580</v>
+        <v>16</v>
+      </c>
+      <c r="J245" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B246" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>694</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D246" t="s">
-        <v>694</v>
+        <v>695</v>
+      </c>
+      <c r="F246" t="s">
+        <v>14</v>
       </c>
       <c r="G246" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="H246" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B247" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>697</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D247" t="s">
-        <v>697</v>
+        <v>698</v>
+      </c>
+      <c r="F247" t="s">
+        <v>14</v>
       </c>
       <c r="G247" t="s">
-        <v>698</v>
+        <v>24</v>
       </c>
       <c r="H247" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
         <v>699</v>
       </c>
       <c r="B248" t="s">
         <v>700</v>
       </c>
-      <c r="C248" t="s">
-        <v>55</v>
+      <c r="C248" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D248" t="s">
         <v>701</v>
       </c>
+      <c r="F248" t="s">
+        <v>14</v>
+      </c>
       <c r="G248" t="s">
-        <v>702</v>
+        <v>643</v>
       </c>
       <c r="H248" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B249" t="s">
+        <v>703</v>
+      </c>
+      <c r="C249" t="s">
+        <v>121</v>
+      </c>
+      <c r="D249" t="s">
         <v>704</v>
       </c>
-      <c r="B249" t="s">
+      <c r="F249" t="s">
+        <v>14</v>
+      </c>
+      <c r="G249" t="s">
         <v>705</v>
       </c>
-      <c r="C249" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H249" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B250" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>707</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D250" t="s">
-        <v>711</v>
+        <v>708</v>
+      </c>
+      <c r="F250" t="s">
+        <v>14</v>
       </c>
       <c r="G250" t="s">
-        <v>579</v>
+        <v>59</v>
       </c>
       <c r="H250" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B251" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>660</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D251" t="s">
-        <v>714</v>
+        <v>661</v>
+      </c>
+      <c r="F251" t="s">
+        <v>14</v>
       </c>
       <c r="G251" t="s">
-        <v>609</v>
+        <v>104</v>
       </c>
       <c r="H251" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="B252" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>711</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D252" t="s">
-        <v>718</v>
+        <v>712</v>
+      </c>
+      <c r="F252" t="s">
+        <v>14</v>
       </c>
       <c r="G252" t="s">
-        <v>609</v>
+        <v>104</v>
       </c>
       <c r="H252" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="B253" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>714</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D253" t="s">
-        <v>722</v>
+        <v>715</v>
+      </c>
+      <c r="F253" t="s">
+        <v>14</v>
       </c>
       <c r="G253" t="s">
-        <v>609</v>
+        <v>104</v>
       </c>
       <c r="H253" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>716</v>
+      </c>
+      <c r="B254" t="s">
+        <v>717</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>724</v>
+        <v>718</v>
+      </c>
+      <c r="F254" t="s">
+        <v>14</v>
+      </c>
+      <c r="G254" t="s">
+        <v>15</v>
       </c>
       <c r="H254" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>719</v>
+      </c>
+      <c r="B255" t="s">
+        <v>720</v>
+      </c>
+      <c r="C255" t="s">
+        <v>121</v>
       </c>
       <c r="D255" t="s">
-        <v>726</v>
+        <v>721</v>
+      </c>
+      <c r="F255" t="s">
+        <v>14</v>
+      </c>
+      <c r="G255" t="s">
+        <v>705</v>
       </c>
       <c r="H255" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B256" t="s">
+        <v>723</v>
+      </c>
+      <c r="C256" t="s">
+        <v>121</v>
+      </c>
+      <c r="D256" t="s">
+        <v>724</v>
+      </c>
+      <c r="F256" t="s">
+        <v>14</v>
+      </c>
+      <c r="G256" t="s">
+        <v>705</v>
+      </c>
+      <c r="H256" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="12.75">
+      <c r="A257" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B257" t="s">
+        <v>726</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D257" t="s">
         <v>727</v>
       </c>
-      <c r="C256" t="s">
-[...17 lines deleted...]
-        <v>730</v>
+      <c r="F257" t="s">
+        <v>14</v>
+      </c>
+      <c r="G257" t="s">
+        <v>15</v>
       </c>
       <c r="H257" t="s">
-        <v>93</v>
+        <v>16</v>
+      </c>
+      <c r="J257" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
+      </c>
+      <c r="B258" t="s">
+        <v>729</v>
       </c>
       <c r="C258" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D258" t="s">
         <v>730</v>
       </c>
+      <c r="G258" t="s">
+        <v>731</v>
+      </c>
       <c r="H258" t="s">
-        <v>93</v>
+        <v>732</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
+      </c>
+      <c r="B259" t="s">
+        <v>735</v>
       </c>
       <c r="C259" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D259" t="s">
-        <v>733</v>
+        <v>736</v>
+      </c>
+      <c r="G259" t="s">
+        <v>164</v>
       </c>
       <c r="H259" t="s">
-        <v>93</v>
+        <v>165</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
+      </c>
+      <c r="B260" t="s">
+        <v>739</v>
       </c>
       <c r="C260" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D260" t="s">
-        <v>733</v>
+        <v>740</v>
+      </c>
+      <c r="G260" t="s">
+        <v>741</v>
       </c>
       <c r="H260" t="s">
-        <v>93</v>
+        <v>165</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>742</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D261" t="s">
-        <v>99</v>
+        <v>743</v>
       </c>
       <c r="H261" t="s">
-        <v>93</v>
+        <v>356</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="C262" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D262" t="s">
-        <v>92</v>
+        <v>745</v>
       </c>
       <c r="H262" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="C263" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D263" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>747</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>748</v>
+      </c>
+      <c r="B264" t="s">
+        <v>749</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>750</v>
       </c>
       <c r="D264" t="s">
-        <v>97</v>
+        <v>751</v>
       </c>
       <c r="H264" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>752</v>
+      </c>
+      <c r="B265" t="s">
+        <v>753</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>750</v>
       </c>
       <c r="D265" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="H265" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>754</v>
+      </c>
+      <c r="B266" t="s">
+        <v>755</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>750</v>
       </c>
       <c r="D266" t="s">
-        <v>111</v>
+        <v>756</v>
       </c>
       <c r="H266" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>758</v>
+      </c>
+      <c r="B267" t="s">
+        <v>759</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>380</v>
       </c>
       <c r="D267" t="s">
-        <v>114</v>
+        <v>760</v>
       </c>
       <c r="H267" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>762</v>
+      </c>
+      <c r="B268" t="s">
+        <v>763</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D268" t="s">
-        <v>104</v>
+        <v>405</v>
       </c>
       <c r="H268" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>765</v>
+      </c>
+      <c r="B269" t="s">
+        <v>766</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D269" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>767</v>
       </c>
       <c r="H269" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>769</v>
+      </c>
+      <c r="B270" t="s">
+        <v>770</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D270" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>417</v>
       </c>
       <c r="H270" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>772</v>
+      </c>
+      <c r="B271" t="s">
+        <v>773</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="D271" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>417</v>
       </c>
       <c r="H271" t="s">
-        <v>93</v>
+        <v>382</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B272" t="s">
+        <v>775</v>
+      </c>
+      <c r="C272" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="C272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D272" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>776</v>
       </c>
       <c r="H272" t="s">
-        <v>85</v>
+        <v>382</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>777</v>
+      </c>
+      <c r="B273" t="s">
+        <v>778</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>750</v>
       </c>
       <c r="D273" t="s">
-        <v>753</v>
+        <v>779</v>
       </c>
       <c r="H273" t="s">
-        <v>85</v>
+        <v>382</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>754</v>
+        <v>780</v>
       </c>
       <c r="C274" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D274" t="s">
-        <v>755</v>
+        <v>781</v>
       </c>
       <c r="H274" t="s">
-        <v>126</v>
+        <v>420</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>756</v>
+        <v>782</v>
       </c>
       <c r="C275" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D275" t="s">
-        <v>757</v>
+        <v>783</v>
       </c>
       <c r="H275" t="s">
-        <v>126</v>
+        <v>784</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>758</v>
+        <v>785</v>
       </c>
       <c r="C276" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D276" t="s">
-        <v>759</v>
+        <v>786</v>
       </c>
       <c r="H276" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>760</v>
+        <v>787</v>
       </c>
       <c r="C277" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D277" t="s">
-        <v>761</v>
+        <v>788</v>
       </c>
       <c r="H277" t="s">
-        <v>126</v>
+        <v>420</v>
+      </c>
+      <c r="J277" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>762</v>
+        <v>789</v>
       </c>
       <c r="C278" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D278" t="s">
-        <v>763</v>
+        <v>790</v>
       </c>
       <c r="H278" t="s">
-        <v>126</v>
+        <v>420</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>764</v>
+        <v>791</v>
       </c>
       <c r="C279" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D279" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="H279" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" ht="12.75">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>766</v>
+        <v>792</v>
       </c>
       <c r="C280" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D280" t="s">
-        <v>767</v>
+        <v>793</v>
       </c>
       <c r="H280" t="s">
-        <v>126</v>
+        <v>427</v>
+      </c>
+      <c r="J280" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="C281" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D281" t="s">
-        <v>769</v>
+        <v>795</v>
       </c>
       <c r="H281" t="s">
-        <v>126</v>
+        <v>427</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>770</v>
+        <v>796</v>
       </c>
       <c r="C282" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D282" t="s">
-        <v>771</v>
+        <v>797</v>
       </c>
       <c r="H282" t="s">
-        <v>139</v>
+        <v>420</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>772</v>
+        <v>798</v>
       </c>
       <c r="C283" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D283" t="s">
-        <v>142</v>
+        <v>799</v>
       </c>
       <c r="H283" t="s">
-        <v>139</v>
+        <v>420</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>773</v>
+        <v>800</v>
       </c>
       <c r="C284" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D284" t="s">
-        <v>771</v>
+        <v>801</v>
       </c>
       <c r="H284" t="s">
-        <v>139</v>
+        <v>427</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="C285" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D285" t="s">
-        <v>144</v>
+        <v>255</v>
       </c>
       <c r="H285" t="s">
-        <v>139</v>
+        <v>253</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="C286" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D286" t="s">
-        <v>776</v>
+        <v>804</v>
       </c>
       <c r="H286" t="s">
-        <v>139</v>
+        <v>258</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>777</v>
+        <v>805</v>
       </c>
       <c r="C287" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D287" t="s">
-        <v>776</v>
+        <v>806</v>
       </c>
       <c r="H287" t="s">
-        <v>139</v>
+        <v>258</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>778</v>
+        <v>807</v>
       </c>
       <c r="C288" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D288" t="s">
-        <v>724</v>
+        <v>808</v>
       </c>
       <c r="H288" t="s">
-        <v>139</v>
+        <v>243</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
       <c r="C289" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D289" t="s">
-        <v>150</v>
+        <v>808</v>
       </c>
       <c r="H289" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>780</v>
+        <v>810</v>
       </c>
       <c r="C290" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D290" t="s">
-        <v>155</v>
+        <v>242</v>
       </c>
       <c r="H290" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>781</v>
+        <v>811</v>
       </c>
       <c r="C291" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D291" t="s">
-        <v>161</v>
+        <v>468</v>
       </c>
       <c r="H291" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>782</v>
+        <v>812</v>
       </c>
       <c r="C292" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D292" t="s">
-        <v>783</v>
+        <v>470</v>
       </c>
       <c r="H292" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>784</v>
+        <v>813</v>
+      </c>
+      <c r="B293" t="s">
+        <v>814</v>
       </c>
       <c r="C293" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D293" t="s">
-        <v>783</v>
+        <v>815</v>
+      </c>
+      <c r="F293" t="s">
+        <v>302</v>
       </c>
       <c r="H293" t="s">
-        <v>151</v>
+        <v>476</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>785</v>
+        <v>816</v>
       </c>
       <c r="C294" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D294" t="s">
-        <v>786</v>
+        <v>817</v>
+      </c>
+      <c r="F294" t="s">
+        <v>306</v>
       </c>
       <c r="H294" t="s">
-        <v>151</v>
+        <v>818</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>787</v>
+        <v>819</v>
       </c>
       <c r="C295" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D295" t="s">
-        <v>786</v>
+        <v>820</v>
+      </c>
+      <c r="F295" t="s">
+        <v>302</v>
       </c>
       <c r="H295" t="s">
-        <v>151</v>
+        <v>303</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>788</v>
+        <v>821</v>
       </c>
       <c r="C296" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D296" t="s">
-        <v>163</v>
+        <v>305</v>
+      </c>
+      <c r="F296" t="s">
+        <v>306</v>
       </c>
       <c r="H296" t="s">
-        <v>151</v>
+        <v>307</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>789</v>
+        <v>822</v>
       </c>
       <c r="C297" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D297" t="s">
-        <v>790</v>
+        <v>309</v>
       </c>
       <c r="F297" t="s">
-        <v>117</v>
+        <v>306</v>
       </c>
       <c r="H297" t="s">
-        <v>151</v>
+        <v>307</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>791</v>
+        <v>823</v>
       </c>
       <c r="C298" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D298" t="s">
-        <v>792</v>
+        <v>824</v>
       </c>
       <c r="F298" t="s">
-        <v>117</v>
+        <v>312</v>
       </c>
       <c r="H298" t="s">
-        <v>151</v>
+        <v>307</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>793</v>
+        <v>825</v>
       </c>
       <c r="C299" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D299" t="s">
-        <v>794</v>
+        <v>826</v>
       </c>
       <c r="F299" t="s">
-        <v>117</v>
+        <v>302</v>
       </c>
       <c r="H299" t="s">
-        <v>151</v>
+        <v>318</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>795</v>
+        <v>827</v>
       </c>
       <c r="C300" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D300" t="s">
-        <v>796</v>
+        <v>828</v>
+      </c>
+      <c r="F300" t="s">
+        <v>302</v>
       </c>
       <c r="H300" t="s">
-        <v>151</v>
+        <v>829</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
       <c r="C301" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D301" t="s">
-        <v>181</v>
+        <v>832</v>
+      </c>
+      <c r="F301" t="s">
+        <v>302</v>
       </c>
       <c r="H301" t="s">
-        <v>169</v>
+        <v>318</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>798</v>
+        <v>833</v>
       </c>
       <c r="C302" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D302" t="s">
-        <v>173</v>
+        <v>834</v>
+      </c>
+      <c r="F302" t="s">
+        <v>302</v>
       </c>
       <c r="H302" t="s">
-        <v>169</v>
+        <v>327</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>799</v>
+        <v>836</v>
       </c>
       <c r="C303" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D303" t="s">
-        <v>800</v>
+        <v>837</v>
+      </c>
+      <c r="F303" t="s">
+        <v>302</v>
       </c>
       <c r="H303" t="s">
-        <v>169</v>
+        <v>334</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>839</v>
+      </c>
+      <c r="C304" t="s">
+        <v>121</v>
       </c>
       <c r="D304" t="s">
-        <v>802</v>
+        <v>840</v>
+      </c>
+      <c r="F304" t="s">
+        <v>302</v>
       </c>
       <c r="H304" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:8" ht="12.75">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>841</v>
+      </c>
+      <c r="B305" t="s">
+        <v>536</v>
+      </c>
+      <c r="C305" t="s">
+        <v>121</v>
       </c>
       <c r="D305" t="s">
-        <v>804</v>
+        <v>537</v>
+      </c>
+      <c r="F305" t="s">
+        <v>14</v>
       </c>
       <c r="H305" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" ht="12.75">
+        <v>370</v>
+      </c>
+      <c r="J305" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>842</v>
+      </c>
+      <c r="B306" t="s">
+        <v>843</v>
+      </c>
+      <c r="C306" t="s">
+        <v>121</v>
       </c>
       <c r="D306" t="s">
-        <v>197</v>
+        <v>844</v>
+      </c>
+      <c r="F306" t="s">
+        <v>14</v>
       </c>
       <c r="H306" t="s">
-        <v>193</v>
+        <v>370</v>
+      </c>
+      <c r="J306" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>846</v>
+      </c>
+      <c r="B307" t="s">
+        <v>580</v>
+      </c>
+      <c r="C307" t="s">
+        <v>121</v>
       </c>
       <c r="D307" t="s">
-        <v>807</v>
+        <v>847</v>
+      </c>
+      <c r="G307" t="s">
+        <v>352</v>
       </c>
       <c r="H307" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>849</v>
+      </c>
+      <c r="B308" t="s">
+        <v>850</v>
+      </c>
+      <c r="C308" t="s">
+        <v>121</v>
       </c>
       <c r="D308" t="s">
-        <v>809</v>
+        <v>851</v>
+      </c>
+      <c r="G308" t="s">
+        <v>352</v>
       </c>
       <c r="H308" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>853</v>
+      </c>
+      <c r="B309" t="s">
+        <v>553</v>
+      </c>
+      <c r="C309" t="s">
+        <v>121</v>
       </c>
       <c r="D309" t="s">
-        <v>812</v>
+        <v>854</v>
+      </c>
+      <c r="G309" t="s">
+        <v>352</v>
       </c>
       <c r="H309" t="s">
-        <v>211</v>
+        <v>353</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>855</v>
+      </c>
+      <c r="C310" t="s">
+        <v>121</v>
       </c>
       <c r="D310" t="s">
-        <v>814</v>
+        <v>856</v>
+      </c>
+      <c r="F310" t="s">
+        <v>455</v>
       </c>
       <c r="H310" t="s">
-        <v>193</v>
+        <v>285</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>857</v>
+      </c>
+      <c r="C311" t="s">
+        <v>121</v>
       </c>
       <c r="D311" t="s">
-        <v>726</v>
+        <v>858</v>
       </c>
       <c r="H311" t="s">
-        <v>193</v>
+        <v>285</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>860</v>
+      </c>
+      <c r="B312" t="s">
+        <v>861</v>
+      </c>
+      <c r="C312" t="s">
+        <v>121</v>
       </c>
       <c r="D312" t="s">
-        <v>817</v>
+        <v>862</v>
+      </c>
+      <c r="G312" t="s">
+        <v>352</v>
       </c>
       <c r="H312" t="s">
-        <v>189</v>
+        <v>353</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>864</v>
+      </c>
+      <c r="B313" t="s">
+        <v>865</v>
+      </c>
+      <c r="C313" t="s">
+        <v>121</v>
       </c>
       <c r="D313" t="s">
-        <v>819</v>
+        <v>866</v>
+      </c>
+      <c r="G313" t="s">
+        <v>352</v>
       </c>
       <c r="H313" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>868</v>
+      </c>
+      <c r="B314" t="s">
+        <v>869</v>
+      </c>
+      <c r="C314" t="s">
+        <v>121</v>
       </c>
       <c r="D314" t="s">
-        <v>821</v>
+        <v>870</v>
+      </c>
+      <c r="G314" t="s">
+        <v>352</v>
       </c>
       <c r="H314" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>871</v>
+      </c>
+      <c r="C315" t="s">
+        <v>121</v>
       </c>
       <c r="D315" t="s">
-        <v>823</v>
+        <v>872</v>
       </c>
       <c r="H315" t="s">
-        <v>193</v>
+        <v>486</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>824</v>
+        <v>873</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>187</v>
+        <v>343</v>
       </c>
       <c r="D316" t="s">
-        <v>825</v>
+        <v>874</v>
       </c>
       <c r="H316" t="s">
-        <v>193</v>
+        <v>341</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>875</v>
+      </c>
+      <c r="B317" t="s">
+        <v>543</v>
+      </c>
+      <c r="C317" t="s">
+        <v>121</v>
       </c>
       <c r="D317" t="s">
-        <v>827</v>
+        <v>544</v>
+      </c>
+      <c r="G317" t="s">
+        <v>352</v>
       </c>
       <c r="H317" t="s">
-        <v>211</v>
+        <v>353</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>828</v>
+        <v>876</v>
+      </c>
+      <c r="B318" t="s">
+        <v>877</v>
       </c>
       <c r="C318" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D318" t="s">
-        <v>829</v>
+        <v>878</v>
+      </c>
+      <c r="G318" t="s">
+        <v>352</v>
       </c>
       <c r="H318" t="s">
-        <v>189</v>
+        <v>353</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>830</v>
+        <v>879</v>
+      </c>
+      <c r="B319" t="s">
+        <v>880</v>
       </c>
       <c r="C319" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D319" t="s">
-        <v>831</v>
+        <v>881</v>
+      </c>
+      <c r="F319" t="s">
+        <v>14</v>
       </c>
       <c r="H319" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:8" ht="12.75">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>832</v>
+        <v>882</v>
+      </c>
+      <c r="B320" t="s">
+        <v>883</v>
       </c>
       <c r="C320" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D320" t="s">
-        <v>833</v>
+        <v>633</v>
+      </c>
+      <c r="F320" t="s">
+        <v>14</v>
       </c>
       <c r="H320" t="s">
-        <v>189</v>
+        <v>482</v>
+      </c>
+      <c r="J320" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>834</v>
+        <v>884</v>
+      </c>
+      <c r="B321" t="s">
+        <v>885</v>
       </c>
       <c r="C321" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D321" t="s">
-        <v>835</v>
+        <v>886</v>
+      </c>
+      <c r="F321" t="s">
+        <v>14</v>
       </c>
       <c r="H321" t="s">
-        <v>189</v>
+        <v>318</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>837</v>
+        <v>887</v>
+      </c>
+      <c r="B322" t="s">
+        <v>888</v>
       </c>
       <c r="C322" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D322" t="s">
-        <v>838</v>
+        <v>889</v>
+      </c>
+      <c r="F322" t="s">
+        <v>14</v>
       </c>
       <c r="H322" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:8" ht="12.75">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>840</v>
+        <v>890</v>
+      </c>
+      <c r="B323" t="s">
+        <v>629</v>
       </c>
       <c r="C323" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D323" t="s">
-        <v>239</v>
+        <v>891</v>
+      </c>
+      <c r="F323" t="s">
+        <v>14</v>
       </c>
       <c r="H323" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:8" ht="12.75">
+        <v>482</v>
+      </c>
+      <c r="J323" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>842</v>
+        <v>892</v>
+      </c>
+      <c r="B324" t="s">
+        <v>893</v>
       </c>
       <c r="C324" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D324" t="s">
-        <v>843</v>
+        <v>894</v>
+      </c>
+      <c r="F324" t="s">
+        <v>14</v>
       </c>
       <c r="H324" t="s">
-        <v>240</v>
+        <v>482</v>
+      </c>
+      <c r="J324" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>845</v>
+        <v>895</v>
+      </c>
+      <c r="B325" t="s">
+        <v>896</v>
       </c>
       <c r="C325" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D325" t="s">
-        <v>846</v>
+        <v>897</v>
+      </c>
+      <c r="F325" t="s">
+        <v>14</v>
       </c>
       <c r="H325" t="s">
-        <v>622</v>
+        <v>482</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>847</v>
+        <v>899</v>
       </c>
       <c r="B326" t="s">
-        <v>848</v>
+        <v>900</v>
       </c>
       <c r="C326" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D326" t="s">
-        <v>849</v>
+        <v>901</v>
       </c>
       <c r="F326" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G326" t="s">
+        <v>352</v>
       </c>
       <c r="H326" t="s">
-        <v>252</v>
+        <v>482</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>850</v>
+        <v>902</v>
+      </c>
+      <c r="B327" t="s">
+        <v>893</v>
       </c>
       <c r="C327" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D327" t="s">
-        <v>851</v>
+        <v>903</v>
       </c>
       <c r="F327" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="H327" t="s">
-        <v>852</v>
+        <v>482</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>853</v>
+        <v>904</v>
+      </c>
+      <c r="B328" t="s">
+        <v>905</v>
       </c>
       <c r="C328" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D328" t="s">
-        <v>854</v>
+        <v>608</v>
       </c>
       <c r="F328" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
-        <v>262</v>
+        <v>482</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>855</v>
+        <v>906</v>
+      </c>
+      <c r="B329" t="s">
+        <v>907</v>
       </c>
       <c r="C329" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D329" t="s">
-        <v>264</v>
+        <v>908</v>
       </c>
       <c r="F329" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="H329" t="s">
-        <v>265</v>
+        <v>482</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>856</v>
+        <v>909</v>
+      </c>
+      <c r="B330" t="s">
+        <v>910</v>
       </c>
       <c r="C330" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D330" t="s">
-        <v>267</v>
+        <v>911</v>
       </c>
       <c r="F330" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="H330" t="s">
-        <v>265</v>
+        <v>482</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>857</v>
+        <v>912</v>
+      </c>
+      <c r="B331" t="s">
+        <v>913</v>
       </c>
       <c r="C331" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D331" t="s">
-        <v>858</v>
+        <v>914</v>
       </c>
       <c r="F331" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="H331" t="s">
-        <v>265</v>
+        <v>482</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>859</v>
+        <v>915</v>
+      </c>
+      <c r="B332" t="s">
+        <v>916</v>
       </c>
       <c r="C332" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D332" t="s">
-        <v>860</v>
+        <v>917</v>
       </c>
       <c r="F332" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H332" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>861</v>
+        <v>918</v>
       </c>
       <c r="C333" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D333" t="s">
-        <v>862</v>
+        <v>919</v>
       </c>
       <c r="F333" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G333" t="s">
+        <v>29</v>
       </c>
       <c r="H333" t="s">
-        <v>863</v>
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>865</v>
+        <v>920</v>
       </c>
       <c r="C334" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D334" t="s">
-        <v>866</v>
+        <v>921</v>
       </c>
       <c r="F334" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G334" t="s">
+        <v>109</v>
       </c>
       <c r="H334" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>867</v>
+        <v>922</v>
       </c>
       <c r="C335" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D335" t="s">
-        <v>868</v>
+        <v>923</v>
       </c>
       <c r="F335" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G335" t="s">
+        <v>24</v>
       </c>
       <c r="H335" t="s">
-        <v>244</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>870</v>
+        <v>924</v>
       </c>
       <c r="C336" t="s">
-        <v>55</v>
+        <v>375</v>
       </c>
       <c r="D336" t="s">
-        <v>871</v>
+        <v>638</v>
       </c>
       <c r="F336" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G336" t="s">
+        <v>104</v>
       </c>
       <c r="H336" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>925</v>
+      </c>
+      <c r="B337" t="s">
+        <v>926</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D337" t="s">
-        <v>874</v>
+        <v>927</v>
       </c>
       <c r="F337" t="s">
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="G337" t="s">
+        <v>29</v>
       </c>
       <c r="H337" t="s">
-        <v>291</v>
+        <v>16</v>
+      </c>
+      <c r="J337" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>875</v>
+        <v>928</v>
       </c>
       <c r="B338" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>929</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>297</v>
+        <v>930</v>
       </c>
       <c r="F338" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G338" t="s">
+        <v>15</v>
       </c>
       <c r="H338" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="J338" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="339" spans="1:10" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>876</v>
+        <v>931</v>
       </c>
       <c r="B339" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>932</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D339" t="s">
-        <v>878</v>
+        <v>933</v>
       </c>
       <c r="F339" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G339" t="s">
+        <v>29</v>
       </c>
       <c r="H339" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="J339" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:8" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>880</v>
+        <v>934</v>
       </c>
       <c r="B340" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>935</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>645</v>
       </c>
       <c r="D340" t="s">
-        <v>881</v>
+        <v>646</v>
+      </c>
+      <c r="F340" t="s">
+        <v>14</v>
       </c>
       <c r="G340" t="s">
-        <v>307</v>
+        <v>641</v>
       </c>
       <c r="H340" t="s">
-        <v>308</v>
+        <v>642</v>
+      </c>
+      <c r="J340" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>883</v>
+        <v>936</v>
       </c>
       <c r="B341" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>937</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>885</v>
+        <v>938</v>
+      </c>
+      <c r="F341" t="s">
+        <v>14</v>
       </c>
       <c r="G341" t="s">
-        <v>307</v>
+        <v>15</v>
       </c>
       <c r="H341" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>887</v>
+        <v>939</v>
       </c>
       <c r="B342" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>940</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D342" t="s">
-        <v>888</v>
+        <v>941</v>
+      </c>
+      <c r="F342" t="s">
+        <v>14</v>
       </c>
       <c r="G342" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H342" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J342" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>890</v>
+        <v>942</v>
       </c>
       <c r="B343" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>943</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D343" t="s">
-        <v>892</v>
+        <v>944</v>
+      </c>
+      <c r="F343" t="s">
+        <v>14</v>
       </c>
       <c r="G343" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H343" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J343" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>894</v>
+        <v>945</v>
       </c>
       <c r="B344" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>946</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D344" t="s">
-        <v>342</v>
+        <v>947</v>
+      </c>
+      <c r="F344" t="s">
+        <v>14</v>
       </c>
       <c r="G344" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H344" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J344" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>896</v>
+        <v>948</v>
       </c>
       <c r="B345" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>949</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D345" t="s">
-        <v>345</v>
+        <v>950</v>
+      </c>
+      <c r="F345" t="s">
+        <v>14</v>
       </c>
       <c r="G345" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H345" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J345" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>898</v>
+        <v>951</v>
       </c>
       <c r="B346" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>952</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D346" t="s">
-        <v>900</v>
+        <v>953</v>
+      </c>
+      <c r="F346" t="s">
+        <v>14</v>
       </c>
       <c r="G346" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H346" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J346" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>902</v>
+        <v>954</v>
       </c>
       <c r="B347" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>955</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D347" t="s">
-        <v>904</v>
+        <v>956</v>
+      </c>
+      <c r="F347" t="s">
+        <v>14</v>
       </c>
       <c r="G347" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H347" t="s">
-        <v>308</v>
+        <v>16</v>
+      </c>
+      <c r="J347" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>906</v>
+        <v>957</v>
       </c>
       <c r="B348" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>958</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D348" t="s">
-        <v>908</v>
+        <v>959</v>
+      </c>
+      <c r="F348" t="s">
+        <v>14</v>
       </c>
       <c r="G348" t="s">
-        <v>307</v>
+        <v>59</v>
       </c>
       <c r="H348" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>910</v>
+        <v>960</v>
       </c>
       <c r="B349" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>961</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D349" t="s">
-        <v>912</v>
+        <v>58</v>
+      </c>
+      <c r="F349" t="s">
+        <v>14</v>
       </c>
       <c r="G349" t="s">
-        <v>307</v>
+        <v>59</v>
       </c>
       <c r="H349" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>913</v>
+        <v>962</v>
       </c>
       <c r="B350" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>963</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>366</v>
+        <v>75</v>
       </c>
       <c r="F350" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G350" t="s">
+        <v>15</v>
       </c>
       <c r="H350" t="s">
-        <v>299</v>
+        <v>16</v>
+      </c>
+      <c r="J350" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>915</v>
+        <v>964</v>
       </c>
       <c r="B351" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>965</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D351" t="s">
-        <v>917</v>
+        <v>966</v>
       </c>
       <c r="F351" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G351" t="s">
+        <v>59</v>
       </c>
       <c r="H351" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>918</v>
+        <v>967</v>
       </c>
       <c r="B352" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>968</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D352" t="s">
-        <v>881</v>
+        <v>969</v>
+      </c>
+      <c r="F352" t="s">
+        <v>14</v>
       </c>
       <c r="G352" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="H352" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>919</v>
+        <v>970</v>
       </c>
       <c r="B353" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>971</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D353" t="s">
-        <v>888</v>
+        <v>972</v>
+      </c>
+      <c r="F353" t="s">
+        <v>14</v>
       </c>
       <c r="G353" t="s">
-        <v>307</v>
+        <v>109</v>
       </c>
       <c r="H353" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>920</v>
+        <v>973</v>
       </c>
       <c r="B354" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>974</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D354" t="s">
-        <v>306</v>
+        <v>966</v>
+      </c>
+      <c r="F354" t="s">
+        <v>14</v>
       </c>
       <c r="G354" t="s">
-        <v>307</v>
+        <v>59</v>
       </c>
       <c r="H354" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>921</v>
+        <v>975</v>
       </c>
       <c r="B355" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>976</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>892</v>
+        <v>977</v>
+      </c>
+      <c r="F355" t="s">
+        <v>14</v>
       </c>
       <c r="G355" t="s">
-        <v>307</v>
+        <v>15</v>
       </c>
       <c r="H355" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>922</v>
+        <v>978</v>
       </c>
       <c r="B356" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>979</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D356" t="s">
-        <v>917</v>
+        <v>980</v>
       </c>
       <c r="F356" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G356" t="s">
+        <v>15</v>
       </c>
       <c r="H356" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J356" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>923</v>
+        <v>981</v>
       </c>
       <c r="B357" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>982</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>397</v>
+        <v>983</v>
       </c>
       <c r="F357" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G357" t="s">
+        <v>15</v>
       </c>
       <c r="H357" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>925</v>
+        <v>984</v>
       </c>
       <c r="B358" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>985</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>927</v>
+        <v>986</v>
       </c>
       <c r="F358" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G358" t="s">
+        <v>15</v>
       </c>
       <c r="H358" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>928</v>
+        <v>987</v>
       </c>
       <c r="B359" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>988</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>930</v>
+        <v>986</v>
       </c>
       <c r="F359" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G359" t="s">
+        <v>15</v>
       </c>
       <c r="H359" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>931</v>
+        <v>989</v>
       </c>
       <c r="B360" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>990</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>932</v>
+        <v>991</v>
       </c>
       <c r="F360" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G360" t="s">
+        <v>15</v>
       </c>
       <c r="H360" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-    <row r="361" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>933</v>
+        <v>992</v>
       </c>
       <c r="B361" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>993</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D361" t="s">
-        <v>935</v>
+        <v>13</v>
       </c>
       <c r="F361" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G361" t="s">
+        <v>15</v>
       </c>
       <c r="H361" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>994</v>
       </c>
       <c r="C362" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D362" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>995</v>
       </c>
       <c r="H362" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>940</v>
+        <v>997</v>
       </c>
       <c r="B363" t="s">
-        <v>941</v>
+        <v>998</v>
       </c>
       <c r="C363" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D363" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>999</v>
       </c>
       <c r="G363" t="s">
-        <v>307</v>
+        <v>164</v>
       </c>
       <c r="H363" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>943</v>
+        <v>1001</v>
       </c>
       <c r="B364" t="s">
-        <v>934</v>
+        <v>1002</v>
       </c>
       <c r="C364" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D364" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1003</v>
+      </c>
+      <c r="G364" t="s">
+        <v>164</v>
       </c>
       <c r="H364" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>945</v>
+        <v>1005</v>
       </c>
       <c r="B365" t="s">
-        <v>946</v>
+        <v>1006</v>
       </c>
       <c r="C365" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D365" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
+      </c>
+      <c r="G365" t="s">
+        <v>164</v>
       </c>
       <c r="H365" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>947</v>
+        <v>1008</v>
       </c>
       <c r="B366" t="s">
-        <v>948</v>
+        <v>1009</v>
       </c>
       <c r="C366" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D366" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
+      </c>
+      <c r="G366" t="s">
+        <v>164</v>
       </c>
       <c r="H366" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>950</v>
+        <v>1011</v>
       </c>
       <c r="B367" t="s">
-        <v>951</v>
+        <v>1012</v>
       </c>
       <c r="C367" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D367" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
+      </c>
+      <c r="G367" t="s">
+        <v>164</v>
       </c>
       <c r="H367" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>953</v>
+        <v>1014</v>
       </c>
       <c r="B368" t="s">
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="C368" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D368" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
+      </c>
+      <c r="G368" t="s">
+        <v>164</v>
       </c>
       <c r="H368" t="s">
-        <v>259</v>
+        <v>165</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>956</v>
+        <v>1017</v>
       </c>
       <c r="B369" t="s">
-        <v>957</v>
+        <v>1018</v>
       </c>
       <c r="C369" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D369" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
+      </c>
+      <c r="G369" t="s">
+        <v>164</v>
       </c>
       <c r="H369" t="s">
-        <v>276</v>
+        <v>165</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>959</v>
+        <v>1020</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1021</v>
       </c>
       <c r="C370" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D370" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
       </c>
       <c r="G370" t="s">
-        <v>421</v>
+        <v>164</v>
       </c>
       <c r="H370" t="s">
-        <v>404</v>
+        <v>165</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>961</v>
+        <v>1023</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1024</v>
       </c>
       <c r="C371" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D371" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
       </c>
       <c r="G371" t="s">
-        <v>498</v>
+        <v>164</v>
       </c>
       <c r="H371" t="s">
-        <v>404</v>
+        <v>165</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>963</v>
+        <v>1026</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1027</v>
       </c>
       <c r="C372" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D372" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
       </c>
       <c r="G372" t="s">
-        <v>515</v>
+        <v>164</v>
       </c>
       <c r="H372" t="s">
-        <v>404</v>
+        <v>165</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>965</v>
+        <v>1029</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1030</v>
       </c>
       <c r="C373" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D373" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>163</v>
       </c>
       <c r="G373" t="s">
-        <v>529</v>
+        <v>164</v>
       </c>
       <c r="H373" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:10" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>966</v>
+        <v>1031</v>
       </c>
       <c r="B374" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1032</v>
+      </c>
+      <c r="C374" t="s">
+        <v>121</v>
       </c>
       <c r="D374" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1033</v>
       </c>
       <c r="G374" t="s">
-        <v>421</v>
+        <v>232</v>
       </c>
       <c r="H374" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="375" spans="1:10" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>969</v>
+        <v>1034</v>
       </c>
       <c r="B375" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1035</v>
+      </c>
+      <c r="C375" t="s">
+        <v>121</v>
       </c>
       <c r="D375" t="s">
-        <v>971</v>
+        <v>1036</v>
       </c>
       <c r="F375" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="H375" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="376" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>1037</v>
+      </c>
+      <c r="C376" t="s">
+        <v>121</v>
       </c>
       <c r="D376" t="s">
-        <v>974</v>
+        <v>1038</v>
       </c>
       <c r="F376" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="H376" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="377" spans="1:10" ht="12.75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>975</v>
+        <v>1039</v>
       </c>
       <c r="B377" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>128</v>
+      </c>
+      <c r="C377" t="s">
+        <v>121</v>
       </c>
       <c r="D377" t="s">
-        <v>413</v>
+        <v>129</v>
       </c>
       <c r="F377" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>14</v>
       </c>
       <c r="H377" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>130</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>977</v>
+        <v>1040</v>
       </c>
       <c r="B378" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1041</v>
+      </c>
+      <c r="C378" t="s">
+        <v>121</v>
       </c>
       <c r="D378" t="s">
-        <v>979</v>
+        <v>1042</v>
       </c>
       <c r="F378" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="H378" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>1043</v>
+      </c>
+      <c r="C379" t="s">
+        <v>121</v>
       </c>
       <c r="D379" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1044</v>
       </c>
       <c r="G379" t="s">
-        <v>421</v>
+        <v>140</v>
       </c>
       <c r="H379" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="380" spans="1:10" ht="12.75">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>983</v>
+        <v>1045</v>
       </c>
       <c r="B380" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1046</v>
+      </c>
+      <c r="C380" t="s">
+        <v>121</v>
       </c>
       <c r="D380" t="s">
-        <v>985</v>
+        <v>1046</v>
       </c>
       <c r="F380" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="H380" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="381" spans="1:10" ht="12.75">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>986</v>
+        <v>1048</v>
       </c>
       <c r="B381" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1049</v>
+      </c>
+      <c r="C381" t="s">
+        <v>121</v>
       </c>
       <c r="D381" t="s">
-        <v>988</v>
+        <v>1050</v>
       </c>
       <c r="F381" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="H381" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="382" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>989</v>
+        <v>1051</v>
       </c>
       <c r="B382" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1052</v>
+      </c>
+      <c r="C382" t="s">
+        <v>121</v>
       </c>
       <c r="D382" t="s">
-        <v>991</v>
+        <v>1053</v>
       </c>
       <c r="F382" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="H382" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="383" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>992</v>
+        <v>1055</v>
       </c>
       <c r="B383" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>221</v>
+      </c>
+      <c r="C383" t="s">
+        <v>121</v>
       </c>
       <c r="D383" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1056</v>
       </c>
       <c r="G383" t="s">
-        <v>421</v>
+        <v>223</v>
       </c>
       <c r="H383" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="384" spans="1:10" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>995</v>
+        <v>1058</v>
       </c>
       <c r="B384" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1059</v>
+      </c>
+      <c r="C384" t="s">
+        <v>121</v>
       </c>
       <c r="D384" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1056</v>
       </c>
       <c r="G384" t="s">
-        <v>421</v>
+        <v>223</v>
       </c>
       <c r="H384" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="385" spans="1:8" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>998</v>
+        <v>1060</v>
       </c>
       <c r="B385" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>1061</v>
+      </c>
+      <c r="C385" t="s">
+        <v>121</v>
       </c>
       <c r="D385" t="s">
-        <v>1000</v>
+        <v>1062</v>
       </c>
       <c r="F385" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="H385" t="s">
-        <v>404</v>
+        <v>130</v>
+      </c>
+      <c r="J385" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1001</v>
+        <v>1063</v>
       </c>
       <c r="B386" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>1064</v>
+      </c>
+      <c r="C386" t="s">
+        <v>121</v>
       </c>
       <c r="D386" t="s">
-        <v>449</v>
+        <v>1065</v>
       </c>
       <c r="F386" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G386" t="s">
-        <v>403</v>
+        <v>643</v>
       </c>
       <c r="H386" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1003</v>
+        <v>1067</v>
       </c>
       <c r="B387" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1068</v>
+      </c>
+      <c r="C387" t="s">
+        <v>121</v>
       </c>
       <c r="D387" t="s">
-        <v>466</v>
+        <v>1069</v>
       </c>
       <c r="F387" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="H387" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>130</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1005</v>
+        <v>1070</v>
       </c>
       <c r="B388" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>1071</v>
+      </c>
+      <c r="C388" t="s">
+        <v>121</v>
       </c>
       <c r="D388" t="s">
-        <v>1007</v>
+        <v>1071</v>
       </c>
       <c r="F388" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="H388" t="s">
-        <v>404</v>
+        <v>130</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1008</v>
+        <v>1072</v>
       </c>
       <c r="B389" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1073</v>
+      </c>
+      <c r="C389" t="s">
+        <v>121</v>
       </c>
       <c r="D389" t="s">
-        <v>1010</v>
+        <v>1074</v>
       </c>
       <c r="F389" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>1075</v>
       </c>
       <c r="H389" t="s">
-        <v>404</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1011</v>
+        <v>1077</v>
       </c>
       <c r="B390" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>1078</v>
+      </c>
+      <c r="C390" t="s">
+        <v>121</v>
       </c>
       <c r="D390" t="s">
-        <v>1013</v>
+        <v>1079</v>
       </c>
       <c r="F390" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>1075</v>
       </c>
       <c r="H390" t="s">
-        <v>404</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1014</v>
+        <v>1081</v>
       </c>
       <c r="B391" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>1032</v>
+      </c>
+      <c r="C391" t="s">
+        <v>121</v>
       </c>
       <c r="D391" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>231</v>
       </c>
       <c r="G391" t="s">
-        <v>403</v>
+        <v>232</v>
       </c>
       <c r="H391" t="s">
-        <v>404</v>
+        <v>165</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1016</v>
+        <v>1083</v>
       </c>
       <c r="B392" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1084</v>
+      </c>
+      <c r="C392" t="s">
+        <v>121</v>
       </c>
       <c r="D392" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1085</v>
       </c>
       <c r="G392" t="s">
-        <v>407</v>
+        <v>232</v>
       </c>
       <c r="H392" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:10" ht="12.75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1019</v>
+        <v>1087</v>
       </c>
       <c r="B393" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1088</v>
+      </c>
+      <c r="C393" t="s">
+        <v>121</v>
       </c>
       <c r="D393" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>236</v>
       </c>
       <c r="G393" t="s">
-        <v>407</v>
+        <v>232</v>
       </c>
       <c r="H393" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>165</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1022</v>
+        <v>1089</v>
       </c>
       <c r="B394" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1090</v>
+      </c>
+      <c r="C394" t="s">
+        <v>121</v>
       </c>
       <c r="D394" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1091</v>
       </c>
       <c r="G394" t="s">
-        <v>407</v>
+        <v>741</v>
       </c>
       <c r="H394" t="s">
-        <v>404</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>1093</v>
+      </c>
+      <c r="C395" t="s">
+        <v>121</v>
       </c>
       <c r="D395" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1094</v>
       </c>
       <c r="G395" t="s">
-        <v>407</v>
+        <v>1095</v>
       </c>
       <c r="H395" t="s">
-        <v>404</v>
+        <v>732</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1028</v>
+        <v>1096</v>
       </c>
       <c r="B396" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>1097</v>
+      </c>
+      <c r="C396" t="s">
+        <v>121</v>
       </c>
       <c r="D396" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>1098</v>
       </c>
       <c r="H396" t="s">
-        <v>404</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1030</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>1100</v>
+      </c>
+      <c r="C397" t="s">
+        <v>121</v>
       </c>
       <c r="D397" t="s">
-        <v>1032</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>1101</v>
       </c>
       <c r="H397" t="s">
-        <v>404</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1033</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>1103</v>
+      </c>
+      <c r="C398" t="s">
+        <v>121</v>
       </c>
       <c r="D398" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>472</v>
       </c>
       <c r="H398" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>1104</v>
+      </c>
+      <c r="C399" t="s">
+        <v>121</v>
       </c>
       <c r="D399" t="s">
-        <v>1037</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>1105</v>
       </c>
       <c r="H399" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1038</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>1106</v>
+      </c>
+      <c r="C400" t="s">
+        <v>121</v>
       </c>
       <c r="D400" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>449</v>
       </c>
       <c r="H400" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1041</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>1107</v>
+      </c>
+      <c r="C401" t="s">
+        <v>121</v>
       </c>
       <c r="D401" t="s">
-        <v>1043</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>452</v>
       </c>
       <c r="H401" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>1108</v>
+      </c>
+      <c r="C402" t="s">
+        <v>121</v>
       </c>
       <c r="D402" t="s">
-        <v>1046</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>248</v>
       </c>
       <c r="H402" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1047</v>
-[...4 lines deleted...]
-      <c r="C403" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C403" t="s">
+        <v>121</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F403" t="s">
         <v>455</v>
       </c>
-      <c r="D403" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H403" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-    <row r="404" spans="1:10" ht="12.75">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1050</v>
-[...4 lines deleted...]
-      <c r="C404" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C404" t="s">
+        <v>121</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F404" t="s">
         <v>455</v>
       </c>
-      <c r="D404" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H404" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>243</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>1113</v>
+      </c>
+      <c r="C405" t="s">
+        <v>121</v>
       </c>
       <c r="D405" t="s">
-        <v>1055</v>
+        <v>1114</v>
       </c>
       <c r="F405" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>455</v>
       </c>
       <c r="H405" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1115</v>
+      </c>
+      <c r="C406" t="s">
+        <v>121</v>
       </c>
       <c r="D406" t="s">
-        <v>1058</v>
+        <v>1116</v>
       </c>
       <c r="F406" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="H406" t="s">
-        <v>404</v>
+        <v>253</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1117</v>
+      </c>
+      <c r="C407" t="s">
+        <v>121</v>
       </c>
       <c r="D407" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1118</v>
       </c>
       <c r="H407" t="s">
-        <v>404</v>
+        <v>253</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1062</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1119</v>
+      </c>
+      <c r="C408" t="s">
+        <v>121</v>
       </c>
       <c r="D408" t="s">
-        <v>1064</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1120</v>
       </c>
       <c r="H408" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1121</v>
+      </c>
+      <c r="C409" t="s">
+        <v>121</v>
       </c>
       <c r="D409" t="s">
-        <v>1067</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1122</v>
       </c>
       <c r="H409" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1123</v>
+      </c>
+      <c r="C410" t="s">
+        <v>121</v>
       </c>
       <c r="D410" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1124</v>
       </c>
       <c r="H410" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1071</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1125</v>
+      </c>
+      <c r="C411" t="s">
+        <v>121</v>
       </c>
       <c r="D411" t="s">
-        <v>1073</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1126</v>
       </c>
       <c r="H411" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1074</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1127</v>
+      </c>
+      <c r="C412" t="s">
+        <v>121</v>
       </c>
       <c r="D412" t="s">
-        <v>1076</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1128</v>
       </c>
       <c r="H412" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1077</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1129</v>
+      </c>
+      <c r="C413" t="s">
+        <v>121</v>
       </c>
       <c r="D413" t="s">
-        <v>1079</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1130</v>
       </c>
       <c r="H413" t="s">
-        <v>404</v>
+        <v>258</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1080</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1131</v>
+      </c>
+      <c r="C414" t="s">
+        <v>121</v>
       </c>
       <c r="D414" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1132</v>
       </c>
       <c r="H414" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>1133</v>
+      </c>
+      <c r="C415" t="s">
+        <v>121</v>
       </c>
       <c r="D415" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>1132</v>
       </c>
       <c r="H415" t="s">
-        <v>404</v>
+        <v>243</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1085</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>1134</v>
+      </c>
+      <c r="C416" t="s">
+        <v>121</v>
       </c>
       <c r="D416" t="s">
-        <v>1087</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>1135</v>
       </c>
       <c r="H416" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>1136</v>
+      </c>
+      <c r="C417" t="s">
+        <v>121</v>
       </c>
       <c r="D417" t="s">
-        <v>1090</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>274</v>
       </c>
       <c r="H417" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1091</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>1137</v>
+      </c>
+      <c r="C418" t="s">
+        <v>121</v>
       </c>
       <c r="D418" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>1135</v>
       </c>
       <c r="H418" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1138</v>
+      </c>
+      <c r="C419" t="s">
+        <v>121</v>
       </c>
       <c r="D419" t="s">
-        <v>1096</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>276</v>
       </c>
       <c r="H419" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>1139</v>
+      </c>
+      <c r="C420" t="s">
+        <v>121</v>
       </c>
       <c r="D420" t="s">
-        <v>1099</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>1140</v>
       </c>
       <c r="H420" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1100</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>1141</v>
+      </c>
+      <c r="C421" t="s">
+        <v>121</v>
       </c>
       <c r="D421" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>1140</v>
       </c>
       <c r="H421" t="s">
-        <v>404</v>
+        <v>271</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1104</v>
+        <v>1142</v>
       </c>
       <c r="C422" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D422" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>280</v>
       </c>
       <c r="H422" t="s">
-        <v>580</v>
+        <v>271</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>1107</v>
+        <v>1143</v>
       </c>
       <c r="C423" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D423" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>284</v>
       </c>
       <c r="H423" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>1144</v>
       </c>
       <c r="C424" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D424" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>289</v>
       </c>
       <c r="H424" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>1111</v>
+        <v>1145</v>
       </c>
       <c r="C425" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D425" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>295</v>
       </c>
       <c r="H425" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>1146</v>
       </c>
       <c r="C426" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D426" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>1147</v>
       </c>
       <c r="H426" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>1148</v>
       </c>
       <c r="C427" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D427" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>1147</v>
       </c>
       <c r="H427" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>1149</v>
       </c>
       <c r="C428" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D428" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>1150</v>
       </c>
       <c r="H428" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1151</v>
       </c>
       <c r="C429" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D429" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>1150</v>
       </c>
       <c r="H429" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1152</v>
       </c>
       <c r="C430" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D430" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>297</v>
       </c>
       <c r="H430" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>1153</v>
       </c>
       <c r="C431" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D431" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>1154</v>
+      </c>
+      <c r="F431" t="s">
+        <v>455</v>
       </c>
       <c r="H431" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>1129</v>
+        <v>1155</v>
       </c>
       <c r="C432" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D432" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>1156</v>
+      </c>
+      <c r="F432" t="s">
+        <v>455</v>
       </c>
       <c r="H432" t="s">
-        <v>580</v>
+        <v>285</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1130</v>
+        <v>1158</v>
       </c>
       <c r="B433" t="s">
-        <v>1131</v>
+        <v>877</v>
       </c>
       <c r="C433" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D433" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>1133</v>
+        <v>878</v>
+      </c>
+      <c r="G433" t="s">
+        <v>352</v>
       </c>
       <c r="H433" t="s">
-        <v>1134</v>
+        <v>353</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1135</v>
+        <v>1160</v>
       </c>
       <c r="B434" t="s">
-        <v>1136</v>
+        <v>577</v>
       </c>
       <c r="C434" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D434" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>1133</v>
+        <v>578</v>
+      </c>
+      <c r="G434" t="s">
+        <v>352</v>
       </c>
       <c r="H434" t="s">
-        <v>1134</v>
+        <v>353</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1139</v>
+        <v>1162</v>
       </c>
       <c r="B435" t="s">
-        <v>1140</v>
+        <v>580</v>
       </c>
       <c r="C435" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D435" t="s">
-        <v>714</v>
+        <v>581</v>
       </c>
       <c r="G435" t="s">
-        <v>609</v>
+        <v>352</v>
       </c>
       <c r="H435" t="s">
-        <v>580</v>
+        <v>353</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1142</v>
+        <v>1164</v>
       </c>
       <c r="B436" t="s">
-        <v>1143</v>
+        <v>1165</v>
       </c>
       <c r="C436" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D436" t="s">
-        <v>1144</v>
+        <v>1166</v>
       </c>
       <c r="G436" t="s">
-        <v>609</v>
+        <v>352</v>
       </c>
       <c r="H436" t="s">
-        <v>580</v>
+        <v>353</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>1147</v>
+        <v>1167</v>
       </c>
       <c r="C437" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D437" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>498</v>
       </c>
       <c r="H437" t="s">
-        <v>580</v>
+        <v>486</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1148</v>
+        <v>1168</v>
       </c>
       <c r="C438" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D438" t="s">
-        <v>1149</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>490</v>
       </c>
       <c r="H438" t="s">
-        <v>1151</v>
+        <v>486</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="B439" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="C439" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D439" t="s">
-        <v>1154</v>
+        <v>602</v>
+      </c>
+      <c r="F439" t="s">
+        <v>14</v>
       </c>
       <c r="H439" t="s">
-        <v>1155</v>
+        <v>370</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1156</v>
+        <v>1171</v>
+      </c>
+      <c r="B440" t="s">
+        <v>880</v>
       </c>
       <c r="C440" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D440" t="s">
-        <v>1157</v>
+        <v>881</v>
+      </c>
+      <c r="F440" t="s">
+        <v>14</v>
       </c>
       <c r="H440" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:4" ht="12.75">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1159</v>
+        <v>1172</v>
+      </c>
+      <c r="B441" t="s">
+        <v>580</v>
       </c>
       <c r="C441" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D441" t="s">
-        <v>1160</v>
+        <v>847</v>
+      </c>
+      <c r="G441" t="s">
+        <v>352</v>
+      </c>
+      <c r="H441" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="B442" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>1163</v>
+        <v>553</v>
+      </c>
+      <c r="C442" t="s">
+        <v>121</v>
       </c>
       <c r="D442" t="s">
-        <v>1164</v>
+        <v>854</v>
+      </c>
+      <c r="G442" t="s">
+        <v>352</v>
       </c>
       <c r="H442" t="s">
-        <v>18</v>
+        <v>353</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1163</v>
+        <v>343</v>
       </c>
       <c r="D443" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="H443" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1163</v>
+        <v>343</v>
       </c>
       <c r="D444" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="H444" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
       <c r="D445" t="s">
-        <v>1173</v>
+        <v>513</v>
       </c>
       <c r="H445" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>32</v>
+        <v>339</v>
       </c>
       <c r="D446" t="s">
-        <v>41</v>
+        <v>1180</v>
       </c>
       <c r="H446" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>32</v>
+        <v>343</v>
       </c>
       <c r="D447" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="H447" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="B448" t="s">
         <v>1183</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>32</v>
+        <v>1184</v>
       </c>
       <c r="D448" t="s">
-        <v>53</v>
+        <v>1185</v>
       </c>
       <c r="H448" t="s">
-        <v>18</v>
+        <v>356</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1185</v>
-[...1 lines deleted...]
-      <c r="B449" t="s">
         <v>1186</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>32</v>
+        <v>343</v>
       </c>
       <c r="D449" t="s">
-        <v>53</v>
+        <v>1187</v>
       </c>
       <c r="H449" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1187</v>
-[...1 lines deleted...]
-      <c r="B450" t="s">
         <v>1188</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1163</v>
+        <v>343</v>
       </c>
       <c r="D450" t="s">
         <v>1189</v>
       </c>
       <c r="H450" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="B451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C451" s="1" t="s">
-        <v>1163</v>
+        <v>343</v>
       </c>
       <c r="D451" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="H451" t="s">
-        <v>18</v>
+        <v>501</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1191</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D452" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="H452" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1193</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D453" t="s">
-        <v>1196</v>
+        <v>530</v>
       </c>
       <c r="H453" t="s">
-        <v>1197</v>
+        <v>341</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1194</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D454" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="H454" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:10" ht="12.75">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1196</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D455" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="H455" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>341</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1198</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D456" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
       <c r="H456" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1200</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D457" t="s">
         <v>1201</v>
       </c>
       <c r="H457" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:10" ht="12.75">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1202</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D458" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
       <c r="H458" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>341</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1204</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>343</v>
       </c>
       <c r="D459" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="H459" t="s">
-        <v>64</v>
+        <v>356</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="C460" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D460" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
       <c r="H460" t="s">
-        <v>57</v>
+        <v>501</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="C461" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D461" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="H461" t="s">
-        <v>57</v>
+        <v>501</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="C462" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D462" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="H462" t="s">
-        <v>64</v>
+        <v>501</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="C463" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D463" t="s">
-        <v>87</v>
+        <v>1213</v>
       </c>
       <c r="H463" t="s">
-        <v>85</v>
+        <v>501</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C464" t="s">
+        <v>121</v>
+      </c>
+      <c r="D464" t="s">
         <v>1216</v>
       </c>
-      <c r="B464" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H464" t="s">
-        <v>622</v>
+        <v>564</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="C465" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D465" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>1219</v>
       </c>
       <c r="H465" t="s">
-        <v>622</v>
+        <v>130</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="C466" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D466" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>567</v>
       </c>
       <c r="H466" t="s">
-        <v>622</v>
+        <v>568</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="C467" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D467" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="H467" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="C468" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D468" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>1227</v>
       </c>
       <c r="H468" t="s">
-        <v>580</v>
+        <v>130</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F469" t="s">
+        <v>14</v>
+      </c>
+      <c r="G469" t="s">
+        <v>24</v>
+      </c>
+      <c r="H469" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="12.75">
+      <c r="A470" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D470" t="s">
         <v>1233</v>
       </c>
-      <c r="B469" t="s">
+      <c r="F470" t="s">
+        <v>14</v>
+      </c>
+      <c r="G470" t="s">
+        <v>104</v>
+      </c>
+      <c r="H470" t="s">
+        <v>16</v>
+      </c>
+      <c r="J470" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" ht="12.75">
+      <c r="A471" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="C469" t="s">
-[...2 lines deleted...]
-      <c r="D469" t="s">
+      <c r="B471" t="s">
         <v>1235</v>
       </c>
-      <c r="G469" t="s">
-[...34 lines deleted...]
-        <v>55</v>
+      <c r="C471" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D471" t="s">
-        <v>578</v>
+        <v>1236</v>
+      </c>
+      <c r="F471" t="s">
+        <v>14</v>
       </c>
       <c r="G471" t="s">
-        <v>579</v>
+        <v>104</v>
       </c>
       <c r="H471" t="s">
-        <v>580</v>
+        <v>16</v>
+      </c>
+      <c r="J471" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F472" t="s">
+        <v>14</v>
+      </c>
+      <c r="G472" t="s">
+        <v>24</v>
+      </c>
+      <c r="H472" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="12.75">
+      <c r="A473" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F473" t="s">
+        <v>14</v>
+      </c>
+      <c r="G473" t="s">
+        <v>15</v>
+      </c>
+      <c r="H473" t="s">
+        <v>16</v>
+      </c>
+      <c r="J473" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="12.75">
+      <c r="A474" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B472" t="s">
+      <c r="B474" t="s">
         <v>1244</v>
       </c>
-      <c r="C472" t="s">
-[...40 lines deleted...]
-        <v>55</v>
+      <c r="C474" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D474" t="s">
-        <v>578</v>
+        <v>1245</v>
+      </c>
+      <c r="F474" t="s">
+        <v>14</v>
       </c>
       <c r="G474" t="s">
-        <v>579</v>
+        <v>15</v>
       </c>
       <c r="H474" t="s">
-        <v>580</v>
+        <v>16</v>
+      </c>
+      <c r="J474" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="B475" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1247</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D475" t="s">
-        <v>578</v>
+        <v>1248</v>
+      </c>
+      <c r="F475" t="s">
+        <v>14</v>
       </c>
       <c r="G475" t="s">
-        <v>579</v>
+        <v>24</v>
       </c>
       <c r="H475" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="B476" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1250</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D476" t="s">
-        <v>578</v>
+        <v>1251</v>
+      </c>
+      <c r="F476" t="s">
+        <v>14</v>
       </c>
       <c r="G476" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H476" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1258</v>
+        <v>1252</v>
       </c>
       <c r="B477" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1253</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D477" t="s">
-        <v>578</v>
+        <v>1254</v>
+      </c>
+      <c r="F477" t="s">
+        <v>14</v>
       </c>
       <c r="G477" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H477" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="B478" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1256</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D478" t="s">
-        <v>578</v>
+        <v>1257</v>
+      </c>
+      <c r="F478" t="s">
+        <v>14</v>
       </c>
       <c r="G478" t="s">
-        <v>579</v>
+        <v>643</v>
       </c>
       <c r="H478" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="B479" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1259</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D479" t="s">
-        <v>608</v>
+        <v>1260</v>
+      </c>
+      <c r="F479" t="s">
+        <v>14</v>
       </c>
       <c r="G479" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="H479" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="B480" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1262</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D480" t="s">
-        <v>1266</v>
+        <v>1263</v>
+      </c>
+      <c r="F480" t="s">
+        <v>14</v>
       </c>
       <c r="G480" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="H480" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="B481" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1265</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D481" t="s">
         <v>1266</v>
       </c>
+      <c r="F481" t="s">
+        <v>14</v>
+      </c>
       <c r="G481" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="H481" t="s">
-        <v>580</v>
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D482" t="s">
         <v>1269</v>
       </c>
-      <c r="B482" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F482" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G482" t="s">
-        <v>529</v>
+        <v>643</v>
       </c>
       <c r="H482" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D483" t="s">
         <v>1272</v>
       </c>
-      <c r="B483" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F483" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G483" t="s">
-        <v>515</v>
+        <v>643</v>
       </c>
       <c r="H483" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D484" t="s">
         <v>1275</v>
       </c>
-      <c r="B484" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F484" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G484" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="H484" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B485" t="s">
         <v>1277</v>
       </c>
-      <c r="B485" t="s">
+      <c r="C485" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D485" t="s">
         <v>1278</v>
       </c>
-      <c r="C485" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D485" t="s">
+      <c r="F485" t="s">
+        <v>14</v>
+      </c>
+      <c r="G485" t="s">
+        <v>643</v>
+      </c>
+      <c r="H485" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="12.75">
+      <c r="A486" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="F485" t="s">
-[...10 lines deleted...]
-      <c r="A486" s="1" t="s">
+      <c r="B486" t="s">
         <v>1280</v>
       </c>
-      <c r="B486" t="s">
+      <c r="C486" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D486" t="s">
+        <v>712</v>
+      </c>
+      <c r="F486" t="s">
+        <v>14</v>
+      </c>
+      <c r="G486" t="s">
+        <v>104</v>
+      </c>
+      <c r="H486" t="s">
+        <v>16</v>
+      </c>
+      <c r="J486" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="12.75">
+      <c r="A487" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="C486" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A487" s="1" t="s">
+      <c r="B487" t="s">
         <v>1282</v>
       </c>
-      <c r="B487" t="s">
+      <c r="C487" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D487" t="s">
         <v>1283</v>
       </c>
-      <c r="C487" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F487" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="G487" t="s">
-        <v>529</v>
+        <v>104</v>
       </c>
       <c r="H487" t="s">
-        <v>404</v>
+        <v>16</v>
+      </c>
+      <c r="J487" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="B488" t="s">
         <v>1285</v>
       </c>
-      <c r="C488" t="s">
-        <v>55</v>
+      <c r="C488" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D488" t="s">
         <v>1286</v>
       </c>
       <c r="F488" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G488" t="s">
+        <v>24</v>
       </c>
       <c r="H488" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="B489" t="s">
         <v>1288</v>
       </c>
-      <c r="C489" t="s">
-        <v>55</v>
+      <c r="C489" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D489" t="s">
         <v>1289</v>
       </c>
       <c r="F489" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G489" t="s">
+        <v>15</v>
       </c>
       <c r="H489" t="s">
-        <v>649</v>
+        <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="B490" t="s">
         <v>1291</v>
       </c>
-      <c r="C490" t="s">
-        <v>55</v>
+      <c r="C490" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D490" t="s">
         <v>1292</v>
       </c>
       <c r="F490" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G490" t="s">
+        <v>643</v>
       </c>
       <c r="H490" t="s">
-        <v>649</v>
+        <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="B491" t="s">
         <v>1294</v>
       </c>
-      <c r="C491" t="s">
-        <v>55</v>
+      <c r="C491" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D491" t="s">
         <v>1295</v>
       </c>
       <c r="F491" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G491" t="s">
+        <v>24</v>
       </c>
       <c r="H491" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
         <v>1296</v>
       </c>
-      <c r="C492" t="s">
-        <v>55</v>
+      <c r="B492" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>673</v>
       </c>
       <c r="D492" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="F492" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G492" t="s">
+        <v>643</v>
       </c>
       <c r="H492" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B493" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1300</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D493" t="s">
-        <v>655</v>
+        <v>1301</v>
       </c>
       <c r="F493" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G493" t="s">
+        <v>104</v>
       </c>
       <c r="H493" t="s">
-        <v>622</v>
+        <v>16</v>
+      </c>
+      <c r="J493" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="B494" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1303</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D494" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="F494" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G494" t="s">
+        <v>24</v>
       </c>
       <c r="H494" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1302</v>
+        <v>1305</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1306</v>
       </c>
       <c r="C495" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D495" t="s">
-        <v>1303</v>
+        <v>704</v>
+      </c>
+      <c r="F495" t="s">
+        <v>14</v>
       </c>
       <c r="G495" t="s">
-        <v>665</v>
+        <v>705</v>
       </c>
       <c r="H495" t="s">
-        <v>666</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="B496" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1308</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D496" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="F496" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G496" t="s">
+        <v>104</v>
       </c>
       <c r="H496" t="s">
-        <v>1306</v>
+        <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="B497" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1311</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D497" t="s">
-        <v>1309</v>
+        <v>90</v>
       </c>
       <c r="F497" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G497" t="s">
+        <v>15</v>
       </c>
       <c r="H497" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B498" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1313</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="D498" t="s">
-        <v>1312</v>
+        <v>692</v>
       </c>
       <c r="F498" t="s">
-        <v>298</v>
+        <v>14</v>
+      </c>
+      <c r="G498" t="s">
+        <v>104</v>
       </c>
       <c r="H498" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
         <v>1314</v>
       </c>
+      <c r="B499" t="s">
+        <v>1315</v>
+      </c>
       <c r="C499" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D499" t="s">
-        <v>1315</v>
+        <v>1316</v>
+      </c>
+      <c r="F499" t="s">
+        <v>14</v>
+      </c>
+      <c r="G499" t="s">
+        <v>705</v>
       </c>
       <c r="H499" t="s">
-        <v>622</v>
+        <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1318</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>187</v>
+        <v>12</v>
       </c>
       <c r="D500" t="s">
-        <v>1317</v>
+        <v>1319</v>
+      </c>
+      <c r="F500" t="s">
+        <v>14</v>
+      </c>
+      <c r="G500" t="s">
+        <v>15</v>
       </c>
       <c r="H500" t="s">
-        <v>193</v>
+        <v>568</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1318</v>
+        <v>1320</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1321</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>187</v>
+        <v>673</v>
       </c>
       <c r="D501" t="s">
-        <v>1319</v>
+        <v>1322</v>
+      </c>
+      <c r="F501" t="s">
+        <v>14</v>
+      </c>
+      <c r="G501" t="s">
+        <v>643</v>
       </c>
       <c r="H501" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1320</v>
+        <v>1323</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1324</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>187</v>
+        <v>673</v>
       </c>
       <c r="D502" t="s">
-        <v>1321</v>
+        <v>1325</v>
+      </c>
+      <c r="F502" t="s">
+        <v>14</v>
+      </c>
+      <c r="G502" t="s">
+        <v>643</v>
       </c>
       <c r="H502" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1327</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>187</v>
+        <v>673</v>
       </c>
       <c r="D503" t="s">
-        <v>1321</v>
+        <v>1328</v>
+      </c>
+      <c r="F503" t="s">
+        <v>14</v>
+      </c>
+      <c r="G503" t="s">
+        <v>643</v>
       </c>
       <c r="H503" t="s">
-        <v>189</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" ht="12.75">
+      <c r="A504" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C504" t="s">
+        <v>121</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F504" t="s">
+        <v>14</v>
+      </c>
+      <c r="G504" t="s">
+        <v>705</v>
+      </c>
+      <c r="H504" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" ht="12.75">
+      <c r="A505" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C505" t="s">
+        <v>121</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F505" t="s">
+        <v>14</v>
+      </c>
+      <c r="H505" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" ht="12.75">
+      <c r="A506" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C506" t="s">
+        <v>121</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F506" t="s">
+        <v>14</v>
+      </c>
+      <c r="H506" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" ht="12.75">
+      <c r="A507" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C507" t="s">
+        <v>121</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F507" t="s">
+        <v>14</v>
+      </c>
+      <c r="H507" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
+      <c r="A508" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C508" t="s">
+        <v>121</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G508" t="s">
+        <v>164</v>
+      </c>
+      <c r="H508" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
+      <c r="A509" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C509" t="s">
+        <v>121</v>
+      </c>
+      <c r="D509" t="s">
+        <v>195</v>
+      </c>
+      <c r="G509" t="s">
+        <v>164</v>
+      </c>
+      <c r="H509" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" ht="12.75">
+      <c r="A510" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C510" t="s">
+        <v>121</v>
+      </c>
+      <c r="D510" t="s">
+        <v>195</v>
+      </c>
+      <c r="G510" t="s">
+        <v>164</v>
+      </c>
+      <c r="H510" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" ht="12.75">
+      <c r="A511" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C511" t="s">
+        <v>121</v>
+      </c>
+      <c r="D511" t="s">
+        <v>195</v>
+      </c>
+      <c r="G511" t="s">
+        <v>164</v>
+      </c>
+      <c r="H511" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" ht="12.75">
+      <c r="A512" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C512" t="s">
+        <v>121</v>
+      </c>
+      <c r="D512" t="s">
+        <v>195</v>
+      </c>
+      <c r="G512" t="s">
+        <v>164</v>
+      </c>
+      <c r="H512" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
+      <c r="A513" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C513" t="s">
+        <v>121</v>
+      </c>
+      <c r="D513" t="s">
+        <v>195</v>
+      </c>
+      <c r="G513" t="s">
+        <v>164</v>
+      </c>
+      <c r="H513" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" ht="12.75">
+      <c r="A514" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C514" t="s">
+        <v>121</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F514" t="s">
+        <v>14</v>
+      </c>
+      <c r="H514" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" ht="12.75">
+      <c r="A515" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C515" t="s">
+        <v>121</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F515" t="s">
+        <v>14</v>
+      </c>
+      <c r="H515" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" ht="12.75">
+      <c r="A516" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C516" t="s">
+        <v>121</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F516" t="s">
+        <v>14</v>
+      </c>
+      <c r="H516" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" ht="12.75">
+      <c r="A517" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C517" t="s">
+        <v>121</v>
+      </c>
+      <c r="D517" t="s">
+        <v>222</v>
+      </c>
+      <c r="G517" t="s">
+        <v>223</v>
+      </c>
+      <c r="H517" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
+      <c r="A518" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C518" t="s">
+        <v>121</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G518" t="s">
+        <v>223</v>
+      </c>
+      <c r="H518" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" ht="12.75">
+      <c r="A519" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C519" t="s">
+        <v>121</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G519" t="s">
+        <v>223</v>
+      </c>
+      <c r="H519" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" ht="12.75">
+      <c r="A520" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C520" t="s">
+        <v>121</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G520" t="s">
+        <v>731</v>
+      </c>
+      <c r="H520" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" ht="12.75">
+      <c r="A521" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C521" t="s">
+        <v>121</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G521" t="s">
+        <v>731</v>
+      </c>
+      <c r="H521" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" ht="12.75">
+      <c r="A522" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C522" t="s">
+        <v>121</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G522" t="s">
+        <v>731</v>
+      </c>
+      <c r="H522" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" ht="12.75">
+      <c r="A523" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H523" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="NODE-AM/A+ REPEATERS"/>
-[...663 lines deleted...]
-    <hyperlink ref="C503" r:id="rId665" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A2" r:id="rId1" display="7835476-0008"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CAP-H"/>
+    <hyperlink ref="A3" r:id="rId3" display="7843400-0001"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CAP-H"/>
+    <hyperlink ref="A4" r:id="rId5" display="7845390-0007"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CAP-L2"/>
+    <hyperlink ref="A5" r:id="rId7" display="7770209-0006"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CAP-L"/>
+    <hyperlink ref="A6" r:id="rId9" display="7776595-0004"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CAP-L"/>
+    <hyperlink ref="A7" r:id="rId11" display="7776598-0004"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CAP-L"/>
+    <hyperlink ref="A8" r:id="rId13" display="7770356-0004"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CAP-L"/>
+    <hyperlink ref="A9" r:id="rId15" display="7776598-0006"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CAP-L"/>
+    <hyperlink ref="A10" r:id="rId17" display="7776643-0004"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of CAP-L"/>
+    <hyperlink ref="A11" r:id="rId19" display="7845390-1001"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CAP-L2"/>
+    <hyperlink ref="A12" r:id="rId21" display="7776596-0004"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of CAP-L"/>
+    <hyperlink ref="A13" r:id="rId23" display="7776641-0006"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CAP-L"/>
+    <hyperlink ref="A14" r:id="rId25" display="7820478-0002"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of CAP-M"/>
+    <hyperlink ref="A15" r:id="rId27" display="7820689-0001"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of CAP-M"/>
+    <hyperlink ref="A16" r:id="rId29" display="7825719-0002"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of CAP-H"/>
+    <hyperlink ref="A17" r:id="rId31" display="7820689-0002"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of CAP-M"/>
+    <hyperlink ref="A18" r:id="rId33" display="7821740-0002"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of CAP-H"/>
+    <hyperlink ref="A19" r:id="rId35" display="7825719-0004"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of CAP-H"/>
+    <hyperlink ref="A20" r:id="rId37" display="7825730-0001"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of CAP-H"/>
+    <hyperlink ref="A21" r:id="rId39" display="7821740-0006"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of CAP-H"/>
+    <hyperlink ref="A22" r:id="rId41" display="7834677-0004"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of CAP-L"/>
+    <hyperlink ref="A23" r:id="rId43" display="7836123-0002"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of CAP-H"/>
+    <hyperlink ref="A24" r:id="rId45" display="7833597-0001"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of CAP-M"/>
+    <hyperlink ref="A25" r:id="rId47" display="7841175-0002"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of CAP-H"/>
+    <hyperlink ref="A26" r:id="rId49" display="7841176-0002"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of CAP-H"/>
+    <hyperlink ref="A27" r:id="rId51" display="7834113-0002"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of CAP-H"/>
+    <hyperlink ref="A28" r:id="rId53" display="7834113-0005"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of CAP-H"/>
+    <hyperlink ref="A29" r:id="rId55" display="7856326-2011"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of CAP-M2"/>
+    <hyperlink ref="A30" r:id="rId57" display="7830127-0001"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of CAP-MX"/>
+    <hyperlink ref="A31" r:id="rId59" display="7840984-0001"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of CAP-M"/>
+    <hyperlink ref="A32" r:id="rId61" display="7856326-2012"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of CAP-M2"/>
+    <hyperlink ref="A33" r:id="rId63" display="7856326-2013"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of CAP-M2"/>
+    <hyperlink ref="A34" r:id="rId65" display="7673474-01"/>
+    <hyperlink ref="A35" r:id="rId66" display="7688867-00"/>
+    <hyperlink ref="A36" r:id="rId67" display="7683182-01"/>
+    <hyperlink ref="A37" r:id="rId68" display="7821954-01"/>
+    <hyperlink ref="A38" r:id="rId69" display="7831788-00"/>
+    <hyperlink ref="A39" r:id="rId70" display="7725850-01"/>
+    <hyperlink ref="A40" r:id="rId71" display="A7843668"/>
+    <hyperlink ref="A41" r:id="rId72" display="A7851753"/>
+    <hyperlink ref="A42" r:id="rId73" display="7661581"/>
+    <hyperlink ref="A43" r:id="rId74" display="7847985-00"/>
+    <hyperlink ref="A44" r:id="rId75" display="7833623-00"/>
+    <hyperlink ref="A45" r:id="rId76" display="7845793-00"/>
+    <hyperlink ref="A46" r:id="rId77" display="7843675-00"/>
+    <hyperlink ref="A47" r:id="rId78" display="7803900"/>
+    <hyperlink ref="A48" r:id="rId79" display="7801330"/>
+    <hyperlink ref="A49" r:id="rId80" display="7803902"/>
+    <hyperlink ref="A50" r:id="rId81" display="7801340"/>
+    <hyperlink ref="A51" r:id="rId82" display="7801367"/>
+    <hyperlink ref="A52" r:id="rId83" display="7803906"/>
+    <hyperlink ref="A53" r:id="rId84" display="7801344"/>
+    <hyperlink ref="A54" r:id="rId85" display="7803247"/>
+    <hyperlink ref="A55" r:id="rId86" display="7803291"/>
+    <hyperlink ref="A56" r:id="rId87" display="A7660511"/>
+    <hyperlink ref="A57" r:id="rId88" display="A7803247"/>
+    <hyperlink ref="A58" r:id="rId89" display="A7803249"/>
+    <hyperlink ref="A59" r:id="rId90" display="A7803291"/>
+    <hyperlink ref="A60" r:id="rId91" display="A7803293"/>
+    <hyperlink ref="A61" r:id="rId92" display="A7803298"/>
+    <hyperlink ref="A62" r:id="rId93" display="A7803902"/>
+    <hyperlink ref="A63" r:id="rId94" display="A7803906"/>
+    <hyperlink ref="A64" r:id="rId95" display="A7801330"/>
+    <hyperlink ref="A65" r:id="rId96" display="A7801342"/>
+    <hyperlink ref="A66" r:id="rId97" display="A7801344"/>
+    <hyperlink ref="A67" r:id="rId98" display="A7801363"/>
+    <hyperlink ref="A68" r:id="rId99" display="A7801365"/>
+    <hyperlink ref="A69" r:id="rId100" display="A7801367"/>
+    <hyperlink ref="A70" r:id="rId101" display="A7859413"/>
+    <hyperlink ref="A71" r:id="rId102" display="A7846858"/>
+    <hyperlink ref="A72" r:id="rId103" display="7865214"/>
+    <hyperlink ref="A73" r:id="rId104" display="7865203"/>
+    <hyperlink ref="A74" r:id="rId105" display="7865178"/>
+    <hyperlink ref="A75" r:id="rId106" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A76" r:id="rId107" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A77" r:id="rId108" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A78" r:id="rId109" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A79" r:id="rId110" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A80" r:id="rId111" display="H-2X2-TZ-43-AI6"/>
+    <hyperlink ref="A81" r:id="rId112" display="H-2X2-UW-43-AI6"/>
+    <hyperlink ref="A82" r:id="rId113" display="AT-1-43-MF"/>
+    <hyperlink ref="A83" r:id="rId114" display="AT-13-43-MF"/>
+    <hyperlink ref="A84" r:id="rId115" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A85" r:id="rId116" display="AT-15-43-MF"/>
+    <hyperlink ref="A86" r:id="rId117" display="AT-8-43-MF"/>
+    <hyperlink ref="A87" r:id="rId118" display="AT-30-43-MF"/>
+    <hyperlink ref="A88" r:id="rId119" display="CT-10-TUW-43-I6"/>
+    <hyperlink ref="A89" r:id="rId120" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A90" r:id="rId121" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A91" r:id="rId122" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A92" r:id="rId123" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A93" r:id="rId124" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A94" r:id="rId125" display="CT-5-TUW-NI6"/>
+    <hyperlink ref="A95" r:id="rId126" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A96" r:id="rId127" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A97" r:id="rId128" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A98" r:id="rId129" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A99" r:id="rId130" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A100" r:id="rId131" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A101" r:id="rId132" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A102" r:id="rId133" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A103" r:id="rId134" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A104" r:id="rId135" display="7640681-01"/>
+    <hyperlink ref="A105" r:id="rId136" display="TFAH-ES70/80-37"/>
+    <hyperlink ref="A106" r:id="rId137" display="TFAH-ES70/80/50-37"/>
+    <hyperlink ref="A107" r:id="rId138" display="7773877-0002"/>
+    <hyperlink ref="A108" r:id="rId139" display="42396A-17"/>
+    <hyperlink ref="A109" r:id="rId140" display="7637444-01"/>
+    <hyperlink ref="A110" r:id="rId141" display="7640450-00"/>
+    <hyperlink ref="A111" r:id="rId142" display="7681202"/>
+    <hyperlink ref="A112" r:id="rId143" display="7672754-00"/>
+    <hyperlink ref="A113" r:id="rId144" display="7693969"/>
+    <hyperlink ref="A114" r:id="rId145" display="7708015"/>
+    <hyperlink ref="A115" r:id="rId146" display="7708035"/>
+    <hyperlink ref="A116" r:id="rId147" display="CELLMAX-O-43-WI"/>
+    <hyperlink ref="C116" r:id="rId148" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A117" r:id="rId149" display="CMAX-HM4-60X1-I53"/>
+    <hyperlink ref="C117" r:id="rId150" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A118" r:id="rId151" display="VD-O-43-UWI53"/>
+    <hyperlink ref="C118" r:id="rId152" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A119" r:id="rId153" display="7818454"/>
+    <hyperlink ref="A120" r:id="rId154" display="CMAX-DMF4-43-WI53-O"/>
+    <hyperlink ref="C120" r:id="rId155" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A121" r:id="rId156" display="CMAX-OMUW-225-I53-O"/>
+    <hyperlink ref="C121" r:id="rId157" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A122" r:id="rId158" display="7830347"/>
+    <hyperlink ref="A123" r:id="rId159" display="7830349"/>
+    <hyperlink ref="A124" r:id="rId160" display="7633229-05"/>
+    <hyperlink ref="A125" r:id="rId161" display="7841277-00"/>
+    <hyperlink ref="A126" r:id="rId162" display="NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A127" r:id="rId163" display="7849242"/>
+    <hyperlink ref="C127" r:id="rId164" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A128" r:id="rId165" display="7849243"/>
+    <hyperlink ref="C128" r:id="rId166" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A129" r:id="rId167" display="7849245"/>
+    <hyperlink ref="C129" r:id="rId168" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A130" r:id="rId169" display="MR-REPEATERS"/>
+    <hyperlink ref="A131" r:id="rId170" display="7599148"/>
+    <hyperlink ref="C131" r:id="rId171" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A132" r:id="rId172" display="7599149"/>
+    <hyperlink ref="C132" r:id="rId173" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A133" r:id="rId174" display="7600606"/>
+    <hyperlink ref="C133" r:id="rId175" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A134" r:id="rId176" display="7618228"/>
+    <hyperlink ref="C134" r:id="rId177" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A135" r:id="rId178" display="7657462"/>
+    <hyperlink ref="C135" r:id="rId179" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A136" r:id="rId180" display="7613614"/>
+    <hyperlink ref="C136" r:id="rId181" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A137" r:id="rId182" display="7163441-00"/>
+    <hyperlink ref="A138" r:id="rId183" display="7163445-00"/>
+    <hyperlink ref="A139" r:id="rId184" display="7566603-00"/>
+    <hyperlink ref="A140" r:id="rId185" display="7564517-00"/>
+    <hyperlink ref="A141" r:id="rId186" display="7611540-00"/>
+    <hyperlink ref="A142" r:id="rId187" display="7621865-00"/>
+    <hyperlink ref="A143" r:id="rId188" display="7715695-00"/>
+    <hyperlink ref="A144" r:id="rId189" display="7768707-00"/>
+    <hyperlink ref="A145" r:id="rId190" display="7768707-03"/>
+    <hyperlink ref="A146" r:id="rId191" display="7768860-00"/>
+    <hyperlink ref="A147" r:id="rId192" display="7768862-00"/>
+    <hyperlink ref="A148" r:id="rId193" display="7513152-26"/>
+    <hyperlink ref="A149" r:id="rId194" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A150" r:id="rId195" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A151" r:id="rId196" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A152" r:id="rId197" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A153" r:id="rId198" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A154" r:id="rId199" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A155" r:id="rId200" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A156" r:id="rId201" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A157" r:id="rId202" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A158" r:id="rId203" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A159" r:id="rId204" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A160" r:id="rId205" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A161" r:id="rId206" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A162" r:id="rId207" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A163" r:id="rId208" display="7640449-01"/>
+    <hyperlink ref="A164" r:id="rId209" display="TFLN4004/4"/>
+    <hyperlink ref="A165" r:id="rId210" display="TPRN64"/>
+    <hyperlink ref="A166" r:id="rId211" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A167" r:id="rId212" display="T-10-UW-43-M"/>
+    <hyperlink ref="A168" r:id="rId213" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A169" r:id="rId214" display="T-2-UW-43-M"/>
+    <hyperlink ref="A170" r:id="rId215" display="T-100-UW-43-M"/>
+    <hyperlink ref="A171" r:id="rId216" display="T-25-UW-43-M"/>
+    <hyperlink ref="A172" r:id="rId217" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A173" r:id="rId218" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A174" r:id="rId219" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A175" r:id="rId220" display="DV35-011-01-A0-E"/>
+    <hyperlink ref="A176" r:id="rId221" display="DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A177" r:id="rId222" display="OMNI-ANTENNAS"/>
+    <hyperlink ref="A178" r:id="rId223" display="CMAX-EXT-43-I53"/>
+    <hyperlink ref="C178" r:id="rId224" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A179" r:id="rId225" display="CMAX-O-43-UW-I53"/>
+    <hyperlink ref="C179" r:id="rId226" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A180" r:id="rId227" display="CMAX-OMF7-43-UWI53"/>
+    <hyperlink ref="C180" r:id="rId228" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A181" r:id="rId229" display="CMAX-OMF8-43-UWI53"/>
+    <hyperlink ref="C181" r:id="rId230" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A182" r:id="rId231" display="CMAX-OMF9-43-UWI53"/>
+    <hyperlink ref="C182" r:id="rId232" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A183" r:id="rId233" display="CMAX-OUS1-UW43-I53"/>
+    <hyperlink ref="C183" r:id="rId234" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A184" r:id="rId235" display="CELLMAX-D-43-WI"/>
+    <hyperlink ref="C184" r:id="rId236" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A185" r:id="rId237" display="CMAX-HM4-30-I53"/>
+    <hyperlink ref="C185" r:id="rId238" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A186" r:id="rId239" display="CMAX-HM4-60-I53"/>
+    <hyperlink ref="C186" r:id="rId240" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A187" r:id="rId241" display="CMAX-DMF2-43-WI53"/>
+    <hyperlink ref="C187" r:id="rId242" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A188" r:id="rId243" display="CMAX-LHM2-22-I53"/>
+    <hyperlink ref="C188" r:id="rId244" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A189" r:id="rId245" display="CMAX-OUS-TUW-43I"/>
+    <hyperlink ref="C189" r:id="rId246" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A190" r:id="rId247" display="CMAX-O-43-UW-I53-01"/>
+    <hyperlink ref="C190" r:id="rId248" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A191" r:id="rId249" display="LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A192" r:id="rId250" display="7633228-02"/>
+    <hyperlink ref="A193" r:id="rId251" display="7642125-00"/>
+    <hyperlink ref="A194" r:id="rId252" display="7818453"/>
+    <hyperlink ref="A195" r:id="rId253" display="VD-DMF-43-UWI53"/>
+    <hyperlink ref="C195" r:id="rId254" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A196" r:id="rId255" display="7830281"/>
+    <hyperlink ref="A197" r:id="rId256" display="7818457"/>
+    <hyperlink ref="A198" r:id="rId257" display="7830345"/>
+    <hyperlink ref="A199" r:id="rId258" display="DV40-010-01-A0-E"/>
+    <hyperlink ref="A200" r:id="rId259" display="7705125"/>
+    <hyperlink ref="A201" r:id="rId260" display="7814722"/>
+    <hyperlink ref="A202" r:id="rId261" display="7847185"/>
+    <hyperlink ref="A203" r:id="rId262" display="7850475"/>
+    <hyperlink ref="A204" r:id="rId263" display="A7818454"/>
+    <hyperlink ref="A205" r:id="rId264" display="A7818479"/>
+    <hyperlink ref="A206" r:id="rId265" display="A7818455"/>
+    <hyperlink ref="A207" r:id="rId266" display="A7818457"/>
+    <hyperlink ref="A208" r:id="rId267" display="7851464-00"/>
+    <hyperlink ref="A209" r:id="rId268" display="7676260-01"/>
+    <hyperlink ref="A210" r:id="rId269" display="7721916-03"/>
+    <hyperlink ref="A211" r:id="rId270" display="A7850159-00"/>
+    <hyperlink ref="A212" r:id="rId271" display="7761433-00"/>
+    <hyperlink ref="A213" r:id="rId272" display="7633228-03"/>
+    <hyperlink ref="A214" r:id="rId273" display="7845476-00"/>
+    <hyperlink ref="A215" r:id="rId274" display="7859935-00"/>
+    <hyperlink ref="A216" r:id="rId275" display="7635443-01"/>
+    <hyperlink ref="A217" r:id="rId276" display="7663610-00"/>
+    <hyperlink ref="A218" r:id="rId277" display="7676311-01"/>
+    <hyperlink ref="A219" r:id="rId278" display="7693531-00"/>
+    <hyperlink ref="A220" r:id="rId279" display="7809798-00"/>
+    <hyperlink ref="A221" r:id="rId280" display="7850080-00"/>
+    <hyperlink ref="A222" r:id="rId281" display="A7818375"/>
+    <hyperlink ref="A223" r:id="rId282" display="7844068-02"/>
+    <hyperlink ref="A224" r:id="rId283" display="7635442-03"/>
+    <hyperlink ref="A225" r:id="rId284" display="A7844068-02"/>
+    <hyperlink ref="A226" r:id="rId285" display="CAP-M"/>
+    <hyperlink ref="A227" r:id="rId286" display="CAP-H"/>
+    <hyperlink ref="A228" r:id="rId287" display="UAP"/>
+    <hyperlink ref="A229" r:id="rId288" display="UAP2"/>
+    <hyperlink ref="A230" r:id="rId289" display="7642133-01"/>
+    <hyperlink ref="C230" r:id="rId290" display="Variant of UAP"/>
+    <hyperlink ref="A231" r:id="rId291" display="7724746-00"/>
+    <hyperlink ref="C231" r:id="rId292" display="Variant of UAP"/>
+    <hyperlink ref="A232" r:id="rId293" display="7845390-1007"/>
+    <hyperlink ref="C232" r:id="rId294" display="Variant of CAP-L2"/>
+    <hyperlink ref="A233" r:id="rId295" display="7845390-0018"/>
+    <hyperlink ref="C233" r:id="rId296" display="Variant of CAP-L2"/>
+    <hyperlink ref="A234" r:id="rId297" display="7845390-1008"/>
+    <hyperlink ref="C234" r:id="rId298" display="Variant of CAP-L2"/>
+    <hyperlink ref="A235" r:id="rId299" display="7851671-1003"/>
+    <hyperlink ref="C235" r:id="rId300" display="Variant of CAP-M2"/>
+    <hyperlink ref="A236" r:id="rId301" display="7845390-0001"/>
+    <hyperlink ref="C236" r:id="rId302" display="Variant of CAP-L2"/>
+    <hyperlink ref="A237" r:id="rId303" display="7776597-0004"/>
+    <hyperlink ref="C237" r:id="rId304" display="Variant of CAP-L"/>
+    <hyperlink ref="A238" r:id="rId305" display="7845390-0009"/>
+    <hyperlink ref="C238" r:id="rId306" display="Variant of CAP-L2"/>
+    <hyperlink ref="A239" r:id="rId307" display="7845389-1016"/>
+    <hyperlink ref="C239" r:id="rId308" display="Variant of UAP2"/>
+    <hyperlink ref="A240" r:id="rId309" display="7845389-0009"/>
+    <hyperlink ref="C240" r:id="rId310" display="Variant of UAP2"/>
+    <hyperlink ref="A241" r:id="rId311" display="7845390-0013"/>
+    <hyperlink ref="C241" r:id="rId312" display="Variant of CAP-L2"/>
+    <hyperlink ref="A242" r:id="rId313" display="7845390-1013"/>
+    <hyperlink ref="C242" r:id="rId314" display="Variant of CAP-L2"/>
+    <hyperlink ref="A243" r:id="rId315" display="7845389-0031"/>
+    <hyperlink ref="C243" r:id="rId316" display="Variant of UAP2"/>
+    <hyperlink ref="A244" r:id="rId317" display="7845389-1031"/>
+    <hyperlink ref="C244" r:id="rId318" display="Variant of UAP2"/>
+    <hyperlink ref="A245" r:id="rId319" display="7856326-1004"/>
+    <hyperlink ref="C245" r:id="rId320" display="Variant of CAP-M2"/>
+    <hyperlink ref="A246" r:id="rId321" display="7845389-1037"/>
+    <hyperlink ref="C246" r:id="rId322" display="Variant of UAP2"/>
+    <hyperlink ref="A247" r:id="rId323" display="7845390-0035"/>
+    <hyperlink ref="C247" r:id="rId324" display="Variant of CAP-L2"/>
+    <hyperlink ref="A248" r:id="rId325" display="7845389-0001"/>
+    <hyperlink ref="C248" r:id="rId326" display="Variant of UAP2"/>
+    <hyperlink ref="A249" r:id="rId327" display="7857271-0002"/>
+    <hyperlink ref="A250" r:id="rId328" display="7840984-0002"/>
+    <hyperlink ref="C250" r:id="rId329" display="Variant of CAP-M"/>
+    <hyperlink ref="A251" r:id="rId330" display="7851671-2003"/>
+    <hyperlink ref="C251" r:id="rId331" display="Variant of CAP-M2"/>
+    <hyperlink ref="A252" r:id="rId332" display="7856326-2003"/>
+    <hyperlink ref="C252" r:id="rId333" display="Variant of CAP-M2"/>
+    <hyperlink ref="A253" r:id="rId334" display="7856326-2010"/>
+    <hyperlink ref="C253" r:id="rId335" display="Variant of CAP-M2"/>
+    <hyperlink ref="A254" r:id="rId336" display="7843400-0002"/>
+    <hyperlink ref="C254" r:id="rId337" display="Variant of CAP-H"/>
+    <hyperlink ref="A255" r:id="rId338" display="7857017-0002"/>
+    <hyperlink ref="A256" r:id="rId339" display="7862034-0003"/>
+    <hyperlink ref="A257" r:id="rId340" display="7841153-0001"/>
+    <hyperlink ref="C257" r:id="rId341" display="Variant of CAP-H"/>
+    <hyperlink ref="A258" r:id="rId342" display="OC-10R0-61C-F04020"/>
+    <hyperlink ref="A259" r:id="rId343" display="7862596"/>
+    <hyperlink ref="A260" r:id="rId344" display="7865186"/>
+    <hyperlink ref="A261" r:id="rId345" display="CMAX-D-43-UW-I53-O"/>
+    <hyperlink ref="C261" r:id="rId346" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A262" r:id="rId347" display="DV35-012-01-A0-E"/>
+    <hyperlink ref="A263" r:id="rId348" display="CMR-REPEATERS"/>
+    <hyperlink ref="A264" r:id="rId349" display="7761306-00"/>
+    <hyperlink ref="C264" r:id="rId350" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A265" r:id="rId351" display="7761303-00"/>
+    <hyperlink ref="C265" r:id="rId352" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A266" r:id="rId353" display="7843335-00"/>
+    <hyperlink ref="C266" r:id="rId354" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A267" r:id="rId355" display="7849244"/>
+    <hyperlink ref="C267" r:id="rId356" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A268" r:id="rId357" display="7566418"/>
+    <hyperlink ref="C268" r:id="rId358" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A269" r:id="rId359" display="7633937"/>
+    <hyperlink ref="C269" r:id="rId360" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A270" r:id="rId361" display="7615374"/>
+    <hyperlink ref="C270" r:id="rId362" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A271" r:id="rId363" display="7625001"/>
+    <hyperlink ref="C271" r:id="rId364" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A272" r:id="rId365" display="7693191-01"/>
+    <hyperlink ref="C272" r:id="rId366" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A273" r:id="rId367" display="7700741-01"/>
+    <hyperlink ref="C273" r:id="rId368" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A274" r:id="rId369" display="7163442-00"/>
+    <hyperlink ref="A275" r:id="rId370" display="7564519-00"/>
+    <hyperlink ref="A276" r:id="rId371" display="7640800-00"/>
+    <hyperlink ref="A277" r:id="rId372" display="7671558-00"/>
+    <hyperlink ref="A278" r:id="rId373" display="7679693-00"/>
+    <hyperlink ref="A279" r:id="rId374" display="7671558-01"/>
+    <hyperlink ref="A280" r:id="rId375" display="7768707-02"/>
+    <hyperlink ref="A281" r:id="rId376" display="7768707-04"/>
+    <hyperlink ref="A282" r:id="rId377" display="7768708-00"/>
+    <hyperlink ref="A283" r:id="rId378" display="7768861-00"/>
+    <hyperlink ref="A284" r:id="rId379" display="7768707-05"/>
+    <hyperlink ref="A285" r:id="rId380" display="H-2X2-UW-N-AI6"/>
+    <hyperlink ref="A286" r:id="rId381" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A287" r:id="rId382" display="AT-6-43-MF"/>
+    <hyperlink ref="A288" r:id="rId383" display="C-13-UW-43-AI6"/>
+    <hyperlink ref="A289" r:id="rId384" display="C-13-UW-N-AI6"/>
+    <hyperlink ref="A290" r:id="rId385" display="C-30-UW-N-AI6"/>
+    <hyperlink ref="A291" r:id="rId386" display="C-15-UW-43-AI6"/>
+    <hyperlink ref="A292" r:id="rId387" display="C-20-UW-N-AI6"/>
+    <hyperlink ref="A293" r:id="rId388" display="7643288-01"/>
+    <hyperlink ref="A294" r:id="rId389" display="TLCN8-W"/>
+    <hyperlink ref="A295" r:id="rId390" display="7683191-00"/>
+    <hyperlink ref="A296" r:id="rId391" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A297" r:id="rId392" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A298" r:id="rId393" display="7773877-0001"/>
+    <hyperlink ref="A299" r:id="rId394" display="7637443-02"/>
+    <hyperlink ref="A300" r:id="rId395" display="7641606-01"/>
+    <hyperlink ref="A301" r:id="rId396" display="7650855"/>
+    <hyperlink ref="A302" r:id="rId397" display="7672755-00"/>
+    <hyperlink ref="A303" r:id="rId398" display="7708038"/>
+    <hyperlink ref="A304" r:id="rId399" display="7708019"/>
+    <hyperlink ref="A305" r:id="rId400" display="7633228-00"/>
+    <hyperlink ref="A306" r:id="rId401" display="7721916-01"/>
+    <hyperlink ref="A307" r:id="rId402" display="7818473"/>
+    <hyperlink ref="A308" r:id="rId403" display="7830351"/>
+    <hyperlink ref="A309" r:id="rId404" display="7818475"/>
+    <hyperlink ref="A310" r:id="rId405" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A311" r:id="rId406" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A312" r:id="rId407" display="7830339"/>
+    <hyperlink ref="A313" r:id="rId408" display="7830341"/>
+    <hyperlink ref="A314" r:id="rId409" display="7830343"/>
+    <hyperlink ref="A315" r:id="rId410" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A316" r:id="rId411" display="CELLMAX-D-CPUSE"/>
+    <hyperlink ref="C316" r:id="rId412" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A317" r:id="rId413" display="A7818453"/>
+    <hyperlink ref="A318" r:id="rId414" display="A7818477"/>
+    <hyperlink ref="A319" r:id="rId415" display="7847569-01"/>
+    <hyperlink ref="A320" r:id="rId416" display="7635442-01"/>
+    <hyperlink ref="A321" r:id="rId417" display="7663468-00"/>
+    <hyperlink ref="A322" r:id="rId418" display="7809823-00"/>
+    <hyperlink ref="A323" r:id="rId419" display="7844068-00"/>
+    <hyperlink ref="A324" r:id="rId420" display="7844067-00"/>
+    <hyperlink ref="A325" r:id="rId421" display="A7850727-00"/>
+    <hyperlink ref="A326" r:id="rId422" display="7818375"/>
+    <hyperlink ref="A327" r:id="rId423" display="7844067-02"/>
+    <hyperlink ref="A328" r:id="rId424" display="7635443-03"/>
+    <hyperlink ref="A329" r:id="rId425" display="A7635442-03"/>
+    <hyperlink ref="A330" r:id="rId426" display="A7635443-03"/>
+    <hyperlink ref="A331" r:id="rId427" display="A7844067-02"/>
+    <hyperlink ref="A332" r:id="rId428" display="7775087-00"/>
+    <hyperlink ref="A333" r:id="rId429" display="CAP-L"/>
+    <hyperlink ref="A334" r:id="rId430" display="CAP-MX"/>
+    <hyperlink ref="A335" r:id="rId431" display="CAP-L2"/>
+    <hyperlink ref="A336" r:id="rId432" display="CAP-M2"/>
+    <hyperlink ref="A337" r:id="rId433" display="7770209-0004"/>
+    <hyperlink ref="C337" r:id="rId434" display="Variant of CAP-L"/>
+    <hyperlink ref="A338" r:id="rId435" display="7772983-0001"/>
+    <hyperlink ref="C338" r:id="rId436" display="Variant of CAP-H"/>
+    <hyperlink ref="A339" r:id="rId437" display="7770203-0004"/>
+    <hyperlink ref="C339" r:id="rId438" display="Variant of CAP-L"/>
+    <hyperlink ref="A340" r:id="rId439" display="7768763-00"/>
+    <hyperlink ref="C340" r:id="rId440" display="Variant of UAP"/>
+    <hyperlink ref="A341" r:id="rId441" display="7772983-0002"/>
+    <hyperlink ref="C341" r:id="rId442" display="Variant of CAP-H"/>
+    <hyperlink ref="A342" r:id="rId443" display="7770203-0006"/>
+    <hyperlink ref="C342" r:id="rId444" display="Variant of CAP-L"/>
+    <hyperlink ref="A343" r:id="rId445" display="7776596-0006"/>
+    <hyperlink ref="C343" r:id="rId446" display="Variant of CAP-L"/>
+    <hyperlink ref="A344" r:id="rId447" display="7776595-0006"/>
+    <hyperlink ref="C344" r:id="rId448" display="Variant of CAP-L"/>
+    <hyperlink ref="A345" r:id="rId449" display="7770356-0006"/>
+    <hyperlink ref="C345" r:id="rId450" display="Variant of CAP-L"/>
+    <hyperlink ref="A346" r:id="rId451" display="7776643-0006"/>
+    <hyperlink ref="C346" r:id="rId452" display="Variant of CAP-L"/>
+    <hyperlink ref="A347" r:id="rId453" display="7776597-0006"/>
+    <hyperlink ref="C347" r:id="rId454" display="Variant of CAP-L"/>
+    <hyperlink ref="A348" r:id="rId455" display="7781125-0003"/>
+    <hyperlink ref="C348" r:id="rId456" display="Variant of CAP-M"/>
+    <hyperlink ref="A349" r:id="rId457" display="7820478-0001"/>
+    <hyperlink ref="C349" r:id="rId458" display="Variant of CAP-M"/>
+    <hyperlink ref="A350" r:id="rId459" display="7825730-0003"/>
+    <hyperlink ref="C350" r:id="rId460" display="Variant of CAP-H"/>
+    <hyperlink ref="A351" r:id="rId461" display="7828333-0001"/>
+    <hyperlink ref="C351" r:id="rId462" display="Variant of CAP-M"/>
+    <hyperlink ref="A352" r:id="rId463" display="7834677-0006"/>
+    <hyperlink ref="C352" r:id="rId464" display="Variant of CAP-L"/>
+    <hyperlink ref="A353" r:id="rId465" display="7830127-0002"/>
+    <hyperlink ref="C353" r:id="rId466" display="Variant of CAP-MX"/>
+    <hyperlink ref="A354" r:id="rId467" display="7828333-0002"/>
+    <hyperlink ref="C354" r:id="rId468" display="Variant of CAP-M"/>
+    <hyperlink ref="A355" r:id="rId469" display="7841031-0002"/>
+    <hyperlink ref="C355" r:id="rId470" display="Variant of CAP-H"/>
+    <hyperlink ref="A356" r:id="rId471" display="7843410-0002"/>
+    <hyperlink ref="C356" r:id="rId472" display="Variant of CAP-H"/>
+    <hyperlink ref="A357" r:id="rId473" display="7844739-0002"/>
+    <hyperlink ref="C357" r:id="rId474" display="Variant of CAP-H"/>
+    <hyperlink ref="A358" r:id="rId475" display="7825730-0002"/>
+    <hyperlink ref="C358" r:id="rId476" display="Variant of CAP-H"/>
+    <hyperlink ref="A359" r:id="rId477" display="7825730-0004"/>
+    <hyperlink ref="C359" r:id="rId478" display="Variant of CAP-H"/>
+    <hyperlink ref="A360" r:id="rId479" display="7843410-0005"/>
+    <hyperlink ref="C360" r:id="rId480" display="Variant of CAP-H"/>
+    <hyperlink ref="A361" r:id="rId481" display="7835476-0006"/>
+    <hyperlink ref="C361" r:id="rId482" display="Variant of CAP-H"/>
+    <hyperlink ref="A362" r:id="rId483" display="7834569-00"/>
+    <hyperlink ref="A363" r:id="rId484" display="7660511"/>
+    <hyperlink ref="A364" r:id="rId485" display="7680813"/>
+    <hyperlink ref="A365" r:id="rId486" display="7801360"/>
+    <hyperlink ref="A366" r:id="rId487" display="7801363"/>
+    <hyperlink ref="A367" r:id="rId488" display="7801365"/>
+    <hyperlink ref="A368" r:id="rId489" display="7803904"/>
+    <hyperlink ref="A369" r:id="rId490" display="7801342"/>
+    <hyperlink ref="A370" r:id="rId491" display="7803249"/>
+    <hyperlink ref="A371" r:id="rId492" display="7803293"/>
+    <hyperlink ref="A372" r:id="rId493" display="7803295"/>
+    <hyperlink ref="A373" r:id="rId494" display="7803298"/>
+    <hyperlink ref="A374" r:id="rId495" display="A7845627"/>
+    <hyperlink ref="A375" r:id="rId496" display="7714184-01"/>
+    <hyperlink ref="A376" r:id="rId497" display="7779139-00"/>
+    <hyperlink ref="A377" r:id="rId498" display="7683182-02"/>
+    <hyperlink ref="A378" r:id="rId499" display="7847984-00"/>
+    <hyperlink ref="A379" r:id="rId500" display="A7843666"/>
+    <hyperlink ref="A380" r:id="rId501" display="7654948-00"/>
+    <hyperlink ref="A381" r:id="rId502" display="7851781-00"/>
+    <hyperlink ref="A382" r:id="rId503" display="A7848842"/>
+    <hyperlink ref="A383" r:id="rId504" display="7859413"/>
+    <hyperlink ref="A384" r:id="rId505" display="7859414"/>
+    <hyperlink ref="A385" r:id="rId506" display="OC-10A0-003"/>
+    <hyperlink ref="A386" r:id="rId507" display="OC-BA50A"/>
+    <hyperlink ref="A387" r:id="rId508" display="7848362"/>
+    <hyperlink ref="A388" r:id="rId509" display="7693816-00"/>
+    <hyperlink ref="A389" r:id="rId510" display="7715012-01"/>
+    <hyperlink ref="A390" r:id="rId511" display="7715018-01"/>
+    <hyperlink ref="A391" r:id="rId512" display="7865224"/>
+    <hyperlink ref="A392" r:id="rId513" display="7865205"/>
+    <hyperlink ref="A393" r:id="rId514" display="7865232"/>
+    <hyperlink ref="A394" r:id="rId515" display="A7865186"/>
+    <hyperlink ref="A395" r:id="rId516" display="RP5100i"/>
+    <hyperlink ref="A396" r:id="rId517" display="OC-10B0-001"/>
+    <hyperlink ref="A397" r:id="rId518" display="DMS"/>
+    <hyperlink ref="A398" r:id="rId519" display="C-6-UW-N-AI6"/>
+    <hyperlink ref="A399" r:id="rId520" display="C-5-UW-43-AI6"/>
+    <hyperlink ref="A400" r:id="rId521" display="C-30-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A401" r:id="rId522" display="C-15-TCPUSEW-43AI6"/>
+    <hyperlink ref="A402" r:id="rId523" display="C-6-TCPUSEW-43AI6"/>
+    <hyperlink ref="A403" r:id="rId524" display="VD-C6-CPUSEW-43B"/>
+    <hyperlink ref="A404" r:id="rId525" display="VD-C15-CPUSEW-43B"/>
+    <hyperlink ref="A405" r:id="rId526" display="VD-C30-CPUSEW-43B"/>
+    <hyperlink ref="A406" r:id="rId527" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A407" r:id="rId528" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A408" r:id="rId529" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A409" r:id="rId530" display="AT-10-43-MF"/>
+    <hyperlink ref="A410" r:id="rId531" display="AT-20-43-MF"/>
+    <hyperlink ref="A411" r:id="rId532" display="AT-3-43-MF"/>
+    <hyperlink ref="A412" r:id="rId533" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A413" r:id="rId534" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A414" r:id="rId535" display="C-10-UW-43-AI6"/>
+    <hyperlink ref="A415" r:id="rId536" display="C-10-UW-N-AI6"/>
+    <hyperlink ref="A416" r:id="rId537" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A417" r:id="rId538" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A418" r:id="rId539" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A419" r:id="rId540" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A420" r:id="rId541" display="CT-8-TUW-43-I6"/>
+    <hyperlink ref="A421" r:id="rId542" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A422" r:id="rId543" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A423" r:id="rId544" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A424" r:id="rId545" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A425" r:id="rId546" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A426" r:id="rId547" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A427" r:id="rId548" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A428" r:id="rId549" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A429" r:id="rId550" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A430" r:id="rId551" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A431" r:id="rId552" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A432" r:id="rId553" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A433" r:id="rId554" display="7818477"/>
+    <hyperlink ref="A434" r:id="rId555" display="7818479"/>
+    <hyperlink ref="A435" r:id="rId556" display="7818455"/>
+    <hyperlink ref="A436" r:id="rId557" display="7830283"/>
+    <hyperlink ref="A437" r:id="rId558" display="T-200-UW-43-M-I6"/>
+    <hyperlink ref="A438" r:id="rId559" display="T-50-UW-43-M"/>
+    <hyperlink ref="A439" r:id="rId560" display="7642123-01"/>
+    <hyperlink ref="A440" r:id="rId561" display="7847569-00"/>
+    <hyperlink ref="A441" r:id="rId562" display="A7818473"/>
+    <hyperlink ref="A442" r:id="rId563" display="A7818475"/>
+    <hyperlink ref="A443" r:id="rId564" display="CMAX-D-43-UW-I53"/>
+    <hyperlink ref="C443" r:id="rId565" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A444" r:id="rId566" display="CMAX-D-TCPUSEI53"/>
+    <hyperlink ref="C444" r:id="rId567" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A445" r:id="rId568" display="CMAX-OMF6-43-UWI53"/>
+    <hyperlink ref="C445" r:id="rId569" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A446" r:id="rId570" display="CMAX-OUS-43-I53"/>
+    <hyperlink ref="C446" r:id="rId571" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A447" r:id="rId572" display="CMAX-DMF-43-UW-I53"/>
+    <hyperlink ref="C447" r:id="rId573" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A448" r:id="rId574" display="CMAX-YG-CPUSEW-I53"/>
+    <hyperlink ref="C448" r:id="rId575" display="Variant of LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A449" r:id="rId576" display="CMAX-LHM2-60-I53"/>
+    <hyperlink ref="C449" r:id="rId577" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A450" r:id="rId578" display="CMAX-LHM2-30-I53"/>
+    <hyperlink ref="C450" r:id="rId579" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A451" r:id="rId580" display="CMAX-LHM2-3030-I53"/>
+    <hyperlink ref="C451" r:id="rId581" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A452" r:id="rId582" display="CMAX-DMF-43-UW-I53-01"/>
+    <hyperlink ref="C452" r:id="rId583" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A453" r:id="rId584" display="CMAX-OUS-TUW-I53"/>
+    <hyperlink ref="C453" r:id="rId585" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A454" r:id="rId586" display="CMAX-HM4-3030-I53"/>
+    <hyperlink ref="C454" r:id="rId587" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A455" r:id="rId588" display="VD-OMF6-43-UWI53"/>
+    <hyperlink ref="C455" r:id="rId589" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A456" r:id="rId590" display="VD-OUS-43-UWI53"/>
+    <hyperlink ref="C456" r:id="rId591" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A457" r:id="rId592" display="VD-OM-43-UWI53"/>
+    <hyperlink ref="C457" r:id="rId593" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A458" r:id="rId594" display="VD-D-43-UWI53"/>
+    <hyperlink ref="C458" r:id="rId595" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A459" r:id="rId596" display="CMAX-DMF-43-WI53-O"/>
+    <hyperlink ref="C459" r:id="rId597" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A460" r:id="rId598" display="DV17-001-01-A0-E"/>
+    <hyperlink ref="A461" r:id="rId599" display="DV17-010-01-A0-E"/>
+    <hyperlink ref="A462" r:id="rId600" display="DV37-001-01-A0-E"/>
+    <hyperlink ref="A463" r:id="rId601" display="DV54-001-01-A0-E"/>
+    <hyperlink ref="A464" r:id="rId602" display="7543994"/>
+    <hyperlink ref="A465" r:id="rId603" display="7760591"/>
+    <hyperlink ref="A466" r:id="rId604" display="7837870"/>
+    <hyperlink ref="A467" r:id="rId605" display="7851137"/>
+    <hyperlink ref="A468" r:id="rId606" display="7814094"/>
+    <hyperlink ref="A469" r:id="rId607" display="7845390-1018"/>
+    <hyperlink ref="C469" r:id="rId608" display="Variant of CAP-L2"/>
+    <hyperlink ref="A470" r:id="rId609" display="7851671-1001"/>
+    <hyperlink ref="C470" r:id="rId610" display="Variant of CAP-M2"/>
+    <hyperlink ref="A471" r:id="rId611" display="7851671-1002"/>
+    <hyperlink ref="C471" r:id="rId612" display="Variant of CAP-M2"/>
+    <hyperlink ref="A472" r:id="rId613" display="7845390-0003"/>
+    <hyperlink ref="C472" r:id="rId614" display="Variant of CAP-L2"/>
+    <hyperlink ref="A473" r:id="rId615" display="7849084-0002"/>
+    <hyperlink ref="C473" r:id="rId616" display="Variant of CAP-H"/>
+    <hyperlink ref="A474" r:id="rId617" display="7850236-0002"/>
+    <hyperlink ref="C474" r:id="rId618" display="Variant of CAP-H"/>
+    <hyperlink ref="A475" r:id="rId619" display="7845390-1009"/>
+    <hyperlink ref="C475" r:id="rId620" display="Variant of CAP-L2"/>
+    <hyperlink ref="A476" r:id="rId621" display="7845389-0013"/>
+    <hyperlink ref="C476" r:id="rId622" display="Variant of UAP2"/>
+    <hyperlink ref="A477" r:id="rId623" display="7845389-1013"/>
+    <hyperlink ref="C477" r:id="rId624" display="Variant of UAP2"/>
+    <hyperlink ref="A478" r:id="rId625" display="7845389-0016"/>
+    <hyperlink ref="C478" r:id="rId626" display="Variant of UAP2"/>
+    <hyperlink ref="A479" r:id="rId627" display="7845389-1009"/>
+    <hyperlink ref="C479" r:id="rId628" display="Variant of UAP2"/>
+    <hyperlink ref="A480" r:id="rId629" display="7845389-0003"/>
+    <hyperlink ref="C480" r:id="rId630" display="Variant of UAP2"/>
+    <hyperlink ref="A481" r:id="rId631" display="7845389-0025"/>
+    <hyperlink ref="C481" r:id="rId632" display="Variant of UAP2"/>
+    <hyperlink ref="A482" r:id="rId633" display="7845389-0032"/>
+    <hyperlink ref="C482" r:id="rId634" display="Variant of UAP2"/>
+    <hyperlink ref="A483" r:id="rId635" display="7845389-1032"/>
+    <hyperlink ref="C483" r:id="rId636" display="Variant of UAP2"/>
+    <hyperlink ref="A484" r:id="rId637" display="7845389-0034"/>
+    <hyperlink ref="C484" r:id="rId638" display="Variant of UAP2"/>
+    <hyperlink ref="A485" r:id="rId639" display="7845389-1034"/>
+    <hyperlink ref="C485" r:id="rId640" display="Variant of UAP2"/>
+    <hyperlink ref="A486" r:id="rId641" display="7856326-1003"/>
+    <hyperlink ref="C486" r:id="rId642" display="Variant of CAP-M2"/>
+    <hyperlink ref="A487" r:id="rId643" display="7856326-1011"/>
+    <hyperlink ref="C487" r:id="rId644" display="Variant of CAP-M2"/>
+    <hyperlink ref="A488" r:id="rId645" display="7845390-1035"/>
+    <hyperlink ref="C488" r:id="rId646" display="Variant of CAP-L2"/>
+    <hyperlink ref="A489" r:id="rId647" display="7821740-0008"/>
+    <hyperlink ref="C489" r:id="rId648" display="Variant of CAP-H"/>
+    <hyperlink ref="A490" r:id="rId649" display="7845389-0038"/>
+    <hyperlink ref="C490" r:id="rId650" display="Variant of UAP2"/>
+    <hyperlink ref="A491" r:id="rId651" display="7845390-1036"/>
+    <hyperlink ref="C491" r:id="rId652" display="Variant of CAP-L2"/>
+    <hyperlink ref="A492" r:id="rId653" display="7845389-1036"/>
+    <hyperlink ref="C492" r:id="rId654" display="Variant of UAP2"/>
+    <hyperlink ref="A493" r:id="rId655" display="7856326-1010"/>
+    <hyperlink ref="C493" r:id="rId656" display="Variant of CAP-M2"/>
+    <hyperlink ref="A494" r:id="rId657" display="7845390-0008"/>
+    <hyperlink ref="C494" r:id="rId658" display="Variant of CAP-L2"/>
+    <hyperlink ref="A495" r:id="rId659" display="7857271-0001"/>
+    <hyperlink ref="A496" r:id="rId660" display="7856326-2020"/>
+    <hyperlink ref="C496" r:id="rId661" display="Variant of CAP-M2"/>
+    <hyperlink ref="A497" r:id="rId662" display="7863167-0002"/>
+    <hyperlink ref="C497" r:id="rId663" display="Variant of CAP-H"/>
+    <hyperlink ref="A498" r:id="rId664" display="7856326-2004"/>
+    <hyperlink ref="C498" r:id="rId665" display="Variant of CAP-M2"/>
+    <hyperlink ref="A499" r:id="rId666" display="7857017-0001"/>
+    <hyperlink ref="A500" r:id="rId667" display="7844963-00"/>
+    <hyperlink ref="C500" r:id="rId668" display="Variant of CAP-H"/>
+    <hyperlink ref="A501" r:id="rId669" display="7845389-1030"/>
+    <hyperlink ref="C501" r:id="rId670" display="Variant of UAP2"/>
+    <hyperlink ref="A502" r:id="rId671" display="7845389-0033"/>
+    <hyperlink ref="C502" r:id="rId672" display="Variant of UAP2"/>
+    <hyperlink ref="A503" r:id="rId673" display="7845389-1033"/>
+    <hyperlink ref="C503" r:id="rId674" display="Variant of UAP2"/>
+    <hyperlink ref="A504" r:id="rId675" display="7860563-0001"/>
+    <hyperlink ref="A505" r:id="rId676" display="7683181-01"/>
+    <hyperlink ref="A506" r:id="rId677" display="7688866-00"/>
+    <hyperlink ref="A507" r:id="rId678" display="7688868-00"/>
+    <hyperlink ref="A508" r:id="rId679" display="A7680813"/>
+    <hyperlink ref="A509" r:id="rId680" display="A7803295"/>
+    <hyperlink ref="A510" r:id="rId681" display="A7803900"/>
+    <hyperlink ref="A511" r:id="rId682" display="A7803904"/>
+    <hyperlink ref="A512" r:id="rId683" display="A7801340"/>
+    <hyperlink ref="A513" r:id="rId684" display="A7801360"/>
+    <hyperlink ref="A514" r:id="rId685" display="7846281-01"/>
+    <hyperlink ref="A515" r:id="rId686" display="7661538"/>
+    <hyperlink ref="A516" r:id="rId687" display="7821955-00"/>
+    <hyperlink ref="A517" r:id="rId688" display="A7859414"/>
+    <hyperlink ref="A518" r:id="rId689" display="7832202"/>
+    <hyperlink ref="A519" r:id="rId690" display="7832200"/>
+    <hyperlink ref="A520" r:id="rId691" display="OC-10R0-61C-F03020"/>
+    <hyperlink ref="A521" r:id="rId692" display="OC-10R0-61C-F03030"/>
+    <hyperlink ref="A522" r:id="rId693" display="OC-10R0-61C-F03010"/>
+    <hyperlink ref="A523" r:id="rId694" display="CMAX-D-43-WI53-O"/>
+    <hyperlink ref="C523" r:id="rId695" display="Variant of DIRECTIONAL-ANTENNAS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId666"/>
+    <tablePart r:id="rId696"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>