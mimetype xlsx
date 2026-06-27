--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -43,255 +43,255 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849245</t>
+  </si>
+  <si>
+    <t>7849245</t>
+  </si>
+  <si>
+    <t>CMR18/18/21</t>
+  </si>
+  <si>
+    <t>Variant of CMR-REPEATERS</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 3 (two sub-bands) and band 1</t>
+  </si>
+  <si>
+    <t>RF repeater unit</t>
+  </si>
+  <si>
+    <t>MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>MR Indoor RF repeater Coverage</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599148</t>
+  </si>
+  <si>
+    <t>7599148</t>
+  </si>
+  <si>
+    <t>MR918</t>
+  </si>
+  <si>
+    <t>Variant of MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz GSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599149</t>
+  </si>
+  <si>
+    <t>7599149</t>
+  </si>
+  <si>
+    <t>MR918E</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz EGSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7600606</t>
+  </si>
+  <si>
+    <t>7600606</t>
+  </si>
+  <si>
+    <t>MR1818U</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 1800 MHz GSM and 1800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7618228</t>
+  </si>
+  <si>
+    <t>7618228</t>
+  </si>
+  <si>
+    <t>MR2118</t>
+  </si>
+  <si>
+    <t>MR2118 Indoor Coverage and High Speed Data Enhancer for 2100 MHz UMTS and 2100 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7657462</t>
+  </si>
+  <si>
+    <t>7657462</t>
+  </si>
+  <si>
+    <t>MR818</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7613614</t>
+  </si>
+  <si>
+    <t>7613614</t>
+  </si>
+  <si>
+    <t>MR418 380-385 390-395</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 400 MHz TETRA and Tetrapol Applications</t>
+  </si>
+  <si>
     <t>NODE-AM/A+ REPEATERS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Node AM/A+ Universal Multi-Band, Multi-Service, Software Based Repeater Platform for Mobile Applications</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849242</t>
   </si>
   <si>
     <t>7849242</t>
   </si>
   <si>
     <t>CMR8/9</t>
   </si>
   <si>
-    <t>Variant of CMR-REPEATERS</t>
-[...1 lines deleted...]
-  <si>
     <t>CMR dual band mini-repeater for band 20 and band 8</t>
   </si>
   <si>
-    <t>RF repeater unit</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849243</t>
   </si>
   <si>
     <t>7849243</t>
   </si>
   <si>
     <t>CMR9/21</t>
   </si>
   <si>
     <t>CMR dual band mini-repeater for band 8 and band 1</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849245</t>
-[...89 lines deleted...]
-    <t>Indoor Coverage for 400 MHz TETRA and Tetrapol Applications</t>
+    <t>7843335-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524L/2625</t>
+  </si>
+  <si>
+    <t>Variant of NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 700 and LTE2600</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849244</t>
+  </si>
+  <si>
+    <t>7849244</t>
+  </si>
+  <si>
+    <t>CMR9/18</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 8 and band 3</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7566418</t>
+  </si>
+  <si>
+    <t>7566418</t>
+  </si>
+  <si>
+    <t>MR1818L</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7633937</t>
+  </si>
+  <si>
+    <t>7633937</t>
+  </si>
+  <si>
+    <t>MR2618</t>
+  </si>
+  <si>
+    <t>MR2618 Indoor Coverage and High Speed Data Enhancer for 2600 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7615374</t>
+  </si>
+  <si>
+    <t>7615374</t>
+  </si>
+  <si>
+    <t>MR418 410-415 420-425</t>
   </si>
   <si>
     <t>CMR-REPEATERS</t>
   </si>
   <si>
     <t>CMR Dual band miniRepeater</t>
   </si>
   <si>
     <t>7761306-00</t>
   </si>
   <si>
     <t>DCM AF 7524L</t>
   </si>
   <si>
-    <t>Variant of NODE-AM/A+ REPEATERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Node A+/ Node AM Digital Channel Module (DCM) medium power for LTE 700</t>
   </si>
   <si>
     <t>7761303-00</t>
   </si>
   <si>
     <t>DCM AF 7524</t>
-  </si>
-[...49 lines deleted...]
-    <t>MR418 410-415 420-425</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7625001</t>
   </si>
   <si>
     <t>7625001</t>
   </si>
   <si>
     <t>MR418 415-420 425-430</t>
   </si>
   <si>
     <t>7693191-01</t>
   </si>
   <si>
     <t>DCM AF 824/923</t>
   </si>
   <si>
     <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 800, EGSM 900, UMTS 900, and LTE 900; 5G ready</t>
   </si>
   <si>
     <t>7700741-01</t>
   </si>
   <si>
     <t>DCM AF 1823/2125</t>
   </si>
@@ -437,51 +437,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J23" totalsRowShown="0">
   <autoFilter ref="A1:J23"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="121.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -495,443 +495,443 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
       <c r="D3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="1" t="s">
-        <v>32</v>
+      <c r="C10" t="s">
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-        <v>11</v>
+      <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>72</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="NODE-AM/A+ REPEATERS"/>
-[...33 lines deleted...]
-    <hyperlink ref="C20" r:id="rId35" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A2" r:id="rId1" display="7849245"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A3" r:id="rId3" display="MR-REPEATERS"/>
+    <hyperlink ref="A4" r:id="rId4" display="7599148"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A5" r:id="rId6" display="7599149"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A6" r:id="rId8" display="7600606"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A7" r:id="rId10" display="7618228"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A8" r:id="rId12" display="7657462"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A9" r:id="rId14" display="7613614"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A10" r:id="rId16" display="NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A11" r:id="rId17" display="7849242"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A12" r:id="rId19" display="7849243"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A13" r:id="rId21" display="7843335-00"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A14" r:id="rId23" display="7849244"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A15" r:id="rId25" display="7566418"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A16" r:id="rId27" display="7633937"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A17" r:id="rId29" display="7615374"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A18" r:id="rId31" display="CMR-REPEATERS"/>
+    <hyperlink ref="A19" r:id="rId32" display="7761306-00"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A20" r:id="rId34" display="7761303-00"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of NODE-AM/A+ REPEATERS"/>
     <hyperlink ref="A21" r:id="rId36" display="7625001"/>
     <hyperlink ref="C21" r:id="rId37" display="Variant of MR-REPEATERS"/>
     <hyperlink ref="A22" r:id="rId38" display="7693191-01"/>
     <hyperlink ref="C22" r:id="rId39" display="Variant of NODE-AM/A+ REPEATERS"/>
     <hyperlink ref="A23" r:id="rId40" display="7700741-01"/>
     <hyperlink ref="C23" r:id="rId41" display="Variant of NODE-AM/A+ REPEATERS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId42"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">