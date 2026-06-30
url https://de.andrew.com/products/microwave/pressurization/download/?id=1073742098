--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78" count="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80" count="134">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -194,50 +194,56 @@
     <t>HR300</t>
   </si>
   <si>
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 3.0 kPa (0.44 psig),  with summary alarms, 48 Vdc ((ac operation possible using optional power supply purchased separately)</t>
   </si>
   <si>
     <t>HR150</t>
   </si>
   <si>
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 3.0 kPa (0.44 psig),  with summary alarms, 48 Vdc (ac operation possible using optional power supply purchased separately)</t>
   </si>
   <si>
     <t>SD-003-KIT1</t>
   </si>
   <si>
     <t>Static Desiccator Dehydrator, with parallel mounting accessories kit</t>
   </si>
   <si>
     <t>SD-003-KIT2</t>
   </si>
   <si>
     <t>Static Desiccator Dehydrator, with remote mounting accessories kit</t>
   </si>
   <si>
     <t>SD-003-KIT3</t>
+  </si>
+  <si>
+    <t>HR300B-SNMP</t>
+  </si>
+  <si>
+    <t>Heat Regenerated Dehydrator, 19 in rack mountable, 20.7 kPa (3.0 psig), with low pressure, high pressure, high humidity, power and system failure alarms, 110-240 VAC: 48 Vdc, remote monitoring capability SNMP ethernet interface</t>
   </si>
   <si>
     <t>MOJAVE-KIT-SOLND</t>
   </si>
   <si>
     <t>MOJAVE Solenoid Replacement Kit</t>
   </si>
   <si>
     <t>MT-CONTROLLER</t>
   </si>
   <si>
     <t>CONTROLLER REPLACEMENT KIT, MT050C, MT500D</t>
   </si>
   <si>
     <t>MT-DRYER</t>
   </si>
   <si>
     <t>DRYER TUBE REPLACEMENT KIT, MT050C, MT500D</t>
   </si>
   <si>
     <t>MT-FILTERS</t>
   </si>
   <si>
     <t>FILTER BOWL ASSEMBLY REPLACEMENT KIT, MT050C, MT500D</t>
   </si>
@@ -389,86 +395,86 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J29" totalsRowShown="0">
-  <autoFilter ref="A1:J29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
+  <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-dryer" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-fltrs" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-dryer" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b-snmp" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-fltrs" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="153.27734375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="198.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -780,184 +786,199 @@
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
       <c r="J21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="H24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
       <c r="H25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>74</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="H28" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
       <c r="H29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>79</v>
+      </c>
+      <c r="H30" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="SAHARA2"/>
     <hyperlink ref="A3" r:id="rId2" display="SAHARA2A"/>
     <hyperlink ref="A4" r:id="rId3" display="SD-003UV"/>
     <hyperlink ref="A5" r:id="rId4" display="HR300B"/>
     <hyperlink ref="A6" r:id="rId5" display="HR1000"/>
     <hyperlink ref="A7" r:id="rId6" display="HR300-PUMPS"/>
     <hyperlink ref="A8" r:id="rId7" display="HR-CONTROLLER"/>
     <hyperlink ref="A9" r:id="rId8" display="MT/HR-KIT-HUMIDITY"/>
     <hyperlink ref="A10" r:id="rId9" display="MT050B-KIT-DRYER"/>
     <hyperlink ref="A11" r:id="rId10" display="MT-OVERHAUL"/>
     <hyperlink ref="A12" r:id="rId11" display="MT050B-KIT-SOLND"/>
     <hyperlink ref="A13" r:id="rId12" display="MT500B-KIT-ELMNT"/>
     <hyperlink ref="A14" r:id="rId13" display="AE01D-D1658-100"/>
     <hyperlink ref="A15" r:id="rId14" display="AE01K-B0523-002"/>
     <hyperlink ref="A16" r:id="rId15" display="6600D-4"/>
     <hyperlink ref="A17" r:id="rId16" display="HR300"/>
     <hyperlink ref="A18" r:id="rId17" display="HR150"/>
     <hyperlink ref="A19" r:id="rId18" display="SD-003-KIT1"/>
     <hyperlink ref="A20" r:id="rId19" display="SD-003-KIT2"/>
     <hyperlink ref="A21" r:id="rId20" display="SD-003-KIT3"/>
-    <hyperlink ref="A22" r:id="rId21" display="MOJAVE-KIT-SOLND"/>
-[...6 lines deleted...]
-    <hyperlink ref="A29" r:id="rId28" display="AE01K-D0840-500"/>
+    <hyperlink ref="A22" r:id="rId21" display="HR300B-SNMP"/>
+    <hyperlink ref="A23" r:id="rId22" display="MOJAVE-KIT-SOLND"/>
+    <hyperlink ref="A24" r:id="rId23" display="MT-CONTROLLER"/>
+    <hyperlink ref="A25" r:id="rId24" display="MT-DRYER"/>
+    <hyperlink ref="A26" r:id="rId25" display="MT-FILTERS"/>
+    <hyperlink ref="A27" r:id="rId26" display="MT050B-KIT-FLTRS"/>
+    <hyperlink ref="A28" r:id="rId27" display="31614-4"/>
+    <hyperlink ref="A29" r:id="rId28" display="AE01K-A0857-001"/>
+    <hyperlink ref="A30" r:id="rId29" display="AE01K-D0840-500"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId29"/>
+    <tablePart r:id="rId30"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>