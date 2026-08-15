--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80" count="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75" count="125">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -106,59 +106,50 @@
   <si>
     <t>HR300-PUMPS</t>
   </si>
   <si>
     <t>AIR PUMP REPLACEMENT KIT, HR300, HR300-BOOST</t>
   </si>
   <si>
     <t>Replacement kit</t>
   </si>
   <si>
     <t>HR-CONTROLLER</t>
   </si>
   <si>
     <t>CONTROLLER REPLACEMENT KIT, HR150, HR300, HR300-BOOST</t>
   </si>
   <si>
     <t>MT/HR-KIT-HUMIDITY</t>
   </si>
   <si>
     <t>HUMIDITY ALARM UPGRADE KIT, HR150/300, MT050C, MT500D</t>
   </si>
   <si>
     <t>Upgrade kit</t>
   </si>
   <si>
-    <t>MT050B-KIT-DRYER</t>
-[...7 lines deleted...]
-  <si>
     <t>MT-OVERHAUL</t>
   </si>
   <si>
     <t>COMPRESSOR OVERHAUL KIT, MT050C, MT500D</t>
   </si>
   <si>
     <t>Compressor kit</t>
   </si>
   <si>
     <t>MT050B-KIT-SOLND</t>
   </si>
   <si>
     <t>MT050B Solenoid Replacement Kit</t>
   </si>
   <si>
     <t>Solenoid kit</t>
   </si>
   <si>
     <t>MT500B-KIT-ELMNT</t>
   </si>
   <si>
     <t>MT500B Filter Elements Replacement Kit</t>
   </si>
   <si>
     <t>Filter</t>
@@ -224,56 +215,50 @@
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 20.7 kPa (3.0 psig), with low pressure, high pressure, high humidity, power and system failure alarms, 110-240 VAC: 48 Vdc, remote monitoring capability SNMP ethernet interface</t>
   </si>
   <si>
     <t>MOJAVE-KIT-SOLND</t>
   </si>
   <si>
     <t>MOJAVE Solenoid Replacement Kit</t>
   </si>
   <si>
     <t>MT-CONTROLLER</t>
   </si>
   <si>
     <t>CONTROLLER REPLACEMENT KIT, MT050C, MT500D</t>
   </si>
   <si>
     <t>MT-DRYER</t>
   </si>
   <si>
     <t>DRYER TUBE REPLACEMENT KIT, MT050C, MT500D</t>
   </si>
   <si>
     <t>MT-FILTERS</t>
   </si>
   <si>
     <t>FILTER BOWL ASSEMBLY REPLACEMENT KIT, MT050C, MT500D</t>
-  </si>
-[...4 lines deleted...]
-    <t>MT050B Filter Bowl Replacement Kit</t>
   </si>
   <si>
     <t>31614-4</t>
   </si>
   <si>
     <t>Low-pressure Tank without Regulator</t>
   </si>
   <si>
     <t>Tank</t>
   </si>
   <si>
     <t>AE01K-A0857-001</t>
   </si>
   <si>
     <t>1/4 NPT Check Valve Replacement Kit</t>
   </si>
   <si>
     <t>AE01K-D0840-500</t>
   </si>
   <si>
     <t>Polyethylene Tube, black, 3/8 in OD x 1/16 in wall x 500 ft (152.4 m) roll</t>
   </si>
 </sst>
 </file>
 
@@ -395,75 +380,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
-  <autoFilter ref="A1:J30"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J28" totalsRowShown="0">
+  <autoFilter ref="A1:J28"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-dryer" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b-snmp" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-fltrs" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b-snmp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="198.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -589,65 +574,62 @@
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="12.75">
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
@@ -676,309 +658,279 @@
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="H14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="12.75">
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
+        <v>13</v>
+      </c>
+      <c r="J16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
       <c r="J20" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="12.75">
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>61</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>63</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>69</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
       <c r="H28" t="s">
-        <v>75</v>
-[...27 lines deleted...]
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="SAHARA2"/>
     <hyperlink ref="A3" r:id="rId2" display="SAHARA2A"/>
     <hyperlink ref="A4" r:id="rId3" display="SD-003UV"/>
     <hyperlink ref="A5" r:id="rId4" display="HR300B"/>
     <hyperlink ref="A6" r:id="rId5" display="HR1000"/>
     <hyperlink ref="A7" r:id="rId6" display="HR300-PUMPS"/>
     <hyperlink ref="A8" r:id="rId7" display="HR-CONTROLLER"/>
     <hyperlink ref="A9" r:id="rId8" display="MT/HR-KIT-HUMIDITY"/>
-    <hyperlink ref="A10" r:id="rId9" display="MT050B-KIT-DRYER"/>
-[...19 lines deleted...]
-    <hyperlink ref="A30" r:id="rId29" display="AE01K-D0840-500"/>
+    <hyperlink ref="A10" r:id="rId9" display="MT-OVERHAUL"/>
+    <hyperlink ref="A11" r:id="rId10" display="MT050B-KIT-SOLND"/>
+    <hyperlink ref="A12" r:id="rId11" display="MT500B-KIT-ELMNT"/>
+    <hyperlink ref="A13" r:id="rId12" display="AE01D-D1658-100"/>
+    <hyperlink ref="A14" r:id="rId13" display="AE01K-B0523-002"/>
+    <hyperlink ref="A15" r:id="rId14" display="6600D-4"/>
+    <hyperlink ref="A16" r:id="rId15" display="HR300"/>
+    <hyperlink ref="A17" r:id="rId16" display="HR150"/>
+    <hyperlink ref="A18" r:id="rId17" display="SD-003-KIT1"/>
+    <hyperlink ref="A19" r:id="rId18" display="SD-003-KIT2"/>
+    <hyperlink ref="A20" r:id="rId19" display="SD-003-KIT3"/>
+    <hyperlink ref="A21" r:id="rId20" display="HR300B-SNMP"/>
+    <hyperlink ref="A22" r:id="rId21" display="MOJAVE-KIT-SOLND"/>
+    <hyperlink ref="A23" r:id="rId22" display="MT-CONTROLLER"/>
+    <hyperlink ref="A24" r:id="rId23" display="MT-DRYER"/>
+    <hyperlink ref="A25" r:id="rId24" display="MT-FILTERS"/>
+    <hyperlink ref="A26" r:id="rId25" display="31614-4"/>
+    <hyperlink ref="A27" r:id="rId26" display="AE01K-A0857-001"/>
+    <hyperlink ref="A28" r:id="rId27" display="AE01K-D0840-500"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId30"/>
+    <tablePart r:id="rId28"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>