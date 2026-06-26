--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -43,192 +43,192 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SSHR-10</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapStak® | SnapTak®</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
     <t>SA-1TR</t>
   </si>
   <si>
     <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Stand-off mount</t>
   </si>
   <si>
     <t>UA-3C</t>
   </si>
   <si>
     <t>Variant of ANGLE-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
   </si>
   <si>
     <t>Angle adapter</t>
   </si>
   <si>
     <t>SA-3C</t>
   </si>
   <si>
     <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
   </si>
   <si>
     <t>UHA-3C</t>
   </si>
   <si>
     <t>PIM-Guard®, Universal Three-Way Stand-off Adapter. Mounts snap-in hangers, grommets, and threaded rods onto towers with round members or 1/4" and 3/8" angle members, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
     <t>SA-4C</t>
   </si>
   <si>
     <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
   </si>
   <si>
-    <t>SSH-SERIES-HANGERS</t>
-[...13 lines deleted...]
-  <si>
     <t>SWH-200-10</t>
   </si>
   <si>
-    <t>Variant of SSH-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
   </si>
   <si>
     <t>Cable management</t>
   </si>
   <si>
     <t>SSH-411</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>PIM-Guard® | SnapTak®</t>
   </si>
   <si>
-    <t>SSHR-10</t>
-[...8 lines deleted...]
-    <t>Adapter</t>
+    <t>SSH-2630</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>SSH-3642</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>SA-ISO</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM-free, isolator snaps in between hanger and mounting surface, and between stacked hangers to remove metal to metal contact</t>
+  </si>
+  <si>
+    <t>SSH-1724</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Angle Adapters</t>
+  </si>
+  <si>
+    <t>HELIAX® | PIM-Guard®</t>
+  </si>
+  <si>
+    <t>STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Stand-Off Adapters</t>
   </si>
   <si>
     <t>SA-1C</t>
   </si>
   <si>
     <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
-    <t>ANGLE-ADAPTER-SERIES</t>
-[...13 lines deleted...]
-  <si>
     <t>SSH-1117</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
-  </si>
-[...22 lines deleted...]
-    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -347,51 +347,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J18" totalsRowShown="0">
   <autoFilter ref="A1:J18"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -426,350 +426,350 @@
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>31</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
-        <v>26</v>
+      <c r="C12" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>46</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>50</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>51</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="1" t="s">
-        <v>31</v>
+      <c r="C16" t="s">
+        <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SA-1TR"/>
-[...12 lines deleted...]
-    <hyperlink ref="A9" r:id="rId14" display="SSH-411"/>
+    <hyperlink ref="A2" r:id="rId1" display="SSHR-10"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A3" r:id="rId3" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A4" r:id="rId4" display="SA-1TR"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A5" r:id="rId6" display="UA-3C"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A6" r:id="rId8" display="SA-3C"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A7" r:id="rId10" display="UHA-3C"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A8" r:id="rId12" display="SA-4C"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A9" r:id="rId14" display="SWH-200-10"/>
     <hyperlink ref="C9" r:id="rId15" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A10" r:id="rId16" display="SSHR-10"/>
+    <hyperlink ref="A10" r:id="rId16" display="SSH-411"/>
     <hyperlink ref="C10" r:id="rId17" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A11" r:id="rId18" display="SA-1C"/>
-[...11 lines deleted...]
-    <hyperlink ref="A18" r:id="rId30" display="SSH-1724"/>
+    <hyperlink ref="A11" r:id="rId18" display="SSH-2630"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A12" r:id="rId20" display="SSH-3642"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A13" r:id="rId22" display="SA-ISO"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A14" r:id="rId24" display="SSH-1724"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A15" r:id="rId26" display="ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A16" r:id="rId27" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A17" r:id="rId28" display="SA-1C"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="SSH-1117"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of SSH-SERIES-HANGERS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId32"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>