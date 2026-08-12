--- v1 (2026-06-26)
+++ v2 (2026-08-12)
@@ -43,192 +43,192 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SWH-200-10</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Cable management</t>
+  </si>
+  <si>
+    <t>SSH-411</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapTak®</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
     <t>SSHR-10</t>
   </si>
   <si>
-    <t>Variant of SSH-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
   </si>
   <si>
     <t>SnapStak®</t>
   </si>
   <si>
     <t>Adapter</t>
   </si>
   <si>
+    <t>SA-1TR</t>
+  </si>
+  <si>
+    <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>UA-3C</t>
+  </si>
+  <si>
+    <t>Variant of ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
+  </si>
+  <si>
+    <t>Angle adapter</t>
+  </si>
+  <si>
+    <t>SA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>UHA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Universal Three-Way Stand-off Adapter. Mounts snap-in hangers, grommets, and threaded rods onto towers with round members or 1/4" and 3/8" angle members, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>SA-4C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
+  </si>
+  <si>
     <t>SSH-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
   </si>
   <si>
     <t>PIM-Guard® | SnapStak® | SnapTak®</t>
   </si>
   <si>
-    <t>Hanger kit</t>
-[...62 lines deleted...]
-    <t>PIM-Guard® | SnapTak®</t>
+    <t>SSH-1117</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>SSH-2630</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
   </si>
   <si>
     <t>SSH-3642</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>SA-ISO</t>
   </si>
   <si>
     <t>PIM-Guard®, PIM-free, isolator snaps in between hanger and mounting surface, and between stacked hangers to remove metal to metal contact</t>
   </si>
   <si>
     <t>SSH-1724</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
   </si>
   <si>
     <t>ANGLE-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Angle Adapters</t>
   </si>
   <si>
     <t>HELIAX® | PIM-Guard®</t>
   </si>
   <si>
     <t>STAND-OFF-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Stand-Off Adapters</t>
   </si>
   <si>
     <t>SA-1C</t>
   </si>
   <si>
     <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
-  </si>
-[...4 lines deleted...]
-    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -347,51 +347,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J18" totalsRowShown="0">
   <autoFilter ref="A1:J18"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -426,351 +426,351 @@
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>17</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C15" t="s">
-        <v>16</v>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
         <v>52</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>53</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="1" t="s">
-        <v>21</v>
+      <c r="C17" t="s">
+        <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SSHR-10"/>
+    <hyperlink ref="A2" r:id="rId1" display="SWH-200-10"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A3" r:id="rId3" display="SSH-SERIES-HANGERS"/>
-[...14 lines deleted...]
-    <hyperlink ref="A11" r:id="rId18" display="SSH-2630"/>
+    <hyperlink ref="A3" r:id="rId3" display="SSH-411"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A4" r:id="rId5" display="SSHR-10"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A5" r:id="rId7" display="SA-1TR"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A6" r:id="rId9" display="UA-3C"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="SA-3C"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="UHA-3C"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="SA-4C"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A11" r:id="rId18" display="SSH-1117"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A12" r:id="rId20" display="SSH-3642"/>
+    <hyperlink ref="A12" r:id="rId20" display="SSH-2630"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A13" r:id="rId22" display="SA-ISO"/>
+    <hyperlink ref="A13" r:id="rId22" display="SSH-3642"/>
     <hyperlink ref="C13" r:id="rId23" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A14" r:id="rId24" display="SSH-1724"/>
+    <hyperlink ref="A14" r:id="rId24" display="SA-ISO"/>
     <hyperlink ref="C14" r:id="rId25" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A15" r:id="rId26" display="ANGLE-ADAPTER-SERIES"/>
-[...4 lines deleted...]
-    <hyperlink ref="C18" r:id="rId31" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A15" r:id="rId26" display="SSH-1724"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A16" r:id="rId28" display="ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A17" r:id="rId29" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="SA-1C"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId32"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 