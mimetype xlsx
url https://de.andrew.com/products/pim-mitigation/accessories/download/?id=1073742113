--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -43,192 +43,192 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SSHR-10</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>SA-4C</t>
+  </si>
+  <si>
+    <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>SA-1TR</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>UA-3C</t>
+  </si>
+  <si>
+    <t>Variant of ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
+  </si>
+  <si>
+    <t>Angle adapter</t>
+  </si>
+  <si>
+    <t>SA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>UHA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Universal Three-Way Stand-off Adapter. Mounts snap-in hangers, grommets, and threaded rods onto towers with round members or 1/4" and 3/8" angle members, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapStak® | SnapTak®</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
     <t>SWH-200-10</t>
   </si>
   <si>
-    <t>Variant of SSH-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
   </si>
   <si>
-    <t>PIM-Guard®</t>
-[...1 lines deleted...]
-  <si>
     <t>Cable management</t>
   </si>
   <si>
     <t>SSH-411</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>PIM-Guard® | SnapTak®</t>
   </si>
   <si>
-    <t>Hanger kit</t>
-[...65 lines deleted...]
-    <t>PIM-Guard® | SnapStak® | SnapTak®</t>
+    <t>ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Angle Adapters</t>
+  </si>
+  <si>
+    <t>HELIAX® | PIM-Guard®</t>
+  </si>
+  <si>
+    <t>STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Stand-Off Adapters</t>
+  </si>
+  <si>
+    <t>SA-1C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
     <t>SSH-1117</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>SSH-2630</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
   </si>
   <si>
     <t>SSH-3642</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>SA-ISO</t>
   </si>
   <si>
     <t>PIM-Guard®, PIM-free, isolator snaps in between hanger and mounting surface, and between stacked hangers to remove metal to metal contact</t>
   </si>
   <si>
     <t>SSH-1724</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
-  </si>
-[...19 lines deleted...]
-    <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -347,51 +347,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J18" totalsRowShown="0">
   <autoFilter ref="A1:J18"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsshr-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-4c" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1tr" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemua-3c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-3c" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemuha-3c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemswh-200-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-411" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/angle-adapter-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-1c" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1117" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-2630" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-3642" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemsa-iso" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/itemssh-1724" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/accessories/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -427,350 +427,350 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" t="s">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>38</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="1" t="s">
-        <v>11</v>
+      <c r="C11" t="s">
+        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>52</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C17" t="s">
-        <v>38</v>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SWH-200-10"/>
+    <hyperlink ref="A2" r:id="rId1" display="SSHR-10"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A3" r:id="rId3" display="SSH-411"/>
-[...7 lines deleted...]
-    <hyperlink ref="A7" r:id="rId11" display="SA-3C"/>
+    <hyperlink ref="A3" r:id="rId3" display="SA-4C"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A4" r:id="rId5" display="SA-1TR"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A5" r:id="rId7" display="UA-3C"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A6" r:id="rId9" display="SA-3C"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="UHA-3C"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
-    <hyperlink ref="A8" r:id="rId13" display="UHA-3C"/>
-[...17 lines deleted...]
-    <hyperlink ref="C18" r:id="rId31" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A9" r:id="rId14" display="SWH-200-10"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A10" r:id="rId16" display="SSH-411"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A11" r:id="rId18" display="ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A12" r:id="rId19" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A13" r:id="rId20" display="SA-1C"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A14" r:id="rId22" display="SSH-1117"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A15" r:id="rId24" display="SSH-2630"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A16" r:id="rId26" display="SSH-3642"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A17" r:id="rId28" display="SA-ISO"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A18" r:id="rId30" display="SSH-1724"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of SSH-SERIES-HANGERS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId32"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 