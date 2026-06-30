--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -43,546 +43,546 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>PIM-guard mount</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M12126</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>High capacity monopole sector frame</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-B</t>
+  </si>
+  <si>
+    <t>Variant of MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>Co-location platform</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1596</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M15126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M12120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-15M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11-9-120</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1596</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M15120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M9126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-20C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (20) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M15120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11M9120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M15120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes fifteeen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>SKA-TBK</t>
+  </si>
+  <si>
+    <t>PIM-GUARD MONOPOLE PLATFORM SKEW FIGHTER TIE-BACK</t>
+  </si>
+  <si>
+    <t>Tie-Back Kit for PIM-Guard Skew Fighter (860678540)</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
     <t>MCG23RHDX-10M12120</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...7 lines deleted...]
-  <si>
     <t>MCG23RHDX-10M12126</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-10MB</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
-    <t>MCG23RHDX-12M12126</t>
-[...232 lines deleted...]
-  <si>
     <t>860678540-03</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Three Inch Standoff</t>
   </si>
   <si>
     <t>860678540-09</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Nine Inch Standoff</t>
   </si>
   <si>
     <t>860678540-18</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
   </si>
   <si>
     <t>MCG23RHDXL12M12126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
   </si>
   <si>
+    <t>MCG23RHDXL-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL13M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M996</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-12MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG22HDX-13M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540</t>
+  </si>
+  <si>
+    <t>860678540</t>
+  </si>
+  <si>
+    <t>PIM-GUARD SKEW FIGHTER</t>
+  </si>
+  <si>
+    <t>PIM-Guard Skew Fighter for Monopole Platforms to enable up to 20 degrees of Skew Correction</t>
+  </si>
+  <si>
+    <t>MCG22HDX13-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-15-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
     <t>MCG23RHDX-12M12120</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>MCG23RHDXL-13M1296</t>
-[...32 lines deleted...]
-    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face. Antenna pipes sold separately.</t>
+    <t>MCG23RHDX-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-15MB</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>MP-PP13M4-16C-120</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP13M4-12C-120</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-13MB</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
+    <t>MCG22RHDX-13MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-13M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
     <t>MCG23RHDX-10M1296</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
-    <t>MCG23RHDX-10M9126</t>
-[...16 lines deleted...]
-  <si>
     <t>MCG23RHDX-12M15120</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-12M9126</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-14M9126</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>MP-PP15M-B</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform Base Kit with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
   </si>
   <si>
     <t>MP-PP15M-12C-96</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP13M-12C-126</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP15M-12C-126</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
-  </si>
-[...76 lines deleted...]
-    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes fifteen 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>MCG22RHDXL9M996</t>
   </si>
   <si>
     <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>860678540-06</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Six Inch Standoff</t>
   </si>
   <si>
     <t>860678540-12</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Twelve Inch Standoff</t>
   </si>
   <si>
     <t>860678540-24</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Twenty-four Inch Standoff</t>
   </si>
@@ -734,51 +734,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J83" totalsRowShown="0">
   <autoFilter ref="A1:J83"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="225.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -796,1772 +796,1772 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
       <c r="H22" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
       <c r="H24" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>83</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>85</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>87</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>88</v>
       </c>
+      <c r="B37" t="s">
+        <v>89</v>
+      </c>
       <c r="C37" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
-      <c r="G37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
       <c r="H38" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>95</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>99</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>103</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>105</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>107</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>109</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
+      </c>
+      <c r="B53" t="s">
+        <v>124</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
       <c r="H53" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
       <c r="H54" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>127</v>
+        <v>129</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" t="s">
+        <v>149</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" t="s">
+        <v>151</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D75" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
-      <c r="G75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B76" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D76" t="s">
         <v>171</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
-      <c r="G76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D77" t="s">
         <v>173</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
-      <c r="G77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D78" t="s">
         <v>175</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
-      <c r="G78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
         <v>177</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
         <v>179</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="H80" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
         <v>181</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="H81" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
         <v>183</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="H82" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C83" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>185</v>
       </c>
       <c r="H83" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MCG23RHDX-10M12120"/>
-[...44 lines deleted...]
-    <hyperlink ref="A25" r:id="rId46" display="MCG23RHDXL-15M1596"/>
+    <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId2" display="MCG23RHDX-12M12126"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A4" r:id="rId4" display="MCG23RHDX-12M996"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A5" r:id="rId6" display="MCG23RHDX-14M12126"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId8" display="MCG23RHDX-14M996"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId10" display="MP-PP13M-B"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A8" r:id="rId12" display="MP-PP13M-12C-96"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A9" r:id="rId14" display="MP-PP15M-15C-126"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A10" r:id="rId16" display="MP-PP15M-15C-96"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A11" r:id="rId18" display="MCG23RHDXL14M12126"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId20" display="MCG23RHDXL-14M1296"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A13" r:id="rId22" display="MCG23RHDXL-15M1296"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A14" r:id="rId24" display="MCG23RHDXL-15M1596"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A15" r:id="rId26" display="MCG23RHDXL15M15126"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A16" r:id="rId28" display="MP-PP13M4-B"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A17" r:id="rId30" display="MP-PP15M4-B"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A18" r:id="rId32" display="MP-PP15M4-16C-120"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A19" r:id="rId34" display="MCG23RHDX-15MB"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A20" r:id="rId36" display="MCG23RHDX-15M12120​"/>
+    <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A21" r:id="rId38" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A22" r:id="rId40" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A23" r:id="rId42" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A24" r:id="rId44" display="MCG23RHDX-14M12120"/>
+    <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A25" r:id="rId46" display="MCG23RHDX-14M1596"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="MCG23RHDX-14M12120"/>
+    <hyperlink ref="A26" r:id="rId48" display="MCG23RHDX-14M15120"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="MCG23RHDX-14M1596"/>
+    <hyperlink ref="A27" r:id="rId50" display="MCG23RHDXL-11M9126"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="MP-PP15M4-20C-120"/>
-[...1 lines deleted...]
-    <hyperlink ref="A29" r:id="rId54" display="MCG23RHDX-15MB"/>
+    <hyperlink ref="A28" r:id="rId52" display="MCG23RHDXL-13MB"/>
+    <hyperlink ref="C28" r:id="rId53" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A29" r:id="rId54" display="MCG23RHDXL-14MB"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="MCG23RHDX-15M12120​"/>
-    <hyperlink ref="C30" r:id="rId57" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A30" r:id="rId56" display="MP-PP15M4-20C-120"/>
+    <hyperlink ref="C30" r:id="rId57" display="Variant of MP-PP-SERIES"/>
     <hyperlink ref="A31" r:id="rId58" display="MCG23RHDX-15M15120​"/>
     <hyperlink ref="C31" r:id="rId59" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A32" r:id="rId60" display="MCG22RHDX-11MB"/>
     <hyperlink ref="C32" r:id="rId61" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A33" r:id="rId62" display="MCG22RHDX-15MB"/>
     <hyperlink ref="C33" r:id="rId63" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A34" r:id="rId64" display="MCG22RHDX-11M9120"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A35" r:id="rId66" display="MCG22RHDX-15M15120"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A36" r:id="rId68" display="MCG22HDX-11M-B"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="A37" r:id="rId70" display="SKA-TBK"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="SKA-TBK"/>
+    <hyperlink ref="A38" r:id="rId72" display="MCG23RHDX-10M12120"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="A39" r:id="rId74" display="MCG23RHDX-10M12126"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="A40" r:id="rId76" display="MCG23RHDX-10MB"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A41" r:id="rId78" display="860678540-03"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A42" r:id="rId80" display="860678540-09"/>
     <hyperlink ref="C42" r:id="rId81" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A43" r:id="rId82" display="860678540-18"/>
     <hyperlink ref="C43" r:id="rId83" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A44" r:id="rId84" display="MCG23RHDXL12M12126"/>
     <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDX-12M12120"/>
+    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDXL-12M1296"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A46" r:id="rId88" display="MCG23RHDXL-13M1296"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A47" r:id="rId90" display="MCG23RHDXL13M12126"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A48" r:id="rId92" display="MCG23RHDXL15M12126"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A49" r:id="rId94" display="MCG23RHDXL-11M996"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A50" r:id="rId96" display="MCG23RHDXL-11MB"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A51" r:id="rId98" display="MCG23RHDXL-12MB"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="MCG23RHDXL-15MB"/>
+    <hyperlink ref="A52" r:id="rId100" display="MCG22HDX-13M-B"/>
     <hyperlink ref="C52" r:id="rId101" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A53" r:id="rId102" display="MP-PP13M4-16C-120"/>
-[...3 lines deleted...]
-    <hyperlink ref="A55" r:id="rId106" display="MCG23RHDX-13MB"/>
+    <hyperlink ref="A53" r:id="rId102" display="860678540"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A54" r:id="rId104" display="MCG22HDX13-12-H10"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A55" r:id="rId106" display="MCG22HDX15-15-WLL"/>
     <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A56" r:id="rId108" display="MCG23RHDX-10M1296"/>
+    <hyperlink ref="A56" r:id="rId108" display="MCG23RHDX-10M9126"/>
     <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A57" r:id="rId110" display="MCG23RHDX-10M9126"/>
+    <hyperlink ref="A57" r:id="rId110" display="MCG23RHDX-12MB"/>
     <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A58" r:id="rId112" display="MCG23RHDX-12MB"/>
+    <hyperlink ref="A58" r:id="rId112" display="MCG23RHDX-14MB"/>
     <hyperlink ref="C58" r:id="rId113" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDX-14MB"/>
+    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDX-12M1296"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDX-12M15120"/>
+    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDX-12M12120"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDX-12M9126"/>
+    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDX-14M1296"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDX-14M9126"/>
+    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDX-10M9120"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="MP-PP15M-B"/>
-[...3 lines deleted...]
-    <hyperlink ref="A65" r:id="rId126" display="MP-PP13M-12C-126"/>
+    <hyperlink ref="A63" r:id="rId122" display="MCG23RHDX-10M996"/>
+    <hyperlink ref="C63" r:id="rId123" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A64" r:id="rId124" display="MCG23RHDXL-15MB"/>
+    <hyperlink ref="C64" r:id="rId125" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A65" r:id="rId126" display="MP-PP13M4-16C-120"/>
     <hyperlink ref="C65" r:id="rId127" display="Variant of MP-PP-SERIES"/>
-    <hyperlink ref="A66" r:id="rId128" display="MP-PP15M-12C-126"/>
+    <hyperlink ref="A66" r:id="rId128" display="MP-PP13M4-12C-120"/>
     <hyperlink ref="C66" r:id="rId129" display="Variant of MP-PP-SERIES"/>
-    <hyperlink ref="A67" r:id="rId130" display="MCG23RHDX-12M1296"/>
+    <hyperlink ref="A67" r:id="rId130" display="MCG23RHDX-13MB"/>
     <hyperlink ref="C67" r:id="rId131" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A68" r:id="rId132" display="MCG23RHDXL-12M1296"/>
+    <hyperlink ref="A68" r:id="rId132" display="MCG22RHDX-13MB"/>
     <hyperlink ref="C68" r:id="rId133" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A69" r:id="rId134" display="MCG23RHDX-14M1296"/>
+    <hyperlink ref="A69" r:id="rId134" display="MCG22RHDX-13M12120"/>
     <hyperlink ref="C69" r:id="rId135" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A70" r:id="rId136" display="MCG23RHDX-10M9120"/>
+    <hyperlink ref="A70" r:id="rId136" display="MCG22RHDX-15M12120"/>
     <hyperlink ref="C70" r:id="rId137" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A71" r:id="rId138" display="MCG23RHDX-10M996"/>
+    <hyperlink ref="A71" r:id="rId138" display="MCG23RHDX-10M1296"/>
     <hyperlink ref="C71" r:id="rId139" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A72" r:id="rId140" display="MCG22RHDX-13MB"/>
+    <hyperlink ref="A72" r:id="rId140" display="MCG23RHDX-12M15120"/>
     <hyperlink ref="C72" r:id="rId141" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A73" r:id="rId142" display="MCG22RHDX-13M12120"/>
+    <hyperlink ref="A73" r:id="rId142" display="MCG23RHDX-12M9126"/>
     <hyperlink ref="C73" r:id="rId143" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A74" r:id="rId144" display="MCG22RHDX-15M12120"/>
+    <hyperlink ref="A74" r:id="rId144" display="MCG23RHDX-14M9126"/>
     <hyperlink ref="C74" r:id="rId145" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A75" r:id="rId146" display="MCG22HDX-13M-B"/>
-[...6 lines deleted...]
-    <hyperlink ref="C78" r:id="rId153" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A75" r:id="rId146" display="MP-PP15M-B"/>
+    <hyperlink ref="C75" r:id="rId147" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A76" r:id="rId148" display="MP-PP15M-12C-96"/>
+    <hyperlink ref="C76" r:id="rId149" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A77" r:id="rId150" display="MP-PP13M-12C-126"/>
+    <hyperlink ref="C77" r:id="rId151" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A78" r:id="rId152" display="MP-PP15M-12C-126"/>
+    <hyperlink ref="C78" r:id="rId153" display="Variant of MP-PP-SERIES"/>
     <hyperlink ref="A79" r:id="rId154" display="MCG22RHDXL9M996"/>
     <hyperlink ref="C79" r:id="rId155" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A80" r:id="rId156" display="860678540-06"/>
     <hyperlink ref="C80" r:id="rId157" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A81" r:id="rId158" display="860678540-12"/>
     <hyperlink ref="C81" r:id="rId159" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A82" r:id="rId160" display="860678540-24"/>
     <hyperlink ref="C82" r:id="rId161" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A83" r:id="rId162" display="MP-PP-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId163"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>