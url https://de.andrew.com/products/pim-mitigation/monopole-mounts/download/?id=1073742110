--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -11,611 +11,635 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187" count="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195" count="500">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PIM-GUARD-MOUNTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
   </si>
   <si>
     <t>PIM-guard</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>PIM-guard mount</t>
   </si>
   <si>
+    <t>860678540-03</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Three Inch Standoff</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>860678540-09</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Nine Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-18</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
+  </si>
+  <si>
+    <t>MP-PP15M-12C-120</t>
+  </si>
+  <si>
+    <t>Variant of MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>Co-location platform</t>
+  </si>
+  <si>
+    <t>SKA-TBK</t>
+  </si>
+  <si>
+    <t>PIM-GUARD MONOPOLE PLATFORM SKEW FIGHTER TIE-BACK</t>
+  </si>
+  <si>
+    <t>Tie-Back Kit for PIM-Guard Skew Fighter (860678540)</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>High capacity monopole sector frame</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11-9-120</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1596</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M15126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M9126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-20C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (20) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M12120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M15120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11M9120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M15120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes fifteeen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-15M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1596</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M15120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
     <t>MCG23RHDX-12M12126</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
-    <t>High capacity monopole sector frame</t>
-[...1 lines deleted...]
-  <si>
     <t>MCG23RHDX-12M996</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
-    <t>MCG23RHDX-14M12126</t>
-[...242 lines deleted...]
-    <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
+    <t>MCG23RHDX-10M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M15120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M-12C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-12C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL12M12126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-12M1296</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-13M1296</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL13M12126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL15M12126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-11M996</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-11MB</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>MCG23RHDXL-12MB</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
+    <t>MCG23RHDXL-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-12C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-13MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-13M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
     <t>MCG22HDX-13M-B</t>
   </si>
   <si>
     <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540</t>
   </si>
   <si>
     <t>860678540</t>
   </si>
   <si>
     <t>PIM-GUARD SKEW FIGHTER</t>
   </si>
   <si>
     <t>PIM-Guard Skew Fighter for Monopole Platforms to enable up to 20 degrees of Skew Correction</t>
   </si>
   <si>
+    <t>MCG23RHDX-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>MP-PP Series 3-Sector PIM-Guard Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>Monopole platform kit</t>
+  </si>
+  <si>
+    <t>860678540-06</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Six Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-12</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Twelve Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-24</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Twenty-four Inch Standoff</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-9C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (9) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
     <t>MCG22HDX13-12-H10</t>
   </si>
   <si>
     <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>MCG22HDX15-15-WLL</t>
   </si>
   <si>
     <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes fifteen 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>MCG23RHDX-10M9126</t>
-[...136 lines deleted...]
-  <si>
     <t>MCG22RHDXL9M996</t>
   </si>
   <si>
     <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
-  </si>
-[...25 lines deleted...]
-    <t>Monopole platform kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -716,75 +740,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J83" totalsRowShown="0">
-  <autoFilter ref="A1:J83"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J87" totalsRowShown="0">
+  <autoFilter ref="A1:J87"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-120" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-120" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-9c-120" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-120" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J83"/>
+  <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="225.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -825,1755 +849,1831 @@
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
       <c r="H17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
       <c r="H18" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
-      <c r="G25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
-      <c r="G27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
       <c r="H30" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
       <c r="H37" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>95</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>99</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
       <c r="H41" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
       <c r="H42" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>103</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
       <c r="H43" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>105</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>107</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>109</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
-      <c r="G52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" t="s">
         <v>123</v>
       </c>
-      <c r="B53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
-      <c r="G54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D55" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
-      <c r="G55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>147</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>149</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B72" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D72" t="s">
         <v>163</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D73" t="s">
         <v>165</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D74" t="s">
         <v>167</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
         <v>169</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
+      <c r="G75" t="s">
+        <v>14</v>
+      </c>
       <c r="H75" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D76" t="s">
         <v>171</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
+      <c r="G76" t="s">
+        <v>14</v>
+      </c>
       <c r="H76" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
         <v>173</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
+      <c r="G77" t="s">
+        <v>14</v>
+      </c>
       <c r="H77" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C78" s="1" t="s">
-        <v>27</v>
+      <c r="C78" t="s">
+        <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>175</v>
       </c>
-      <c r="F78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H79" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="H80" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="H81" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D82" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="H82" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>185</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D83" t="s">
-        <v>185</v>
+        <v>186</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
       </c>
       <c r="H83" t="s">
-        <v>186</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" t="s">
+        <v>188</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="H84" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
+      <c r="A85" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" t="s">
+        <v>190</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
+      <c r="A86" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" t="s">
+        <v>192</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
+      <c r="A87" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>194</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A3" r:id="rId2" display="MCG23RHDX-12M12126"/>
+    <hyperlink ref="A3" r:id="rId2" display="860678540-03"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A4" r:id="rId4" display="MCG23RHDX-12M996"/>
+    <hyperlink ref="A4" r:id="rId4" display="860678540-09"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A5" r:id="rId6" display="MCG23RHDX-14M12126"/>
+    <hyperlink ref="A5" r:id="rId6" display="860678540-18"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A6" r:id="rId8" display="MCG23RHDX-14M996"/>
-[...9 lines deleted...]
-    <hyperlink ref="A11" r:id="rId18" display="MCG23RHDXL14M12126"/>
+    <hyperlink ref="A6" r:id="rId8" display="MP-PP15M-12C-120"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A7" r:id="rId10" display="SKA-TBK"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId12" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId14" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId16" display="MCG23RHDX-14M12126"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId18" display="MCG23RHDX-14M996"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A12" r:id="rId20" display="MCG23RHDXL-14M1296"/>
-[...13 lines deleted...]
-    <hyperlink ref="A19" r:id="rId34" display="MCG23RHDX-15MB"/>
+    <hyperlink ref="A12" r:id="rId20" display="MP-PP13M-B"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A13" r:id="rId22" display="MP-PP13M-12C-96"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A14" r:id="rId24" display="MP-PP15M-15C-126"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A15" r:id="rId26" display="MP-PP15M-15C-96"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A16" r:id="rId28" display="MCG23RHDXL14M12126"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A17" r:id="rId30" display="MCG23RHDXL-14M1296"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId32" display="MCG23RHDXL-15M1296"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId34" display="MCG23RHDXL-15M1596"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A20" r:id="rId36" display="MCG23RHDX-15M12120​"/>
+    <hyperlink ref="A20" r:id="rId36" display="MCG23RHDXL15M15126"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A21" r:id="rId38" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="A21" r:id="rId38" display="MCG23RHDXL-11M9126"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A22" r:id="rId40" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="A22" r:id="rId40" display="MCG23RHDXL-13MB"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="A23" r:id="rId42" display="MCG23RHDXL-14MB"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="MCG23RHDX-14M12120"/>
-[...7 lines deleted...]
-    <hyperlink ref="A28" r:id="rId52" display="MCG23RHDXL-13MB"/>
+    <hyperlink ref="A24" r:id="rId44" display="MP-PP13M4-B"/>
+    <hyperlink ref="C24" r:id="rId45" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A25" r:id="rId46" display="MP-PP15M4-B"/>
+    <hyperlink ref="C25" r:id="rId47" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A26" r:id="rId48" display="MP-PP15M4-16C-120"/>
+    <hyperlink ref="C26" r:id="rId49" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A27" r:id="rId50" display="MP-PP15M4-20C-120"/>
+    <hyperlink ref="C27" r:id="rId51" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A28" r:id="rId52" display="MCG23RHDX-15MB"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="MCG23RHDXL-14MB"/>
+    <hyperlink ref="A29" r:id="rId54" display="MCG23RHDX-15M12120​"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="MP-PP15M4-20C-120"/>
-[...1 lines deleted...]
-    <hyperlink ref="A31" r:id="rId58" display="MCG23RHDX-15M15120​"/>
+    <hyperlink ref="A30" r:id="rId56" display="MCG23RHDX-15M15120​"/>
+    <hyperlink ref="C30" r:id="rId57" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A31" r:id="rId58" display="MCG22RHDX-11MB"/>
     <hyperlink ref="C31" r:id="rId59" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A32" r:id="rId60" display="MCG22RHDX-11MB"/>
+    <hyperlink ref="A32" r:id="rId60" display="MCG22RHDX-15MB"/>
     <hyperlink ref="C32" r:id="rId61" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A33" r:id="rId62" display="MCG22RHDX-15MB"/>
+    <hyperlink ref="A33" r:id="rId62" display="MCG22RHDX-11M9120"/>
     <hyperlink ref="C33" r:id="rId63" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A34" r:id="rId64" display="MCG22RHDX-11M9120"/>
+    <hyperlink ref="A34" r:id="rId64" display="MCG22RHDX-15M15120"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A35" r:id="rId66" display="MCG22RHDX-15M15120"/>
+    <hyperlink ref="A35" r:id="rId66" display="MCG22HDX-11M-B"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A36" r:id="rId68" display="MCG22HDX-11M-B"/>
+    <hyperlink ref="A36" r:id="rId68" display="MCG22HDX-15M-B"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="SKA-TBK"/>
+    <hyperlink ref="A37" r:id="rId70" display="MCG23RHDX-14M12120"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="MCG23RHDX-10M12120"/>
+    <hyperlink ref="A38" r:id="rId72" display="MCG23RHDX-14M1596"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="MCG23RHDX-10M12126"/>
+    <hyperlink ref="A39" r:id="rId74" display="MCG23RHDX-14M15120"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="MCG23RHDX-10MB"/>
+    <hyperlink ref="A40" r:id="rId76" display="MCG23RHDX-10M12120"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A41" r:id="rId78" display="860678540-03"/>
+    <hyperlink ref="A41" r:id="rId78" display="MCG23RHDX-10M12126"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A42" r:id="rId80" display="860678540-09"/>
+    <hyperlink ref="A42" r:id="rId80" display="MCG23RHDX-10MB"/>
     <hyperlink ref="C42" r:id="rId81" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A43" r:id="rId82" display="860678540-18"/>
+    <hyperlink ref="A43" r:id="rId82" display="MCG23RHDX-12M12126"/>
     <hyperlink ref="C43" r:id="rId83" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A44" r:id="rId84" display="MCG23RHDXL12M12126"/>
+    <hyperlink ref="A44" r:id="rId84" display="MCG23RHDX-12M996"/>
     <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDXL-12M1296"/>
+    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDX-10M1296"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A46" r:id="rId88" display="MCG23RHDXL-13M1296"/>
+    <hyperlink ref="A46" r:id="rId88" display="MCG23RHDX-10M9126"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A47" r:id="rId90" display="MCG23RHDXL13M12126"/>
+    <hyperlink ref="A47" r:id="rId90" display="MCG23RHDX-12MB"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A48" r:id="rId92" display="MCG23RHDXL15M12126"/>
+    <hyperlink ref="A48" r:id="rId92" display="MCG23RHDX-14MB"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A49" r:id="rId94" display="MCG23RHDXL-11M996"/>
+    <hyperlink ref="A49" r:id="rId94" display="MCG23RHDX-12M15120"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A50" r:id="rId96" display="MCG23RHDXL-11MB"/>
+    <hyperlink ref="A50" r:id="rId96" display="MCG23RHDX-12M9126"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A51" r:id="rId98" display="MCG23RHDXL-12MB"/>
+    <hyperlink ref="A51" r:id="rId98" display="MCG23RHDX-14M9126"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="MCG22HDX-13M-B"/>
-[...7 lines deleted...]
-    <hyperlink ref="A56" r:id="rId108" display="MCG23RHDX-10M9126"/>
+    <hyperlink ref="A52" r:id="rId100" display="MP-PP15M-B"/>
+    <hyperlink ref="C52" r:id="rId101" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A53" r:id="rId102" display="MP-PP15M-12C-96"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A54" r:id="rId104" display="MP-PP13M-12C-126"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A55" r:id="rId106" display="MP-PP15M-12C-126"/>
+    <hyperlink ref="C55" r:id="rId107" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A56" r:id="rId108" display="MCG23RHDXL12M12126"/>
     <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A57" r:id="rId110" display="MCG23RHDX-12MB"/>
+    <hyperlink ref="A57" r:id="rId110" display="MCG23RHDXL-12M1296"/>
     <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A58" r:id="rId112" display="MCG23RHDX-14MB"/>
+    <hyperlink ref="A58" r:id="rId112" display="MCG23RHDXL-13M1296"/>
     <hyperlink ref="C58" r:id="rId113" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDX-12M1296"/>
+    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDXL13M12126"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDX-12M12120"/>
+    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDXL15M12126"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDX-14M1296"/>
+    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDXL-11M996"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDX-10M9120"/>
+    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDXL-11MB"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="MCG23RHDX-10M996"/>
+    <hyperlink ref="A63" r:id="rId122" display="MCG23RHDXL-12MB"/>
     <hyperlink ref="C63" r:id="rId123" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A64" r:id="rId124" display="MCG23RHDXL-15MB"/>
     <hyperlink ref="C64" r:id="rId125" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A65" r:id="rId126" display="MP-PP13M4-16C-120"/>
     <hyperlink ref="C65" r:id="rId127" display="Variant of MP-PP-SERIES"/>
     <hyperlink ref="A66" r:id="rId128" display="MP-PP13M4-12C-120"/>
     <hyperlink ref="C66" r:id="rId129" display="Variant of MP-PP-SERIES"/>
     <hyperlink ref="A67" r:id="rId130" display="MCG23RHDX-13MB"/>
     <hyperlink ref="C67" r:id="rId131" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A68" r:id="rId132" display="MCG22RHDX-13MB"/>
     <hyperlink ref="C68" r:id="rId133" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A69" r:id="rId134" display="MCG22RHDX-13M12120"/>
     <hyperlink ref="C69" r:id="rId135" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A70" r:id="rId136" display="MCG22RHDX-15M12120"/>
     <hyperlink ref="C70" r:id="rId137" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A71" r:id="rId138" display="MCG23RHDX-10M1296"/>
+    <hyperlink ref="A71" r:id="rId138" display="MCG22HDX-13M-B"/>
     <hyperlink ref="C71" r:id="rId139" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A72" r:id="rId140" display="MCG23RHDX-12M15120"/>
+    <hyperlink ref="A72" r:id="rId140" display="860678540"/>
     <hyperlink ref="C72" r:id="rId141" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A73" r:id="rId142" display="MCG23RHDX-12M9126"/>
+    <hyperlink ref="A73" r:id="rId142" display="MCG23RHDX-12M1296"/>
     <hyperlink ref="C73" r:id="rId143" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A74" r:id="rId144" display="MCG23RHDX-14M9126"/>
+    <hyperlink ref="A74" r:id="rId144" display="MCG23RHDX-12M12120"/>
     <hyperlink ref="C74" r:id="rId145" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A75" r:id="rId146" display="MP-PP15M-B"/>
-[...15 lines deleted...]
-    <hyperlink ref="A83" r:id="rId162" display="MP-PP-SERIES"/>
+    <hyperlink ref="A75" r:id="rId146" display="MCG23RHDX-14M1296"/>
+    <hyperlink ref="C75" r:id="rId147" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A76" r:id="rId148" display="MCG23RHDX-10M9120"/>
+    <hyperlink ref="C76" r:id="rId149" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A77" r:id="rId150" display="MCG23RHDX-10M996"/>
+    <hyperlink ref="C77" r:id="rId151" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A78" r:id="rId152" display="MP-PP-SERIES"/>
+    <hyperlink ref="A79" r:id="rId153" display="860678540-06"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A80" r:id="rId155" display="860678540-12"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A81" r:id="rId157" display="860678540-24"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A82" r:id="rId159" display="MP-PP13M-12C-120"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A83" r:id="rId161" display="MP-PP13M-9C-120"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A84" r:id="rId163" display="MP-PP15M-15C-120"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A85" r:id="rId165" display="MCG22HDX13-12-H10"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A86" r:id="rId167" display="MCG22HDX15-15-WLL"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A87" r:id="rId169" display="MCG22RHDXL9M996"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of PIM-GUARD-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId163"/>
+    <tablePart r:id="rId171"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>