--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -43,336 +43,360 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MCG23RHDX-14M12120</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>High capacity monopole sector frame</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1596</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M15120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-B</t>
+  </si>
+  <si>
+    <t>Variant of MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>Co-location platform</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-20C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (20) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M12120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15M15120​</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11M9120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M15120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes fifteeen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-15M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>SKA-TBK</t>
+  </si>
+  <si>
+    <t>PIM-GUARD MONOPOLE PLATFORM SKEW FIGHTER TIE-BACK</t>
+  </si>
+  <si>
+    <t>Tie-Back Kit for PIM-Guard Skew Fighter (860678540)</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11-9-120</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>860678540-03</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Three Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-09</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Nine Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-18</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
+  </si>
+  <si>
     <t>PIM-GUARD-MOUNTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...4 lines deleted...]
-  <si>
     <t>PIM-guard mount</t>
   </si>
   <si>
-    <t>860678540-03</t>
-[...20 lines deleted...]
-    <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
+    <t>MP-PP15M-15C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1596</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M15126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M9126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 126in Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP15M-12C-120</t>
   </si>
   <si>
-    <t>Variant of MP-PP-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
   </si>
   <si>
-    <t>Co-location platform</t>
-[...233 lines deleted...]
-    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+    <t>MCG23RHDX-12M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-10M1296</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-10M9126</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-12MB</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-14MB</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
@@ -391,80 +415,95 @@
   <si>
     <t>MCG23RHDX-14M9126</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>MP-PP15M-B</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform Base Kit with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
   </si>
   <si>
     <t>MP-PP15M-12C-96</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP13M-12C-126</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
   </si>
   <si>
+    <t>MCG23RHDXL12M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL13M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>MP-PP Series 3-Sector PIM-Guard Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>Monopole platform kit</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
     <t>MP-PP15M-12C-126</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
   </si>
   <si>
-    <t>MCG23RHDXL12M12126</t>
-[...22 lines deleted...]
-  <si>
     <t>MCG23RHDXL15M12126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-11M996</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDXL-11MB</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>MCG23RHDXL-12MB</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>MCG23RHDXL-15MB</t>
@@ -505,141 +544,102 @@
   <si>
     <t>MCG22RHDX-15M12120</t>
   </si>
   <si>
     <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>MCG22HDX-13M-B</t>
   </si>
   <si>
     <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540</t>
   </si>
   <si>
     <t>860678540</t>
   </si>
   <si>
     <t>PIM-GUARD SKEW FIGHTER</t>
   </si>
   <si>
     <t>PIM-Guard Skew Fighter for Monopole Platforms to enable up to 20 degrees of Skew Correction</t>
   </si>
   <si>
-    <t>MCG23RHDX-12M1296</t>
-[...35 lines deleted...]
-    <t>Monopole platform kit</t>
+    <t>MCG22HDX13-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-15-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDXL9M996</t>
+  </si>
+  <si>
+    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
   <si>
     <t>860678540-06</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Six Inch Standoff</t>
   </si>
   <si>
     <t>860678540-12</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Twelve Inch Standoff</t>
   </si>
   <si>
     <t>860678540-24</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Twenty-four Inch Standoff</t>
   </si>
   <si>
+    <t>MP-PP13M-9C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (9) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
     <t>MP-PP13M-12C-120</t>
   </si>
   <si>
     <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
-  </si>
-[...28 lines deleted...]
-    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -758,51 +758,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J87" totalsRowShown="0">
   <autoFilter ref="A1:J87"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-120" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-120" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-9c-120" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-120" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m12120" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-15m15120" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-120" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-9c-120" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp15m-15c-120" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/itemmp-pp13m-12c-120" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="225.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -820,1857 +820,1857 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
+      </c>
+      <c r="B26" t="s">
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
-      <c r="G31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
         <v>80</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D33" t="s">
         <v>83</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>91</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>95</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>99</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D42" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
-      <c r="G42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D43" t="s">
         <v>103</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
-      <c r="G43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D44" t="s">
         <v>105</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
-      <c r="G44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>107</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>109</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
       <c r="H53" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
       <c r="H54" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D56" t="s">
         <v>129</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
-      <c r="G56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
-      <c r="G57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
         <v>133</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
-      <c r="G58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>135</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>137</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>139</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C63" s="1" t="s">
-        <v>17</v>
+      <c r="C63" t="s">
+        <v>79</v>
       </c>
       <c r="D63" t="s">
         <v>143</v>
       </c>
-      <c r="F63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D65" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
       <c r="H66" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
+        <v>152</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D71" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
-      <c r="G71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72" t="s">
         <v>162</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
-      <c r="G72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>164</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>166</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>168</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
         <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
         <v>170</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" t="s">
         <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
         <v>172</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C78" t="s">
+      <c r="B78" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>175</v>
+        <v>176</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>176</v>
+        <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>178</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
+      <c r="G79" t="s">
+        <v>14</v>
+      </c>
       <c r="H79" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>180</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
+      <c r="G80" t="s">
+        <v>14</v>
+      </c>
       <c r="H80" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>182</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
+      <c r="G81" t="s">
+        <v>14</v>
+      </c>
       <c r="H81" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>184</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="H82" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>186</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
       <c r="H83" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>188</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="H84" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D85" t="s">
         <v>190</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
-      <c r="G85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D86" t="s">
         <v>192</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H86" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D87" t="s">
         <v>194</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
-      <c r="G87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H87" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-MOUNTS"/>
-[...62 lines deleted...]
-    <hyperlink ref="A34" r:id="rId64" display="MCG22RHDX-15M15120"/>
+    <hyperlink ref="A2" r:id="rId1" display="MCG23RHDX-14M12120"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId3" display="MCG23RHDX-14M1596"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A4" r:id="rId5" display="MCG23RHDX-14M15120"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A5" r:id="rId7" display="MCG23RHDX-10M12120"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId9" display="MCG23RHDX-10M12126"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId11" display="MCG23RHDX-10MB"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId13" display="MCG23RHDX-12M12126"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId15" display="MCG23RHDX-12M996"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId17" display="MCG23RHDX-14M12126"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId19" display="MCG23RHDX-14M996"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId21" display="MP-PP13M-B"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A13" r:id="rId23" display="MP-PP13M4-B"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A14" r:id="rId25" display="MP-PP15M4-B"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A15" r:id="rId27" display="MP-PP15M4-16C-120"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A16" r:id="rId29" display="MP-PP15M4-20C-120"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A17" r:id="rId31" display="MCG23RHDX-15MB"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId33" display="MCG23RHDX-15M12120​"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId35" display="MCG23RHDX-15M15120​"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A20" r:id="rId37" display="MCG22RHDX-11MB"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A21" r:id="rId39" display="MCG22RHDX-15MB"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A22" r:id="rId41" display="MCG22RHDX-11M9120"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A23" r:id="rId43" display="MCG22RHDX-15M15120"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A24" r:id="rId45" display="MCG22HDX-11M-B"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A25" r:id="rId47" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A26" r:id="rId49" display="SKA-TBK"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A27" r:id="rId51" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A28" r:id="rId53" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A29" r:id="rId55" display="860678540-03"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A30" r:id="rId57" display="860678540-09"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A31" r:id="rId59" display="860678540-18"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A32" r:id="rId61" display="PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A33" r:id="rId62" display="MP-PP15M-15C-96"/>
+    <hyperlink ref="C33" r:id="rId63" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A34" r:id="rId64" display="MCG23RHDXL14M12126"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A35" r:id="rId66" display="MCG22HDX-11M-B"/>
+    <hyperlink ref="A35" r:id="rId66" display="MCG23RHDXL-14M1296"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A36" r:id="rId68" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="A36" r:id="rId68" display="MCG23RHDXL-15M1296"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="MCG23RHDX-14M12120"/>
+    <hyperlink ref="A37" r:id="rId70" display="MCG23RHDXL-15M1596"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="MCG23RHDX-14M1596"/>
+    <hyperlink ref="A38" r:id="rId72" display="MCG23RHDXL15M15126"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="MCG23RHDX-14M15120"/>
+    <hyperlink ref="A39" r:id="rId74" display="MCG23RHDXL-11M9126"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="MCG23RHDX-10M12120"/>
+    <hyperlink ref="A40" r:id="rId76" display="MCG23RHDXL-13MB"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A41" r:id="rId78" display="MCG23RHDX-10M12126"/>
+    <hyperlink ref="A41" r:id="rId78" display="MCG23RHDXL-14MB"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A42" r:id="rId80" display="MCG23RHDX-10MB"/>
-[...5 lines deleted...]
-    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDX-10M1296"/>
+    <hyperlink ref="A42" r:id="rId80" display="MP-PP13M-12C-96"/>
+    <hyperlink ref="C42" r:id="rId81" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A43" r:id="rId82" display="MP-PP15M-15C-126"/>
+    <hyperlink ref="C43" r:id="rId83" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A44" r:id="rId84" display="MP-PP15M-12C-120"/>
+    <hyperlink ref="C44" r:id="rId85" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A45" r:id="rId86" display="MCG23RHDX-12M12120"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A46" r:id="rId88" display="MCG23RHDX-10M9126"/>
+    <hyperlink ref="A46" r:id="rId88" display="MCG23RHDX-14M1296"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A47" r:id="rId90" display="MCG23RHDX-12MB"/>
+    <hyperlink ref="A47" r:id="rId90" display="MCG23RHDX-10M9120"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A48" r:id="rId92" display="MCG23RHDX-14MB"/>
+    <hyperlink ref="A48" r:id="rId92" display="MCG23RHDX-10M996"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A49" r:id="rId94" display="MCG23RHDX-12M15120"/>
+    <hyperlink ref="A49" r:id="rId94" display="MCG23RHDX-10M1296"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A50" r:id="rId96" display="MCG23RHDX-12M9126"/>
+    <hyperlink ref="A50" r:id="rId96" display="MCG23RHDX-10M9126"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A51" r:id="rId98" display="MCG23RHDX-14M9126"/>
+    <hyperlink ref="A51" r:id="rId98" display="MCG23RHDX-12MB"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="MP-PP15M-B"/>
-[...13 lines deleted...]
-    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDXL13M12126"/>
+    <hyperlink ref="A52" r:id="rId100" display="MCG23RHDX-14MB"/>
+    <hyperlink ref="C52" r:id="rId101" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A53" r:id="rId102" display="MCG23RHDX-12M15120"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A54" r:id="rId104" display="MCG23RHDX-12M9126"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A55" r:id="rId106" display="MCG23RHDX-14M9126"/>
+    <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A56" r:id="rId108" display="MP-PP15M-B"/>
+    <hyperlink ref="C56" r:id="rId109" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A57" r:id="rId110" display="MP-PP15M-12C-96"/>
+    <hyperlink ref="C57" r:id="rId111" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A58" r:id="rId112" display="MP-PP13M-12C-126"/>
+    <hyperlink ref="C58" r:id="rId113" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A59" r:id="rId114" display="MCG23RHDXL12M12126"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDXL15M12126"/>
+    <hyperlink ref="A60" r:id="rId116" display="MCG23RHDXL-12M1296"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDXL-11M996"/>
+    <hyperlink ref="A61" r:id="rId118" display="MCG23RHDXL-13M1296"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDXL-11MB"/>
+    <hyperlink ref="A62" r:id="rId120" display="MCG23RHDXL13M12126"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="MCG23RHDXL-12MB"/>
-[...30 lines deleted...]
-    <hyperlink ref="A79" r:id="rId153" display="860678540-06"/>
+    <hyperlink ref="A63" r:id="rId122" display="MP-PP-SERIES"/>
+    <hyperlink ref="A64" r:id="rId123" display="MCG23RHDX-12M1296"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A65" r:id="rId125" display="MP-PP15M-12C-126"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A66" r:id="rId127" display="MCG23RHDXL15M12126"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A67" r:id="rId129" display="MCG23RHDXL-11M996"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A68" r:id="rId131" display="MCG23RHDXL-11MB"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A69" r:id="rId133" display="MCG23RHDXL-12MB"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A70" r:id="rId135" display="MCG23RHDXL-15MB"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A71" r:id="rId137" display="MP-PP13M4-16C-120"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A72" r:id="rId139" display="MP-PP13M4-12C-120"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A73" r:id="rId141" display="MCG23RHDX-13MB"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A74" r:id="rId143" display="MCG22RHDX-13MB"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A75" r:id="rId145" display="MCG22RHDX-13M12120"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A76" r:id="rId147" display="MCG22RHDX-15M12120"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A77" r:id="rId149" display="MCG22HDX-13M-B"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A78" r:id="rId151" display="860678540"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A79" r:id="rId153" display="MCG22HDX13-12-H10"/>
     <hyperlink ref="C79" r:id="rId154" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A80" r:id="rId155" display="860678540-12"/>
+    <hyperlink ref="A80" r:id="rId155" display="MCG22HDX15-15-WLL"/>
     <hyperlink ref="C80" r:id="rId156" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A81" r:id="rId157" display="860678540-24"/>
+    <hyperlink ref="A81" r:id="rId157" display="MCG22RHDXL9M996"/>
     <hyperlink ref="C81" r:id="rId158" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A82" r:id="rId159" display="MP-PP13M-12C-120"/>
-[...10 lines deleted...]
-    <hyperlink ref="C87" r:id="rId170" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A82" r:id="rId159" display="860678540-06"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A83" r:id="rId161" display="860678540-12"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A84" r:id="rId163" display="860678540-24"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A85" r:id="rId165" display="MP-PP13M-9C-120"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A86" r:id="rId167" display="MP-PP15M-15C-120"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A87" r:id="rId169" display="MP-PP13M-12C-120"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of MP-PP-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId171"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 