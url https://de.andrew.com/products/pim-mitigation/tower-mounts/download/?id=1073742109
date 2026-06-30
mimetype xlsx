--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -11,293 +11,431 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148" count="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147" count="418">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SFG23RHDX-10-4-96</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>High capacity Tower sector frame</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX12-4-H10</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX14-5-WLL</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-5-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-12-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL11-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-5-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-5-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-4-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
     <t>PIM-GUARD-MOUNTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...4 lines deleted...]
-  <si>
     <t>PIM-guard mount</t>
   </si>
   <si>
+    <t>SFG23RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-3-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDXL9-3-96</t>
+  </si>
+  <si>
+    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (3) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
     <t>SFG23RHDX-10-3-120</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>High capacity Tower sector frame</t>
-[...1 lines deleted...]
-  <si>
     <t>SFG23RHDX-10-4-120</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-12-4-120</t>
   </si>
   <si>
-    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
-[...11 lines deleted...]
-    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+    <t>SFG23RHDX-12-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-12-3-96</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-12-4-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-14-4-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-14-B</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
-    <t>SFG23RHDX-10-B</t>
-[...131 lines deleted...]
-    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (3) 2-7/8in OD x 96in Antenna pipes</t>
+    <t>SFG23RHDX-10-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-5-120</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-14-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX12-5-WLL</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-4-H10</t>
+  </si>
+  <si>
+    <t>SFG23RHDX14-4-H10</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL11-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL13-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-11-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-13-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-15-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL13-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-5-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL12-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL12-4-96</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
   </si>
   <si>
     <t>SFG22HDX-11-B</t>
   </si>
   <si>
     <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG22HDX-15-B</t>
   </si>
   <si>
     <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG22HDX-15-4-H10</t>
   </si>
   <si>
     <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
   </si>
@@ -314,191 +452,50 @@
     <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. Includes three 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-13-B</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG23RHDX-15-4-120</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-13-4-120</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23HDXL-13-4-126</t>
   </si>
   <si>
     <t>G23HDXL PIM OPTIMIZED SPACING High Capacity Sector Frame . 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
-  </si>
-[...139 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -617,1604 +614,1604 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J69" totalsRowShown="0">
   <autoFilter ref="A1:J69"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J69"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="21.84765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="222.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>51</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>68</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>72</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>74</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>78</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>86</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>97</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>146</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-MOUNTS"/>
-[...38 lines deleted...]
-    <hyperlink ref="A22" r:id="rId40" display="SFG22RHDX-15-5-120"/>
+    <hyperlink ref="A2" r:id="rId1" display="SFG23RHDX-10-4-96"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId3" display="SFG23RHDX-12-3-126"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A4" r:id="rId5" display="SFG23RHDX-10-B"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A5" r:id="rId7" display="SFG23RHDX12-4-H10"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId9" display="SFG23RHDX14-5-WLL"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId11" display="SFG23RHDXL15-5-126"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId13" display="SFG23RHDXL-12-B"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId15" display="SFG23RHDXL11-3-96"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId17" display="SFG22RHDX-15-B"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId19" display="SFG22RHDX-13-4-120"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId21" display="SFG22RHDX-15-5-120"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A13" r:id="rId23" display="SFG23RHDXL14-4-96"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A14" r:id="rId25" display="SFG23RHDXL14-4-126"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A15" r:id="rId27" display="SFG23RHDXL14-5-126"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A16" r:id="rId29" display="SFG23RHDXL14-5-96"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A17" r:id="rId31" display="SFG22HDX-13-B"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId33" display="SFG22HDX-13-4-H10"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId35" display="SFG23RHDX-11-B"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A20" r:id="rId37" display="SFG23RHDX-15-B"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A21" r:id="rId39" display="PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A22" r:id="rId40" display="SFG23RHDX-15-5-120"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="SFG23RHDX-14-3-126"/>
+    <hyperlink ref="A23" r:id="rId42" display="SFG23RHDX-11-3-120"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="SFG23RHDXL14-4-96"/>
+    <hyperlink ref="A24" r:id="rId44" display="SFG22RHDXL9-3-96"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDXL14-4-126"/>
+    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDX-10-3-120"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDXL14-5-126"/>
+    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDX-10-4-120"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDXL14-5-96"/>
+    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDX-12-4-120"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="SFG22HDX-13-B"/>
+    <hyperlink ref="A28" r:id="rId52" display="SFG23RHDX-12-4-96"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="SFG22HDX-13-4-H10"/>
+    <hyperlink ref="A29" r:id="rId54" display="SFG23RHDX-14-4-96"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-11-B"/>
+    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-14-3-126"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-15-B"/>
+    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-12-3-96"/>
     <hyperlink ref="C31" r:id="rId59" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-15-5-120"/>
+    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-12-4-126"/>
     <hyperlink ref="C32" r:id="rId61" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX-11-3-120"/>
+    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX-14-4-126"/>
     <hyperlink ref="C33" r:id="rId63" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A34" r:id="rId64" display="SFG22RHDXL9-3-96"/>
+    <hyperlink ref="A34" r:id="rId64" display="SFG23RHDX-14-B"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDXL12-4-96"/>
+    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDX-10-3-126"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A36" r:id="rId68" display="SFG22HDX-11-B"/>
+    <hyperlink ref="A36" r:id="rId68" display="SFG23RHDX-10-3-96"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="SFG22HDX-15-B"/>
+    <hyperlink ref="A37" r:id="rId70" display="SFG23RHDX-10-4-126"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="SFG22HDX-15-4-H10"/>
+    <hyperlink ref="A38" r:id="rId72" display="SFG23RHDX-14-3-96"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="SFG22HDX-15-5-WLL"/>
+    <hyperlink ref="A39" r:id="rId74" display="SFG23RHDX-12-B"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="SFG22HDX-11-3-120"/>
+    <hyperlink ref="A40" r:id="rId76" display="SFG23RHDX-12-5-120"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A41" r:id="rId78" display="SFG23RHDX-13-B"/>
+    <hyperlink ref="A41" r:id="rId78" display="SFG23RHDX-14-4-120"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A42" r:id="rId80" display="SFG23RHDX-15-4-120"/>
+    <hyperlink ref="A42" r:id="rId80" display="SFG23RHDX-14-5-120"/>
     <hyperlink ref="C42" r:id="rId81" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A43" r:id="rId82" display="SFG23RHDX-13-4-120"/>
+    <hyperlink ref="A43" r:id="rId82" display="SFG23RHDXL-14-B"/>
     <hyperlink ref="C43" r:id="rId83" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A44" r:id="rId84" display="SFG23HDXL-13-4-126"/>
+    <hyperlink ref="A44" r:id="rId84" display="SFG23RHDX12-5-WLL"/>
     <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A45" r:id="rId86" display="SFG23RHDX-12-5-120"/>
+    <hyperlink ref="A45" r:id="rId86" display="SFG23RHDX-10-4-H10"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDX-14-4-120"/>
+    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDX14-4-H10"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDX-14-5-120"/>
+    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDXL11-3-126"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A48" r:id="rId92" display="SFG23RHDXL-14-B"/>
+    <hyperlink ref="A48" r:id="rId92" display="SFG23RHDXL13-4-126"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A49" r:id="rId94" display="SFG23RHDXL11-3-126"/>
+    <hyperlink ref="A49" r:id="rId94" display="SFG23RHDXL15-4-126"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A50" r:id="rId96" display="SFG23RHDXL13-4-126"/>
+    <hyperlink ref="A50" r:id="rId96" display="SFG23RHDXL-11-B"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A51" r:id="rId98" display="SFG23RHDXL15-4-126"/>
+    <hyperlink ref="A51" r:id="rId98" display="SFG23RHDXL-13-B"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="SFG23RHDXL-11-B"/>
+    <hyperlink ref="A52" r:id="rId100" display="SFG23RHDXL-15-B"/>
     <hyperlink ref="C52" r:id="rId101" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDXL-13-B"/>
+    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDXL13-4-96"/>
     <hyperlink ref="C53" r:id="rId103" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDXL-15-B"/>
+    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDXL15-4-96"/>
     <hyperlink ref="C54" r:id="rId105" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDXL13-4-96"/>
+    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDXL15-5-96"/>
     <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A56" r:id="rId108" display="SFG23RHDXL15-4-96"/>
+    <hyperlink ref="A56" r:id="rId108" display="SFG22RHDX-11-B"/>
     <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A57" r:id="rId110" display="SFG23RHDXL15-5-96"/>
+    <hyperlink ref="A57" r:id="rId110" display="SFG22RHDX-13-B"/>
     <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A58" r:id="rId112" display="SFG22RHDX-11-B"/>
+    <hyperlink ref="A58" r:id="rId112" display="SFG22RHDX-15-4-120"/>
     <hyperlink ref="C58" r:id="rId113" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A59" r:id="rId114" display="SFG22RHDX-13-B"/>
+    <hyperlink ref="A59" r:id="rId114" display="SFG23RHDXL12-4-126"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="SFG22RHDX-15-4-120"/>
+    <hyperlink ref="A60" r:id="rId116" display="SFG23RHDXL12-4-96"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="SFG23RHDXL12-4-126"/>
+    <hyperlink ref="A61" r:id="rId118" display="SFG22HDX-11-B"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="SFG23RHDX-10-3-126"/>
+    <hyperlink ref="A62" r:id="rId120" display="SFG22HDX-15-B"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="SFG23RHDX-10-3-96"/>
+    <hyperlink ref="A63" r:id="rId122" display="SFG22HDX-15-4-H10"/>
     <hyperlink ref="C63" r:id="rId123" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A64" r:id="rId124" display="SFG23RHDX-10-4-126"/>
+    <hyperlink ref="A64" r:id="rId124" display="SFG22HDX-15-5-WLL"/>
     <hyperlink ref="C64" r:id="rId125" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A65" r:id="rId126" display="SFG23RHDX-14-3-96"/>
+    <hyperlink ref="A65" r:id="rId126" display="SFG22HDX-11-3-120"/>
     <hyperlink ref="C65" r:id="rId127" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX-12-B"/>
+    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX-13-B"/>
     <hyperlink ref="C66" r:id="rId129" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX12-5-WLL"/>
+    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX-15-4-120"/>
     <hyperlink ref="C67" r:id="rId131" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX-10-4-H10"/>
+    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX-13-4-120"/>
     <hyperlink ref="C68" r:id="rId133" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A69" r:id="rId134" display="SFG23RHDX14-4-H10"/>
+    <hyperlink ref="A69" r:id="rId134" display="SFG23HDXL-13-4-126"/>
     <hyperlink ref="C69" r:id="rId135" display="Variant of PIM-GUARD-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId136"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>