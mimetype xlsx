--- v1 (2026-06-30)
+++ v2 (2026-08-14)
@@ -11,491 +11,497 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147" count="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149" count="424">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SFG23RHDXL14-4-126</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>High capacity Tower sector frame</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-5-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-5-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-12-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL11-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-5-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-4-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-3-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDXL9-3-96</t>
+  </si>
+  <si>
+    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (3) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
+  </si>
+  <si>
+    <t>PIM-guard mount</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-3-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
     <t>SFG23RHDX-10-4-96</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...7 lines deleted...]
-  <si>
     <t>SFG23RHDX-12-3-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
+    <t>SFG23RHDX-14-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
     <t>SFG23RHDX-10-B</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG23RHDX12-4-H10</t>
   </si>
   <si>
-    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
-[...1 lines deleted...]
-  <si>
     <t>SFG23RHDX14-5-WLL</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>SFG23RHDXL15-5-126</t>
-[...167 lines deleted...]
-    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+    <t>SFG23RHDXL15-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-11-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-13-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-15-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL13-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-5-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL12-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL12-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-8-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 8 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-11-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-4-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-5-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. Includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-11-3-120</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. Includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-13-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-13-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23HDXL-13-4-126</t>
+  </si>
+  <si>
+    <t>G23HDXL PIM OPTIMIZED SPACING High Capacity Sector Frame . 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-5-120</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-14-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG23RHDX-10-3-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-10-3-96</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-10-4-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-14-3-96</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-12-B</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
-    <t>SFG23RHDX-12-5-120</t>
-[...19 lines deleted...]
-  <si>
     <t>SFG23RHDX12-5-WLL</t>
   </si>
   <si>
     <t>SFG23RHDX-10-4-H10</t>
   </si>
   <si>
     <t>SFG23RHDX14-4-H10</t>
   </si>
   <si>
     <t>SFG23RHDXL11-3-126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL13-4-126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
-  </si>
-[...124 lines deleted...]
-    <t>G23HDXL PIM OPTIMIZED SPACING High Capacity Sector Frame . 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -596,75 +602,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J69" totalsRowShown="0">
-  <autoFilter ref="A1:J69"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J70" totalsRowShown="0">
+  <autoFilter ref="A1:J70"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-8-b" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J69"/>
+  <dimension ref="A1:J70"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="222.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1180,171 +1186,171 @@
       </c>
       <c r="C26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
@@ -1480,742 +1486,764 @@
       </c>
       <c r="C41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>142</v>
+        <v>59</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>148</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>15</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SFG23RHDX-10-4-96"/>
+    <hyperlink ref="A2" r:id="rId1" display="SFG23RHDXL14-4-126"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A3" r:id="rId3" display="SFG23RHDX-12-3-126"/>
+    <hyperlink ref="A3" r:id="rId3" display="SFG23RHDXL14-5-126"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A4" r:id="rId5" display="SFG23RHDX-10-B"/>
+    <hyperlink ref="A4" r:id="rId5" display="SFG23RHDX-12-4-96"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A5" r:id="rId7" display="SFG23RHDX12-4-H10"/>
+    <hyperlink ref="A5" r:id="rId7" display="SFG23RHDX-14-4-96"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A6" r:id="rId9" display="SFG23RHDX14-5-WLL"/>
+    <hyperlink ref="A6" r:id="rId9" display="SFG23RHDXL15-5-126"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A7" r:id="rId11" display="SFG23RHDXL15-5-126"/>
+    <hyperlink ref="A7" r:id="rId11" display="SFG23RHDXL-12-B"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A8" r:id="rId13" display="SFG23RHDXL-12-B"/>
+    <hyperlink ref="A8" r:id="rId13" display="SFG23RHDXL11-3-96"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A9" r:id="rId15" display="SFG23RHDXL11-3-96"/>
+    <hyperlink ref="A9" r:id="rId15" display="SFG22RHDX-15-B"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A10" r:id="rId17" display="SFG22RHDX-15-B"/>
+    <hyperlink ref="A10" r:id="rId17" display="SFG22RHDX-13-4-120"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A11" r:id="rId19" display="SFG22RHDX-13-4-120"/>
+    <hyperlink ref="A11" r:id="rId19" display="SFG22RHDX-15-5-120"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A12" r:id="rId21" display="SFG22RHDX-15-5-120"/>
+    <hyperlink ref="A12" r:id="rId21" display="SFG23RHDXL14-4-96"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A13" r:id="rId23" display="SFG23RHDXL14-4-96"/>
+    <hyperlink ref="A13" r:id="rId23" display="SFG23RHDXL14-5-96"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A14" r:id="rId25" display="SFG23RHDXL14-4-126"/>
+    <hyperlink ref="A14" r:id="rId25" display="SFG22HDX-13-B"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A15" r:id="rId27" display="SFG23RHDXL14-5-126"/>
+    <hyperlink ref="A15" r:id="rId27" display="SFG22HDX-13-4-H10"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A16" r:id="rId29" display="SFG23RHDXL14-5-96"/>
+    <hyperlink ref="A16" r:id="rId29" display="SFG23RHDX-11-B"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A17" r:id="rId31" display="SFG22HDX-13-B"/>
+    <hyperlink ref="A17" r:id="rId31" display="SFG23RHDX-15-B"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A18" r:id="rId33" display="SFG22HDX-13-4-H10"/>
+    <hyperlink ref="A18" r:id="rId33" display="SFG23RHDX-15-5-120"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A19" r:id="rId35" display="SFG23RHDX-11-B"/>
+    <hyperlink ref="A19" r:id="rId35" display="SFG23RHDX-11-3-120"/>
     <hyperlink ref="C19" r:id="rId36" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A20" r:id="rId37" display="SFG23RHDX-15-B"/>
+    <hyperlink ref="A20" r:id="rId37" display="SFG22RHDXL9-3-96"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of PIM-GUARD-MOUNTS"/>
     <hyperlink ref="A21" r:id="rId39" display="PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A22" r:id="rId40" display="SFG23RHDX-15-5-120"/>
+    <hyperlink ref="A22" r:id="rId40" display="SFG23RHDX-10-3-120"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="SFG23RHDX-11-3-120"/>
+    <hyperlink ref="A23" r:id="rId42" display="SFG23RHDX-10-4-120"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="SFG22RHDXL9-3-96"/>
+    <hyperlink ref="A24" r:id="rId44" display="SFG23RHDX-12-4-120"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDX-10-3-120"/>
+    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDX-10-4-96"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDX-10-4-120"/>
+    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDX-12-3-126"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDX-12-4-120"/>
+    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDX-14-3-126"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="SFG23RHDX-12-4-96"/>
+    <hyperlink ref="A28" r:id="rId52" display="SFG23RHDX-12-3-96"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="SFG23RHDX-14-4-96"/>
+    <hyperlink ref="A29" r:id="rId54" display="SFG23RHDX-12-4-126"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-14-3-126"/>
+    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-14-4-126"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-12-3-96"/>
+    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-14-B"/>
     <hyperlink ref="C31" r:id="rId59" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-12-4-126"/>
+    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-10-B"/>
     <hyperlink ref="C32" r:id="rId61" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX-14-4-126"/>
+    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX12-4-H10"/>
     <hyperlink ref="C33" r:id="rId63" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A34" r:id="rId64" display="SFG23RHDX-14-B"/>
+    <hyperlink ref="A34" r:id="rId64" display="SFG23RHDX14-5-WLL"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDX-10-3-126"/>
+    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDXL15-4-126"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A36" r:id="rId68" display="SFG23RHDX-10-3-96"/>
+    <hyperlink ref="A36" r:id="rId68" display="SFG23RHDXL-11-B"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="SFG23RHDX-10-4-126"/>
+    <hyperlink ref="A37" r:id="rId70" display="SFG23RHDXL-13-B"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="SFG23RHDX-14-3-96"/>
+    <hyperlink ref="A38" r:id="rId72" display="SFG23RHDXL-15-B"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="SFG23RHDX-12-B"/>
+    <hyperlink ref="A39" r:id="rId74" display="SFG23RHDXL13-4-96"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="SFG23RHDX-12-5-120"/>
+    <hyperlink ref="A40" r:id="rId76" display="SFG23RHDXL15-4-96"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A41" r:id="rId78" display="SFG23RHDX-14-4-120"/>
+    <hyperlink ref="A41" r:id="rId78" display="SFG23RHDXL15-5-96"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A42" r:id="rId80" display="SFG23RHDX-14-5-120"/>
+    <hyperlink ref="A42" r:id="rId80" display="SFG22RHDX-11-B"/>
     <hyperlink ref="C42" r:id="rId81" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A43" r:id="rId82" display="SFG23RHDXL-14-B"/>
+    <hyperlink ref="A43" r:id="rId82" display="SFG22RHDX-13-B"/>
     <hyperlink ref="C43" r:id="rId83" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A44" r:id="rId84" display="SFG23RHDX12-5-WLL"/>
+    <hyperlink ref="A44" r:id="rId84" display="SFG22RHDX-15-4-120"/>
     <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A45" r:id="rId86" display="SFG23RHDX-10-4-H10"/>
+    <hyperlink ref="A45" r:id="rId86" display="SFG23RHDXL12-4-126"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDX14-4-H10"/>
+    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDXL12-4-96"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDXL11-3-126"/>
+    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDX-8-B"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A48" r:id="rId92" display="SFG23RHDXL13-4-126"/>
+    <hyperlink ref="A48" r:id="rId92" display="SFG22HDX-11-B"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A49" r:id="rId94" display="SFG23RHDXL15-4-126"/>
+    <hyperlink ref="A49" r:id="rId94" display="SFG22HDX-15-B"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A50" r:id="rId96" display="SFG23RHDXL-11-B"/>
+    <hyperlink ref="A50" r:id="rId96" display="SFG22HDX-15-4-H10"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A51" r:id="rId98" display="SFG23RHDXL-13-B"/>
+    <hyperlink ref="A51" r:id="rId98" display="SFG22HDX-15-5-WLL"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="SFG23RHDXL-15-B"/>
+    <hyperlink ref="A52" r:id="rId100" display="SFG22HDX-11-3-120"/>
     <hyperlink ref="C52" r:id="rId101" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDXL13-4-96"/>
+    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDX-13-B"/>
     <hyperlink ref="C53" r:id="rId103" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDXL15-4-96"/>
+    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDX-15-4-120"/>
     <hyperlink ref="C54" r:id="rId105" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDXL15-5-96"/>
+    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDX-13-4-120"/>
     <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A56" r:id="rId108" display="SFG22RHDX-11-B"/>
+    <hyperlink ref="A56" r:id="rId108" display="SFG23HDXL-13-4-126"/>
     <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A57" r:id="rId110" display="SFG22RHDX-13-B"/>
+    <hyperlink ref="A57" r:id="rId110" display="SFG23RHDX-12-5-120"/>
     <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A58" r:id="rId112" display="SFG22RHDX-15-4-120"/>
+    <hyperlink ref="A58" r:id="rId112" display="SFG23RHDX-14-4-120"/>
     <hyperlink ref="C58" r:id="rId113" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A59" r:id="rId114" display="SFG23RHDXL12-4-126"/>
+    <hyperlink ref="A59" r:id="rId114" display="SFG23RHDX-14-5-120"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="SFG23RHDXL12-4-96"/>
+    <hyperlink ref="A60" r:id="rId116" display="SFG23RHDXL-14-B"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="SFG22HDX-11-B"/>
+    <hyperlink ref="A61" r:id="rId118" display="SFG23RHDX-10-3-126"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="SFG22HDX-15-B"/>
+    <hyperlink ref="A62" r:id="rId120" display="SFG23RHDX-10-3-96"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="SFG22HDX-15-4-H10"/>
+    <hyperlink ref="A63" r:id="rId122" display="SFG23RHDX-10-4-126"/>
     <hyperlink ref="C63" r:id="rId123" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A64" r:id="rId124" display="SFG22HDX-15-5-WLL"/>
+    <hyperlink ref="A64" r:id="rId124" display="SFG23RHDX-14-3-96"/>
     <hyperlink ref="C64" r:id="rId125" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A65" r:id="rId126" display="SFG22HDX-11-3-120"/>
+    <hyperlink ref="A65" r:id="rId126" display="SFG23RHDX-12-B"/>
     <hyperlink ref="C65" r:id="rId127" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX-13-B"/>
+    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX12-5-WLL"/>
     <hyperlink ref="C66" r:id="rId129" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX-15-4-120"/>
+    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX-10-4-H10"/>
     <hyperlink ref="C67" r:id="rId131" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX-13-4-120"/>
+    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX14-4-H10"/>
     <hyperlink ref="C68" r:id="rId133" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A69" r:id="rId134" display="SFG23HDXL-13-4-126"/>
+    <hyperlink ref="A69" r:id="rId134" display="SFG23RHDXL11-3-126"/>
     <hyperlink ref="C69" r:id="rId135" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A70" r:id="rId136" display="SFG23RHDXL13-4-126"/>
+    <hyperlink ref="C70" r:id="rId137" display="Variant of PIM-GUARD-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId136"/>
+    <tablePart r:id="rId138"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>