--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -11,497 +11,500 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149" count="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150" count="424">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>PIM-guard mount</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-96</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>High capacity Tower sector frame</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL15-5-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX12-4-H10</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX14-5-WLL</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL11-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL14-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
     <t>SFG23RHDXL14-4-126</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...7 lines deleted...]
-  <si>
     <t>SFG23RHDXL14-5-126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
-    <t>SFG23RHDX-12-4-96</t>
-[...14 lines deleted...]
-    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 126in Antenna pipes</t>
+    <t>SFG23RHDXL14-5-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-13-4-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-11-3-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22RHDXL9-3-96</t>
+  </si>
+  <si>
+    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (3) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-3-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-120</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-3-96</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG23RHDXL-12-B</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
-    <t>SFG23RHDXL11-3-96</t>
-[...161 lines deleted...]
-    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+    <t>SFG23RHDX-8-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 8 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-11-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-13-B</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22RHDX-15-4-120</t>
+  </si>
+  <si>
+    <t>G22RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL12-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL12-4-96</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12.5ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-11-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-B</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-4-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. Includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-15-5-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. Includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG22HDX-11-3-120</t>
+  </si>
+  <si>
+    <t>G22HDX Tower Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. Includes three 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-13-B</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-15-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-13-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23HDXL-13-4-126</t>
+  </si>
+  <si>
+    <t>G23HDXL PIM OPTIMIZED SPACING High Capacity Sector Frame . 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-12-5-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes five 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-4-120</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-14-5-120</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL-14-B</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14.5ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG23RHDX-10-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL11-3-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (3) 2-7/8in OD  x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>SFG23RHDXL13-4-126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL15-4-126</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL-11-B</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG23RHDXL-13-B</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG23RHDXL-15-B</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG23RHDXL13-4-96</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL15-4-96</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (4) 2-7/8in OD  x 96in Antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDXL15-5-96</t>
   </si>
   <si>
     <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (5) 2-7/8in OD  x 96in Antenna pipes</t>
   </si>
   <si>
-    <t>SFG22RHDX-11-B</t>
-[...115 lines deleted...]
-  <si>
     <t>SFG23RHDX-10-3-96</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-10-4-126</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes four 2.88 OD x 126 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-14-3-96</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes three 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>SFG23RHDX-12-B</t>
   </si>
   <si>
     <t>G23RHDX Tower Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes.</t>
   </si>
   <si>
     <t>SFG23RHDX12-5-WLL</t>
   </si>
   <si>
     <t>SFG23RHDX-10-4-H10</t>
   </si>
   <si>
     <t>SFG23RHDX14-4-H10</t>
   </si>
   <si>
-    <t>SFG23RHDXL11-3-126</t>
-[...8 lines deleted...]
-    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Sector Frame with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (4) 2-7/8in OD  x 126in Antenna pipes</t>
+    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -620,51 +623,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J70" totalsRowShown="0">
   <autoFilter ref="A1:J70"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-8-b" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-96" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-96" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-126" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-b" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-4-h10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-5-wll" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-96" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-96" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-4-126" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-126" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl14-5-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-13-4-h10" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-5-120" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-11-3-120" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdxl9-3-96" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-120" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-120" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-120" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-126" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-126" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-3-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-4-126" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-126" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-b" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-12-b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-8-b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-11-b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-13-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-126" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl12-4-96" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-b" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-4-h10" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-15-5-wll" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg22hdx-11-3-120" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-b" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-15-4-120" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-13-4-120" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23hdxl-13-4-126" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-5-120" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-4-120" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-5-120" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-14-b" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-126" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl11-3-126" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-126" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-126" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-11-b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-13-b" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl-15-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl13-4-96" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-4-96" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdxl15-5-96" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-3-96" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-126" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-14-3-96" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-12-b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx12-5-wll" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx-10-4-h10" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/itemsfg23rhdx14-4-h10" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/pim-mitigation/tower-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J70"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="222.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -682,1564 +685,1564 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
         <v>66</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
         <v>68</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
         <v>70</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
         <v>78</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>86</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>98</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>100</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>104</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>108</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>110</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
         <v>112</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>114</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
         <v>123</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
         <v>127</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
         <v>131</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
         <v>133</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
         <v>135</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D63" t="s">
         <v>137</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
         <v>139</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
         <v>141</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D66" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>59</v>
+        <v>145</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SFG23RHDXL14-4-126"/>
-[...38 lines deleted...]
-    <hyperlink ref="A22" r:id="rId40" display="SFG23RHDX-10-3-120"/>
+    <hyperlink ref="A2" r:id="rId1" display="PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId2" display="SFG23RHDX-12-4-96"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A4" r:id="rId4" display="SFG23RHDX-14-4-96"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A5" r:id="rId6" display="SFG23RHDXL15-5-126"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId8" display="SFG23RHDX-10-B"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId10" display="SFG23RHDX12-4-H10"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId12" display="SFG23RHDX14-5-WLL"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId14" display="SFG23RHDXL11-3-96"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId16" display="SFG22RHDX-15-B"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId18" display="SFG22RHDX-13-4-120"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId20" display="SFG22RHDX-15-5-120"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A13" r:id="rId22" display="SFG23RHDXL14-4-96"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A14" r:id="rId24" display="SFG23RHDXL14-4-126"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A15" r:id="rId26" display="SFG23RHDXL14-5-126"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A16" r:id="rId28" display="SFG23RHDXL14-5-96"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A17" r:id="rId30" display="SFG22HDX-13-B"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId32" display="SFG22HDX-13-4-H10"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId34" display="SFG23RHDX-11-B"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A20" r:id="rId36" display="SFG23RHDX-15-B"/>
+    <hyperlink ref="C20" r:id="rId37" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A21" r:id="rId38" display="SFG23RHDX-15-5-120"/>
+    <hyperlink ref="C21" r:id="rId39" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A22" r:id="rId40" display="SFG23RHDX-11-3-120"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="SFG23RHDX-10-4-120"/>
+    <hyperlink ref="A23" r:id="rId42" display="SFG22RHDXL9-3-96"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="SFG23RHDX-12-4-120"/>
+    <hyperlink ref="A24" r:id="rId44" display="SFG23RHDX-10-3-120"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDX-10-4-96"/>
+    <hyperlink ref="A25" r:id="rId46" display="SFG23RHDX-10-4-120"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDX-12-3-126"/>
+    <hyperlink ref="A26" r:id="rId48" display="SFG23RHDX-12-4-120"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDX-14-3-126"/>
+    <hyperlink ref="A27" r:id="rId50" display="SFG23RHDX-10-4-96"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="SFG23RHDX-12-3-96"/>
+    <hyperlink ref="A28" r:id="rId52" display="SFG23RHDX-12-3-126"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="SFG23RHDX-12-4-126"/>
+    <hyperlink ref="A29" r:id="rId54" display="SFG23RHDX-14-3-126"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-14-4-126"/>
+    <hyperlink ref="A30" r:id="rId56" display="SFG23RHDX-12-3-96"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-14-B"/>
+    <hyperlink ref="A31" r:id="rId58" display="SFG23RHDX-12-4-126"/>
     <hyperlink ref="C31" r:id="rId59" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-10-B"/>
+    <hyperlink ref="A32" r:id="rId60" display="SFG23RHDX-14-4-126"/>
     <hyperlink ref="C32" r:id="rId61" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX12-4-H10"/>
+    <hyperlink ref="A33" r:id="rId62" display="SFG23RHDX-14-B"/>
     <hyperlink ref="C33" r:id="rId63" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A34" r:id="rId64" display="SFG23RHDX14-5-WLL"/>
+    <hyperlink ref="A34" r:id="rId64" display="SFG23RHDXL-12-B"/>
     <hyperlink ref="C34" r:id="rId65" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDXL15-4-126"/>
+    <hyperlink ref="A35" r:id="rId66" display="SFG23RHDX-8-B"/>
     <hyperlink ref="C35" r:id="rId67" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A36" r:id="rId68" display="SFG23RHDXL-11-B"/>
+    <hyperlink ref="A36" r:id="rId68" display="SFG22RHDX-11-B"/>
     <hyperlink ref="C36" r:id="rId69" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A37" r:id="rId70" display="SFG23RHDXL-13-B"/>
+    <hyperlink ref="A37" r:id="rId70" display="SFG22RHDX-13-B"/>
     <hyperlink ref="C37" r:id="rId71" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A38" r:id="rId72" display="SFG23RHDXL-15-B"/>
+    <hyperlink ref="A38" r:id="rId72" display="SFG22RHDX-15-4-120"/>
     <hyperlink ref="C38" r:id="rId73" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A39" r:id="rId74" display="SFG23RHDXL13-4-96"/>
+    <hyperlink ref="A39" r:id="rId74" display="SFG23RHDXL12-4-126"/>
     <hyperlink ref="C39" r:id="rId75" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A40" r:id="rId76" display="SFG23RHDXL15-4-96"/>
+    <hyperlink ref="A40" r:id="rId76" display="SFG23RHDXL12-4-96"/>
     <hyperlink ref="C40" r:id="rId77" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A41" r:id="rId78" display="SFG23RHDXL15-5-96"/>
+    <hyperlink ref="A41" r:id="rId78" display="SFG22HDX-11-B"/>
     <hyperlink ref="C41" r:id="rId79" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A42" r:id="rId80" display="SFG22RHDX-11-B"/>
+    <hyperlink ref="A42" r:id="rId80" display="SFG22HDX-15-B"/>
     <hyperlink ref="C42" r:id="rId81" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A43" r:id="rId82" display="SFG22RHDX-13-B"/>
+    <hyperlink ref="A43" r:id="rId82" display="SFG22HDX-15-4-H10"/>
     <hyperlink ref="C43" r:id="rId83" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A44" r:id="rId84" display="SFG22RHDX-15-4-120"/>
+    <hyperlink ref="A44" r:id="rId84" display="SFG22HDX-15-5-WLL"/>
     <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A45" r:id="rId86" display="SFG23RHDXL12-4-126"/>
+    <hyperlink ref="A45" r:id="rId86" display="SFG22HDX-11-3-120"/>
     <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDXL12-4-96"/>
+    <hyperlink ref="A46" r:id="rId88" display="SFG23RHDX-13-B"/>
     <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDX-8-B"/>
+    <hyperlink ref="A47" r:id="rId90" display="SFG23RHDX-15-4-120"/>
     <hyperlink ref="C47" r:id="rId91" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A48" r:id="rId92" display="SFG22HDX-11-B"/>
+    <hyperlink ref="A48" r:id="rId92" display="SFG23RHDX-13-4-120"/>
     <hyperlink ref="C48" r:id="rId93" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A49" r:id="rId94" display="SFG22HDX-15-B"/>
+    <hyperlink ref="A49" r:id="rId94" display="SFG23HDXL-13-4-126"/>
     <hyperlink ref="C49" r:id="rId95" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A50" r:id="rId96" display="SFG22HDX-15-4-H10"/>
+    <hyperlink ref="A50" r:id="rId96" display="SFG23RHDX-12-5-120"/>
     <hyperlink ref="C50" r:id="rId97" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A51" r:id="rId98" display="SFG22HDX-15-5-WLL"/>
+    <hyperlink ref="A51" r:id="rId98" display="SFG23RHDX-14-4-120"/>
     <hyperlink ref="C51" r:id="rId99" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A52" r:id="rId100" display="SFG22HDX-11-3-120"/>
+    <hyperlink ref="A52" r:id="rId100" display="SFG23RHDX-14-5-120"/>
     <hyperlink ref="C52" r:id="rId101" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDX-13-B"/>
+    <hyperlink ref="A53" r:id="rId102" display="SFG23RHDXL-14-B"/>
     <hyperlink ref="C53" r:id="rId103" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDX-15-4-120"/>
+    <hyperlink ref="A54" r:id="rId104" display="SFG23RHDX-10-3-126"/>
     <hyperlink ref="C54" r:id="rId105" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDX-13-4-120"/>
+    <hyperlink ref="A55" r:id="rId106" display="SFG23RHDXL11-3-126"/>
     <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A56" r:id="rId108" display="SFG23HDXL-13-4-126"/>
+    <hyperlink ref="A56" r:id="rId108" display="SFG23RHDXL13-4-126"/>
     <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A57" r:id="rId110" display="SFG23RHDX-12-5-120"/>
+    <hyperlink ref="A57" r:id="rId110" display="SFG23RHDXL15-4-126"/>
     <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A58" r:id="rId112" display="SFG23RHDX-14-4-120"/>
+    <hyperlink ref="A58" r:id="rId112" display="SFG23RHDXL-11-B"/>
     <hyperlink ref="C58" r:id="rId113" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A59" r:id="rId114" display="SFG23RHDX-14-5-120"/>
+    <hyperlink ref="A59" r:id="rId114" display="SFG23RHDXL-13-B"/>
     <hyperlink ref="C59" r:id="rId115" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A60" r:id="rId116" display="SFG23RHDXL-14-B"/>
+    <hyperlink ref="A60" r:id="rId116" display="SFG23RHDXL-15-B"/>
     <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A61" r:id="rId118" display="SFG23RHDX-10-3-126"/>
+    <hyperlink ref="A61" r:id="rId118" display="SFG23RHDXL13-4-96"/>
     <hyperlink ref="C61" r:id="rId119" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A62" r:id="rId120" display="SFG23RHDX-10-3-96"/>
+    <hyperlink ref="A62" r:id="rId120" display="SFG23RHDXL15-4-96"/>
     <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A63" r:id="rId122" display="SFG23RHDX-10-4-126"/>
+    <hyperlink ref="A63" r:id="rId122" display="SFG23RHDXL15-5-96"/>
     <hyperlink ref="C63" r:id="rId123" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A64" r:id="rId124" display="SFG23RHDX-14-3-96"/>
+    <hyperlink ref="A64" r:id="rId124" display="SFG23RHDX-10-3-96"/>
     <hyperlink ref="C64" r:id="rId125" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A65" r:id="rId126" display="SFG23RHDX-12-B"/>
+    <hyperlink ref="A65" r:id="rId126" display="SFG23RHDX-10-4-126"/>
     <hyperlink ref="C65" r:id="rId127" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX12-5-WLL"/>
+    <hyperlink ref="A66" r:id="rId128" display="SFG23RHDX-14-3-96"/>
     <hyperlink ref="C66" r:id="rId129" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX-10-4-H10"/>
+    <hyperlink ref="A67" r:id="rId130" display="SFG23RHDX-12-B"/>
     <hyperlink ref="C67" r:id="rId131" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX14-4-H10"/>
+    <hyperlink ref="A68" r:id="rId132" display="SFG23RHDX12-5-WLL"/>
     <hyperlink ref="C68" r:id="rId133" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A69" r:id="rId134" display="SFG23RHDXL11-3-126"/>
+    <hyperlink ref="A69" r:id="rId134" display="SFG23RHDX-10-4-H10"/>
     <hyperlink ref="C69" r:id="rId135" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A70" r:id="rId136" display="SFG23RHDXL13-4-126"/>
+    <hyperlink ref="A70" r:id="rId136" display="SFG23RHDX14-4-H10"/>
     <hyperlink ref="C70" r:id="rId137" display="Variant of PIM-GUARD-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId138"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>