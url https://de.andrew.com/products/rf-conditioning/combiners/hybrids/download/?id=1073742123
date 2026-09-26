--- v0 (2026-05-12)
+++ v1 (2026-09-26)
@@ -11,131 +11,137 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27" count="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29" count="49">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CHB626-43</t>
   </si>
   <si>
     <t>D15T01P37</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
+    <t>Hybrid Combiner, 617-2700 MHz, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>UltraBand™</t>
+  </si>
+  <si>
+    <t>Hybrid combiner</t>
+  </si>
+  <si>
+    <t>CHB726-01</t>
+  </si>
+  <si>
     <t>Hybrid Combiner</t>
   </si>
   <si>
-    <t>UltraBand™</t>
-[...7 lines deleted...]
-  <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>CHB726-01-2X</t>
   </si>
   <si>
     <t>Twin Hybrid Combiner</t>
   </si>
   <si>
     <t>D15T01P31</t>
   </si>
   <si>
     <t>D15T01P32</t>
   </si>
   <si>
     <t>CHB3359T-43</t>
   </si>
   <si>
     <t>D15T01P40</t>
   </si>
   <si>
     <t>Twin Hybrid Combiner 3300-5925MHz, 4.3-10 Connectors</t>
   </si>
   <si>
     <t>CHB626-43-2X</t>
   </si>
   <si>
     <t>D15T01P38</t>
+  </si>
+  <si>
+    <t>Twin Hybrid Combiner, 617-2700 MHz, 4.3-10 Connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -340,145 +346,145 @@
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="CHB626-43"/>
     <hyperlink ref="A3" r:id="rId2" display="CHB726-01"/>
     <hyperlink ref="A4" r:id="rId3" display="CHB726-01-2X"/>
     <hyperlink ref="A5" r:id="rId4" display="D15T01P31"/>
     <hyperlink ref="A6" r:id="rId5" display="D15T01P32"/>
     <hyperlink ref="A7" r:id="rId6" display="CHB3359T-43"/>
     <hyperlink ref="A8" r:id="rId7" display="CHB626-43-2X"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId8"/>
   </tableParts>
   <extLst/>
 </worksheet>