--- v0 (2026-05-13)
+++ v1 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569" count="1103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621" count="1207">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -370,597 +370,939 @@
   <si>
     <t>EQ-P1220-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 20 ft, base with ten adjustable legs</t>
   </si>
   <si>
     <t>EQ-P0618-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 18 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0820-B</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 20 ft, base only</t>
   </si>
   <si>
     <t>EQ-P1220-B</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 20 ft, base only</t>
   </si>
   <si>
+    <t>EQ-P1010-DF-CF-LD</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform - Light Duty, 10 ft x 10 ft, base with five displacement feet</t>
+  </si>
+  <si>
+    <t>860677770-001</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform Kit, 4 ft x 8 ft base with steps &amp; handrail plus 8 ft x 10 ft Ice Canopy with Burial posts</t>
+  </si>
+  <si>
+    <t>EQ-P0408-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base with four weight disbursement legs</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice canopy, 8 ft x 12 ft Platform Mounted for EQ-P0812 (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1010-B-RC-P</t>
+  </si>
+  <si>
+    <t>Variant of RAIN-CANOPIES</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, Platform Mounted for EQ-P1010  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1414-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 14 ft, base with twelve adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0814-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1618-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1010-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base with twelve displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P1016-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>MTC4038CRHD</t>
+  </si>
+  <si>
+    <t>8'x12' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4038 platforms)</t>
+  </si>
+  <si>
+    <t>MTC405312</t>
+  </si>
+  <si>
+    <t>8x8 &amp; 8x12 Platform Cabinet Mounting Channel Support Kit (Qty 2)</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>MTC4015120HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 10ft long with 4 Posts</t>
+  </si>
+  <si>
+    <t>PT-R102</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, two 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>Telecommunications rack</t>
+  </si>
+  <si>
+    <t>EQ-P1818-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 18 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1420-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-STEP-3</t>
+  </si>
+  <si>
+    <t>Triple Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-PB</t>
+  </si>
+  <si>
+    <t>Post Brackets for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-PPC</t>
+  </si>
+  <si>
+    <t>Post Power Telco Rack Kit for EQ-P Series Platforms, kit of two</t>
+  </si>
+  <si>
+    <t>MTC3339PML</t>
+  </si>
+  <si>
+    <t>Outdoor RRU/Equipment Rack - 84" H x 60" W x 36" D</t>
+  </si>
+  <si>
+    <t>Equipment rack</t>
+  </si>
+  <si>
+    <t>MTC3742</t>
+  </si>
+  <si>
+    <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>MTC4045LP</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base, Low Profile with four 12" x 12" feet</t>
+  </si>
+  <si>
+    <t>EQP0810-DSH</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 10 ft, base with four legs for Elevated sites, Handrail sold separately</t>
+  </si>
+  <si>
+    <t>MTC39668</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with Canopy, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
+  </si>
+  <si>
+    <t>EQ-LD4</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 4-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD5</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 5-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD7</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 7-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD8</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 8-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD10</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 10-rung</t>
+  </si>
+  <si>
+    <t>MTC3738CK</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy w/ H-Frame, 8 ft x 8 ft, Platform Mounted for MTC3738  (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST2</t>
+  </si>
+  <si>
+    <t>2 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4081-1010-00</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft</t>
+  </si>
+  <si>
+    <t>MTC34581216</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 12 ft x 16 ft, six 13 ft 4in direct burial pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice canopy, 10 ft x 15 ft Platform Mounted for EQ-P1015 (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST4</t>
+  </si>
+  <si>
+    <t>4 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST6</t>
+  </si>
+  <si>
+    <t>6 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-0608-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-1015-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQP0404L-DSH</t>
+  </si>
+  <si>
+    <t>Equipment Platform Extension, 4 ft x 4 ft, with 1 Fixed Foot. EQP0404LHR-DSH Handrail sold separately.</t>
+  </si>
+  <si>
+    <t>MTC3823A</t>
+  </si>
+  <si>
+    <t>Fixed Leg for Equipment Platform</t>
+  </si>
+  <si>
+    <t>EQ-P0912-RC-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 9 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1220-EP-LP</t>
+  </si>
+  <si>
+    <t>Equipment Platform Elevated Kit, 12 ft x 20 ft plus landing with Stairs, Handrail, &amp; H-Frame for equipment mounting</t>
+  </si>
+  <si>
+    <t>RC-0610-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0812-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1010-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1012-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1015-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0612-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0812-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0810-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-1012-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-1015-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>860676982-001</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 108" footed posts</t>
+  </si>
+  <si>
+    <t>Rain and shade canopy</t>
+  </si>
+  <si>
+    <t>EQ-HR0812</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC37000812F</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
     <t>EQ-P1616-B</t>
   </si>
   <si>
     <t>Equipment Platform, 16 ft x 16 ft, base only</t>
   </si>
   <si>
     <t>EQ-P1010-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 10 ft x 10 ft, base with four adjustable legs</t>
   </si>
   <si>
-    <t>EQ-P1414-AL</t>
-[...44 lines deleted...]
-    <t>Equipment Platform, 10 ft x 16 ft, base with six adjustable legs</t>
+    <t>EQ-P0612-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, Platform Mounted for EQ-P0612  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0810-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, Platform Mounted for EQ-P0810  (Platform not included)</t>
+  </si>
+  <si>
+    <t>IC-0410-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>MTC3976812</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform with Ice Canopy, Handrail, Single Step and (8) EQ-P-DF Weight Disbursement Feet</t>
+  </si>
+  <si>
+    <t>EQ-P1520-EP-LP-003</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform, 15 ft x 20 ft with Stairs and Handrail plus 3 foot Elevation Kit</t>
+  </si>
+  <si>
+    <t>MT-F1546</t>
+  </si>
+  <si>
+    <t>Secured Cable Chase with 4 Glands - 12.5 ft long x 2 ft wide</t>
+  </si>
+  <si>
+    <t>Cable trough</t>
+  </si>
+  <si>
+    <t>860681542-1013</t>
+  </si>
+  <si>
+    <t>RAIN CANOPY WITH SECURE CABLE CHASE</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 13 ft, with four direct burial pipes and secured cable chase (MT-F1546)</t>
+  </si>
+  <si>
+    <t>MTC401560HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 5ft long with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC401560HCS</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 5ft long with 2 Base Shoe Posts</t>
   </si>
   <si>
     <t>EQ-P1214-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 14 ft, base with six adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1416-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 14 ft x 16 ft, base with twelve adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1620-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 16 ft x 20 ft, base with sixteen adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1214-B</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 14 ft, base only</t>
   </si>
   <si>
-    <t>EQ-P1818-AL</t>
-[...26 lines deleted...]
-    <t>Post Power Telco Rack Kit for EQ-P Series Platforms, kit of two</t>
+    <t>PT-RK</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rung Kit, one rung</t>
+  </si>
+  <si>
+    <t>RR-HFBS5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>PT-S-0505-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 5' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339IPM</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 18" W x 24" D</t>
+  </si>
+  <si>
+    <t>MTC3339IPML</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 30" W x 36" D</t>
   </si>
   <si>
     <t>EQ-STEP-2</t>
   </si>
   <si>
     <t>Double Step Kit for EQ-P series platforms</t>
   </si>
   <si>
     <t>MTC39768</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 8 ft, base with Ice Shield, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
   </si>
   <si>
-    <t>MTC4045LP</t>
-[...44 lines deleted...]
-    <t>Climbing Ladder for EQ-P Series Platforms - 10-rung</t>
+    <t>PT-S-0610-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>PT-S-0610-04</t>
+  </si>
+  <si>
+    <t>H-Frame, 4-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>IC-0404-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0606-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0408-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-HR0606</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 6 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1214</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC396610</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Rain/Shade Canopy and (4) DF Feet</t>
   </si>
   <si>
     <t>MTC4045LPHF</t>
   </si>
   <si>
     <t>Equipment Platform, 5 ft x 7 ft base with H-Frame</t>
   </si>
   <si>
     <t>EQ-P1015-DF-CF</t>
   </si>
   <si>
     <t>Concealed Foot Equipment Platform, 10 ft x 15 ft, base with thirteen displacement legs</t>
   </si>
   <si>
     <t>EQ-P0810-EP-LP</t>
   </si>
   <si>
     <t>Elevated Equipment Platform, 8 ft x 10 ft with Handrail, H-Frame and Landing. Stairs ordered separately to match site elevation.</t>
   </si>
   <si>
     <t>EQ-STF</t>
   </si>
   <si>
     <t>Folding Single Platform Step for EQ-P Series Platforms</t>
   </si>
   <si>
     <t>EQ-HR1012</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 10 ft x 12 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR1212</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 12 ft x 12 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR1216</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 12 ft x 16 ft equipment platform</t>
   </si>
   <si>
     <t>IC-1015-B</t>
   </si>
   <si>
     <t>Ice Canopy, 10 ft x 15 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
-    <t>IC-1015-S</t>
-[...323 lines deleted...]
-    <t>Handrail Kit for EQP Series 12 ft x 14 ft equipment platform</t>
+    <t>RC-0808-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0404-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0406-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0808-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC4037ST7</t>
+  </si>
+  <si>
+    <t>7 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>EQ-P1010-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice canopy, 10 ft x 10 ft Platform Mounted for EQ-P1010 (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1012-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, Platform Mounted for EQ-P1012  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1818-EP-LP-004</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform with 4ft Elevation,18 ft x 18 ft with Handrail, Steps and Landing</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
+  </si>
+  <si>
+    <t>860678964-0913-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 9 ft x 13 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, Platform Mounted for EQ-P1015  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, Platform Mounted for EQ-P0812  (Platform not included)</t>
+  </si>
+  <si>
+    <t>IC-0410-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC401548H</t>
+  </si>
+  <si>
+    <t>H-Frame, 4ft long with 2 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401548HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 4ft long with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC4037CRHD</t>
+  </si>
+  <si>
+    <t>8'x8' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4037 platforms)</t>
+  </si>
+  <si>
+    <t>EQ-P1216-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1820-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1418-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>PT-R103</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, three 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>EQ-STEP-4</t>
+  </si>
+  <si>
+    <t>Four-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-5</t>
+  </si>
+  <si>
+    <t>Five-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-6</t>
+  </si>
+  <si>
+    <t>Six Step Kitt for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STS</t>
+  </si>
+  <si>
+    <t>Single Platform Step for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQP0810HR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0810-DSH 8 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC3742B</t>
+  </si>
+  <si>
+    <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>PT-B-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Burial Posts</t>
+  </si>
+  <si>
+    <t>PT-S-0606-04</t>
+  </si>
+  <si>
+    <t>H-Frame, 4-rung, 6' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>EQ-P0404-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 4 ft, base with four weight disbursement legs</t>
+  </si>
+  <si>
+    <t>IC-0808-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0818-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 18 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0406-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0608-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-HR0814</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0909</t>
+  </si>
+  <si>
+    <t>EQ-HR1014</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1018</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 18 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1220</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR2020</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 20 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQP0404LHR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0404L-DSH 4 ft x 4 ft equipment platform extension kit</t>
+  </si>
+  <si>
+    <t>EQ-P0709-EP-LP</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform Kit Series with 7' x 9' Base Platform - Multiple Heights Available from 3.5' to 11.5' - Includes landing, stairs, railings, elevation kits &amp; H-frame</t>
+  </si>
+  <si>
+    <t>EQ-HR0608</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>RC-0612-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0810-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>MTC4037ST5</t>
+  </si>
+  <si>
+    <t>5 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-1010-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>PLATFORM-ACCESSORIES</t>
   </si>
   <si>
     <t>Equipment Platform Accessories</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>CUSTOM-PLATFORM-KITS</t>
   </si>
   <si>
     <t>Custom Equipment Platform Kits</t>
   </si>
   <si>
     <t>HEAVY-DUTY-PLATFORMS</t>
   </si>
   <si>
     <t>Heavy Duty Equipment Platforms</t>
   </si>
   <si>
     <t>IC-0610-B</t>
   </si>
@@ -1321,102 +1663,102 @@
   <si>
     <t>EQ-P1216-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 16 ft, base with six adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1418-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 14 ft x 18 ft, base with fourteen adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1818-B</t>
   </si>
   <si>
     <t>Equipment Platform, 18 ft x 18 ft, base only</t>
   </si>
   <si>
     <t>EQ-P1018-B</t>
   </si>
   <si>
     <t>Equipment Platform, 10 ft x 18 ft, base only</t>
   </si>
   <si>
-    <t>EQ-P1216-B</t>
-[...14 lines deleted...]
-    <t>Equipment Platform, 14 ft x 18 ft, base only</t>
+    <t>MTC401596H</t>
+  </si>
+  <si>
+    <t>H-Frame, 8ft long with 3 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401596HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 8ft long with 3 Posts</t>
+  </si>
+  <si>
+    <t>MTC4015120H</t>
+  </si>
+  <si>
+    <t>H-Frame, 10ft long with 4 Posts (no ice canopy)</t>
   </si>
   <si>
     <t>EQ-P1218-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 18 ft, base with six adjustable legs</t>
   </si>
   <si>
-    <t>EQ-STEP-4</t>
-[...26 lines deleted...]
-    <t>Handrail Kit for EQP0810-DSH 8 ft x 10 ft equipment platform</t>
+    <t>PT-R104</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, four 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>RR-HFBP5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Burial posts</t>
+  </si>
+  <si>
+    <t>PT-S-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339PM</t>
+  </si>
+  <si>
+    <t>Outdoor RRU/Equipment Rack - 71" H x 33" W x 24" D</t>
+  </si>
+  <si>
+    <t>HPL3</t>
+  </si>
+  <si>
+    <t>Telecommunications Rack, four 120 in rungs, 72 in Base Shoe posts</t>
   </si>
   <si>
     <t>MTC4045</t>
   </si>
   <si>
     <t>Equipment Platform, 5 ft x 7 ft base with four custom feet</t>
   </si>
   <si>
     <t>EQ-LD3</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 3-rung</t>
   </si>
   <si>
     <t>EQ-LD6</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 6-rung</t>
   </si>
   <si>
     <t>EQ-LD9</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 9-rung</t>
   </si>
@@ -1435,333 +1777,147 @@
   <si>
     <t>MTC4045HF65</t>
   </si>
   <si>
     <t>H-Frame for Equipment Mounting - attach to concrete pad with customer supplied wedge anchors or to steel platforms using through bolts with backer plates</t>
   </si>
   <si>
     <t>EQ-HR0610</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 6 ft x 10 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR0808</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 8 ft x 8 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR0810</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 8 ft x 10 ft equipment platform</t>
   </si>
   <si>
-    <t>EQ-HR1220</t>
-[...2 lines deleted...]
-    <t>Handrail Kit for EQP Series 12 ft x 20 ft equipment platform</t>
+    <t>EQ-HR1616</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 16 ft x 16 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR0408</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 4 ft x 8 ft equipment platform</t>
   </si>
   <si>
-    <t>EQP0404LHR-DSH</t>
-[...26 lines deleted...]
-    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+    <t>EQ-HR0404</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 4 ft x 4 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1016</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC4045HF55</t>
+  </si>
+  <si>
+    <t>MTC37000810F</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
+    <t>MTC4037CR</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, Platform Mounted for MTC4037  (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST8</t>
+  </si>
+  <si>
+    <t>8 Step Equip Platform Stair w/ Handrail</t>
   </si>
   <si>
     <t>RC-0610-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
-    <t>RC-1010-S</t>
-[...233 lines deleted...]
-    <t>0</t>
+    <t>MTC4037ST3</t>
+  </si>
+  <si>
+    <t>3 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-0404-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 4 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0406-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0608-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>860677770-003</t>
+  </si>
+  <si>
+    <t>Extension kit for the 860677770-001 Custom Equipment Platform to provide a longer walkway</t>
+  </si>
+  <si>
+    <t>860677770-004</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform, 4' x 14' with handrail and 8' x 10' Ice Canopy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1862,75 +2018,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J274" totalsRowShown="0">
-  <autoFilter ref="A1:J274"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J300" totalsRowShown="0">
+  <autoFilter ref="A1:J300"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc38641215" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3738ck" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4081-1010-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc34581216" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-ic-p" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st4" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st6" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860676982-001" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc396610" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-s" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-s" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-s" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st7" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st5" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000810f" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037cr" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st8" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st3" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-b" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-b" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-s" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-s" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-003" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-004" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J274"/>
+  <dimension ref="A1:J300"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="144.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2671,3139 +2827,3503 @@
         <v>118</v>
       </c>
       <c r="H52" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D53" t="s">
         <v>120</v>
       </c>
       <c r="H53" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D54" t="s">
         <v>122</v>
       </c>
       <c r="H54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D55" t="s">
         <v>124</v>
       </c>
       <c r="H55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>126</v>
       </c>
       <c r="H56" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D57" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H57" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D58" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H58" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D59" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H59" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D61" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D62" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H62" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D63" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H63" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D64" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D65" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D66" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H67" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H68" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D69" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H69" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D70" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H70" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D71" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H71" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D72" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H72" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D73" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D74" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H74" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D75" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D76" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H76" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D77" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H77" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H78" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D79" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H79" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H80" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D81" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H81" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D82" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H82" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D83" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="H83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D84" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="H84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D85" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H85" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D86" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H86" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D87" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H87" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D88" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H88" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H90" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D91" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D92" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H92" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D93" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H94" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D95" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H95" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="D96" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H96" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D97" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D98" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H98" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D99" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D100" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D101" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D102" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D103" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D104" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D105" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H105" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="D106" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H106" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D107" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H107" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="D108" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H108" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D109" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H109" t="s">
-        <v>32</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D110" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H110" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H111" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D112" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H112" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D113" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H113" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D114" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="D115" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="H115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D116" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H116" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D117" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="H117" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D118" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H118" t="s">
-        <v>252</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="D119" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H119" t="s">
-        <v>13</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
+      </c>
+      <c r="B120" t="s">
+        <v>260</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D120" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D121" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D122" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="H122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D123" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="H123" t="s">
-        <v>264</v>
+        <v>32</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D124" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D125" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H125" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D126" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H126" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D127" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H127" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D128" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H128" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D129" t="s">
+        <v>280</v>
+      </c>
+      <c r="H129" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D130" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H130" t="s">
-        <v>281</v>
+        <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D131" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H131" t="s">
-        <v>281</v>
+        <v>170</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D132" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H132" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D133" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H133" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D134" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H134" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D135" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H135" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D136" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D137" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D138" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D139" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H139" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D140" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H140" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>303</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D141" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H141" t="s">
-        <v>304</v>
+        <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C142" t="s">
-        <v>11</v>
+      <c r="C142" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D142" t="s">
         <v>306</v>
       </c>
       <c r="H142" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C143" t="s">
-        <v>11</v>
+      <c r="C143" s="1" t="s">
+        <v>67</v>
       </c>
       <c r="D143" t="s">
         <v>308</v>
       </c>
       <c r="H143" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D144" t="s">
         <v>310</v>
       </c>
       <c r="H144" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D145" t="s">
         <v>312</v>
       </c>
       <c r="H145" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D146" t="s">
         <v>314</v>
       </c>
       <c r="H146" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D147" t="s">
         <v>316</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D148" t="s">
         <v>318</v>
       </c>
       <c r="H148" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D149" t="s">
         <v>320</v>
       </c>
       <c r="H149" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="D150" t="s">
         <v>322</v>
       </c>
       <c r="H150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="D151" t="s">
         <v>324</v>
       </c>
       <c r="H151" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="D152" t="s">
         <v>326</v>
       </c>
       <c r="H152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="D153" t="s">
         <v>328</v>
       </c>
       <c r="H153" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D154" t="s">
         <v>330</v>
       </c>
       <c r="H154" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
         <v>332</v>
       </c>
       <c r="H155" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D156" t="s">
-        <v>53</v>
+        <v>334</v>
       </c>
       <c r="H156" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D157" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H157" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H158" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D159" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H159" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D160" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H160" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D161" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H161" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H162" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D163" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H163" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D164" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H164" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D165" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H165" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D166" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H166" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D167" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H167" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D168" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H168" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D169" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D170" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H170" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D171" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H171" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D172" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H172" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D173" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H173" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D174" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H174" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D175" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H175" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D176" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H176" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D177" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H177" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D178" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H178" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D179" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H179" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D180" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H180" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D181" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H181" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H182" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D183" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H183" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D184" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H184" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D185" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H185" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="H186" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D187" t="s">
         <v>395</v>
       </c>
       <c r="H187" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D188" t="s">
         <v>397</v>
       </c>
       <c r="H188" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D189" t="s">
         <v>399</v>
       </c>
       <c r="H189" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D190" t="s">
         <v>401</v>
       </c>
       <c r="H190" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D191" t="s">
         <v>403</v>
       </c>
       <c r="H191" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D192" t="s">
         <v>405</v>
       </c>
       <c r="H192" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D193" t="s">
         <v>407</v>
       </c>
       <c r="H193" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D194" t="s">
         <v>409</v>
       </c>
       <c r="H194" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D195" t="s">
         <v>411</v>
       </c>
       <c r="H195" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D196" t="s">
         <v>413</v>
       </c>
       <c r="H196" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="D197" t="s">
         <v>415</v>
       </c>
       <c r="H197" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C198" s="1" t="s">
-        <v>67</v>
+      <c r="C198" t="s">
+        <v>11</v>
       </c>
       <c r="D198" t="s">
         <v>417</v>
       </c>
       <c r="H198" t="s">
-        <v>32</v>
+        <v>418</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>419</v>
+      </c>
+      <c r="C199" t="s">
+        <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H199" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>421</v>
+      </c>
+      <c r="C200" t="s">
+        <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H200" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D201" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="H201" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H202" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D203" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H203" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H204" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D205" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H205" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D206" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H206" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D207" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H207" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D208" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H208" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D209" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H209" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D210" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H210" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D211" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H211" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D212" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H212" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D213" t="s">
-        <v>447</v>
+        <v>53</v>
       </c>
       <c r="H213" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D214" t="s">
         <v>449</v>
       </c>
       <c r="H214" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D215" t="s">
         <v>451</v>
       </c>
       <c r="H215" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D216" t="s">
         <v>453</v>
       </c>
       <c r="H216" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="D217" t="s">
         <v>455</v>
       </c>
       <c r="H217" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D218" t="s">
         <v>457</v>
       </c>
       <c r="H218" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D219" t="s">
         <v>459</v>
       </c>
       <c r="H219" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D220" t="s">
         <v>461</v>
       </c>
       <c r="H220" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D221" t="s">
         <v>463</v>
       </c>
       <c r="H221" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D222" t="s">
         <v>465</v>
       </c>
       <c r="H222" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D223" t="s">
         <v>467</v>
       </c>
       <c r="H223" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D224" t="s">
         <v>469</v>
       </c>
       <c r="H224" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D225" t="s">
         <v>471</v>
       </c>
       <c r="H225" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D226" t="s">
         <v>473</v>
       </c>
       <c r="H226" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D227" t="s">
         <v>475</v>
       </c>
       <c r="H227" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D228" t="s">
         <v>477</v>
       </c>
       <c r="H228" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D229" t="s">
         <v>479</v>
       </c>
       <c r="H229" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D230" t="s">
         <v>481</v>
       </c>
       <c r="H230" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D231" t="s">
         <v>483</v>
       </c>
       <c r="H231" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D232" t="s">
         <v>485</v>
       </c>
       <c r="H232" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D233" t="s">
         <v>487</v>
       </c>
       <c r="H233" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D234" t="s">
         <v>489</v>
       </c>
       <c r="H234" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D235" t="s">
         <v>491</v>
       </c>
       <c r="H235" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D236" t="s">
         <v>493</v>
       </c>
       <c r="H236" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D237" t="s">
         <v>495</v>
       </c>
       <c r="H237" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D238" t="s">
         <v>497</v>
       </c>
       <c r="H238" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D239" t="s">
         <v>499</v>
       </c>
       <c r="H239" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D240" t="s">
         <v>501</v>
       </c>
       <c r="H240" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D241" t="s">
         <v>503</v>
       </c>
       <c r="H241" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D242" t="s">
         <v>505</v>
       </c>
       <c r="H242" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D243" t="s">
         <v>507</v>
       </c>
       <c r="H243" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D244" t="s">
         <v>509</v>
       </c>
       <c r="H244" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D245" t="s">
         <v>511</v>
       </c>
       <c r="H245" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D246" t="s">
         <v>513</v>
       </c>
       <c r="H246" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D247" t="s">
         <v>515</v>
       </c>
       <c r="H247" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D248" t="s">
         <v>517</v>
       </c>
       <c r="H248" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D249" t="s">
         <v>519</v>
       </c>
       <c r="H249" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D250" t="s">
         <v>521</v>
       </c>
       <c r="H250" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D251" t="s">
         <v>523</v>
       </c>
       <c r="H251" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D252" t="s">
         <v>525</v>
       </c>
       <c r="H252" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D253" t="s">
         <v>527</v>
       </c>
       <c r="H253" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D254" t="s">
         <v>529</v>
       </c>
       <c r="H254" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D255" t="s">
         <v>531</v>
       </c>
       <c r="H255" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D256" t="s">
         <v>533</v>
       </c>
       <c r="H256" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D257" t="s">
         <v>535</v>
       </c>
       <c r="H257" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D258" t="s">
         <v>537</v>
       </c>
       <c r="H258" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D259" t="s">
         <v>539</v>
       </c>
       <c r="H259" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D260" t="s">
         <v>541</v>
       </c>
       <c r="H260" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D261" t="s">
         <v>543</v>
       </c>
       <c r="H261" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D262" t="s">
         <v>545</v>
       </c>
       <c r="H262" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D263" t="s">
         <v>547</v>
       </c>
       <c r="H263" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D264" t="s">
         <v>549</v>
       </c>
       <c r="H264" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D265" t="s">
         <v>551</v>
       </c>
       <c r="H265" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D266" t="s">
         <v>553</v>
       </c>
       <c r="H266" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D267" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="H267" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D268" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H268" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D269" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H269" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D270" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H270" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D271" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H271" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D272" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H272" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D273" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H273" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D274" t="s">
-        <v>467</v>
+        <v>569</v>
       </c>
       <c r="H274" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="12.75">
+      <c r="A275" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D275" t="s">
+        <v>571</v>
+      </c>
+      <c r="H275" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="12.75">
+      <c r="A276" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D276" t="s">
+        <v>573</v>
+      </c>
+      <c r="H276" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="12.75">
+      <c r="A277" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D277" t="s">
+        <v>575</v>
+      </c>
+      <c r="H277" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="12.75">
+      <c r="A278" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D278" t="s">
+        <v>577</v>
+      </c>
+      <c r="H278" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="12.75">
+      <c r="A279" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D279" t="s">
+        <v>579</v>
+      </c>
+      <c r="H279" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="12.75">
+      <c r="A280" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D280" t="s">
+        <v>581</v>
+      </c>
+      <c r="H280" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="12.75">
+      <c r="A281" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D281" t="s">
+        <v>583</v>
+      </c>
+      <c r="H281" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="12.75">
+      <c r="A282" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D282" t="s">
+        <v>585</v>
+      </c>
+      <c r="H282" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="12.75">
+      <c r="A283" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D283" t="s">
+        <v>587</v>
+      </c>
+      <c r="H283" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="12.75">
+      <c r="A284" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D284" t="s">
+        <v>589</v>
+      </c>
+      <c r="H284" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="12.75">
+      <c r="A285" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D285" t="s">
+        <v>591</v>
+      </c>
+      <c r="H285" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="12.75">
+      <c r="A286" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D286" t="s">
+        <v>593</v>
+      </c>
+      <c r="H286" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="12.75">
+      <c r="A287" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D287" t="s">
+        <v>595</v>
+      </c>
+      <c r="H287" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="12.75">
+      <c r="A288" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D288" t="s">
+        <v>581</v>
+      </c>
+      <c r="H288" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
+      <c r="A289" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D289" t="s">
+        <v>598</v>
+      </c>
+      <c r="H289" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="12.75">
+      <c r="A290" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D290" t="s">
+        <v>600</v>
+      </c>
+      <c r="H290" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="12.75">
+      <c r="A291" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D291" t="s">
+        <v>602</v>
+      </c>
+      <c r="H291" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="12.75">
+      <c r="A292" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D292" t="s">
+        <v>604</v>
+      </c>
+      <c r="H292" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="12.75">
+      <c r="A293" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D293" t="s">
+        <v>606</v>
+      </c>
+      <c r="H293" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="12.75">
+      <c r="A294" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D294" t="s">
+        <v>608</v>
+      </c>
+      <c r="H294" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="12.75">
+      <c r="A295" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D295" t="s">
+        <v>610</v>
+      </c>
+      <c r="H295" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="12.75">
+      <c r="A296" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D296" t="s">
+        <v>612</v>
+      </c>
+      <c r="H296" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="12.75">
+      <c r="A297" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D297" t="s">
+        <v>614</v>
+      </c>
+      <c r="H297" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
+      <c r="A298" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D298" t="s">
+        <v>616</v>
+      </c>
+      <c r="H298" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="12.75">
+      <c r="A299" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D299" t="s">
+        <v>618</v>
+      </c>
+      <c r="H299" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
+      <c r="A300" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D300" t="s">
+        <v>620</v>
+      </c>
+      <c r="H300" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="ICE-CANOPIES"/>
     <hyperlink ref="A3" r:id="rId2" display="RAIN-CANOPIES"/>
     <hyperlink ref="A4" r:id="rId3" display="IC-1010-S"/>
     <hyperlink ref="C4" r:id="rId4" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A5" r:id="rId5" display="IC-1012-B"/>
     <hyperlink ref="C5" r:id="rId6" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A6" r:id="rId7" display="IC-0610-S"/>
     <hyperlink ref="C6" r:id="rId8" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A7" r:id="rId9" display="IC-1012-S"/>
     <hyperlink ref="C7" r:id="rId10" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A8" r:id="rId11" display="IC-1010-B"/>
     <hyperlink ref="C8" r:id="rId12" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A9" r:id="rId13" display="MTC4015174C"/>
     <hyperlink ref="C9" r:id="rId14" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A10" r:id="rId15" display="MTC4018DF"/>
     <hyperlink ref="C10" r:id="rId16" display="Variant of CUSTOM-PLATFORM-KITS"/>
     <hyperlink ref="A11" r:id="rId17" display="MTC4018PF"/>
     <hyperlink ref="C11" r:id="rId18" display="Variant of CUSTOM-PLATFORM-KITS"/>
     <hyperlink ref="A12" r:id="rId19" display="MTC3988DF"/>
     <hyperlink ref="C12" r:id="rId20" display="Variant of CUSTOM-PLATFORM-KITS"/>
@@ -5865,494 +6385,546 @@
     <hyperlink ref="C40" r:id="rId76" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A41" r:id="rId77" display="EQ-P0608-AL"/>
     <hyperlink ref="C41" r:id="rId78" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A42" r:id="rId79" display="EQ-P0818-AL"/>
     <hyperlink ref="C42" r:id="rId80" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A43" r:id="rId81" display="EQ-P0414-AL"/>
     <hyperlink ref="C43" r:id="rId82" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A44" r:id="rId83" display="EQ-P0818-B"/>
     <hyperlink ref="C44" r:id="rId84" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A45" r:id="rId85" display="EQ-P0414-B"/>
     <hyperlink ref="C45" r:id="rId86" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A46" r:id="rId87" display="EQ-P0618-AL"/>
     <hyperlink ref="C46" r:id="rId88" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A47" r:id="rId89" display="EQ-P1020-B"/>
     <hyperlink ref="C47" r:id="rId90" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A48" r:id="rId91" display="EQ-P1420-B"/>
     <hyperlink ref="C48" r:id="rId92" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A49" r:id="rId93" display="EQ-P1220-AL"/>
     <hyperlink ref="C49" r:id="rId94" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A50" r:id="rId95" display="EQ-P0618-B"/>
     <hyperlink ref="C50" r:id="rId96" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A51" r:id="rId97" display="EQ-P0820-B"/>
     <hyperlink ref="C51" r:id="rId98" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A52" r:id="rId99" display="EQ-P1220-B"/>
     <hyperlink ref="C52" r:id="rId100" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A53" r:id="rId101" display="EQ-P1616-B"/>
+    <hyperlink ref="A53" r:id="rId101" display="EQ-P1010-DF-CF-LD"/>
     <hyperlink ref="C53" r:id="rId102" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A54" r:id="rId103" display="EQ-P1010-AL"/>
-[...1 lines deleted...]
-    <hyperlink ref="A55" r:id="rId105" display="EQ-P1414-AL"/>
+    <hyperlink ref="A54" r:id="rId103" display="860677770-001"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A55" r:id="rId105" display="EQ-P0408-DF"/>
     <hyperlink ref="C55" r:id="rId106" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A56" r:id="rId107" display="EQ-P1212-AL"/>
-[...5 lines deleted...]
-    <hyperlink ref="A59" r:id="rId113" display="EQ-P1212-B"/>
+    <hyperlink ref="A56" r:id="rId107" display="EQ-P0812-B-IC-P"/>
+    <hyperlink ref="C56" r:id="rId108" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A57" r:id="rId109" display="EQ-P1010-B-RC-P"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A58" r:id="rId111" display="EQ-P0610-B-RC-P"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A59" r:id="rId113" display="EQ-P1414-AL"/>
     <hyperlink ref="C59" r:id="rId114" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A60" r:id="rId115" display="EQ-P1618-B"/>
+    <hyperlink ref="A60" r:id="rId115" display="EQ-P1212-AL"/>
     <hyperlink ref="C60" r:id="rId116" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A61" r:id="rId117" display="EQ-P1010-DF"/>
+    <hyperlink ref="A61" r:id="rId117" display="EQ-P1015-B"/>
     <hyperlink ref="C61" r:id="rId118" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A62" r:id="rId119" display="EQ-P1016-AL"/>
+    <hyperlink ref="A62" r:id="rId119" display="EQ-P0814-AL"/>
     <hyperlink ref="C62" r:id="rId120" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A63" r:id="rId121" display="EQ-P1214-AL"/>
+    <hyperlink ref="A63" r:id="rId121" display="EQ-P1212-B"/>
     <hyperlink ref="C63" r:id="rId122" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A64" r:id="rId123" display="EQ-P1416-AL"/>
+    <hyperlink ref="A64" r:id="rId123" display="EQ-P1618-B"/>
     <hyperlink ref="C64" r:id="rId124" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A65" r:id="rId125" display="EQ-P1620-AL"/>
+    <hyperlink ref="A65" r:id="rId125" display="EQ-P1010-DF"/>
     <hyperlink ref="C65" r:id="rId126" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A66" r:id="rId127" display="EQ-P1214-B"/>
+    <hyperlink ref="A66" r:id="rId127" display="EQ-P1016-AL"/>
     <hyperlink ref="C66" r:id="rId128" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A67" r:id="rId129" display="EQ-P1818-AL"/>
-[...3 lines deleted...]
-    <hyperlink ref="A69" r:id="rId133" display="EQ-STEP-3"/>
+    <hyperlink ref="A67" r:id="rId129" display="MTC4038CRHD"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A68" r:id="rId131" display="MTC405312"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A69" r:id="rId133" display="MTC4015120HC"/>
     <hyperlink ref="C69" r:id="rId134" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A70" r:id="rId135" display="EQ-PB"/>
+    <hyperlink ref="A70" r:id="rId135" display="PT-R102"/>
     <hyperlink ref="C70" r:id="rId136" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A71" r:id="rId137" display="EQ-PPC"/>
-[...11 lines deleted...]
-    <hyperlink ref="A77" r:id="rId149" display="EQ-LD4"/>
+    <hyperlink ref="A71" r:id="rId137" display="EQ-P1818-AL"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A72" r:id="rId139" display="EQ-P1420-AL"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A73" r:id="rId141" display="EQ-STEP-3"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A74" r:id="rId143" display="EQ-PB"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A75" r:id="rId145" display="EQ-PPC"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A76" r:id="rId147" display="MTC3339PML"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A77" r:id="rId149" display="MTC3742"/>
     <hyperlink ref="C77" r:id="rId150" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A78" r:id="rId151" display="EQ-LD5"/>
-[...5 lines deleted...]
-    <hyperlink ref="A81" r:id="rId157" display="EQ-LD10"/>
+    <hyperlink ref="A78" r:id="rId151" display="MTC4045LP"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A79" r:id="rId153" display="EQP0810-DSH"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A80" r:id="rId155" display="MTC39668"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A81" r:id="rId157" display="EQ-LD4"/>
     <hyperlink ref="C81" r:id="rId158" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A82" r:id="rId159" display="MTC4045LPHF"/>
-[...5 lines deleted...]
-    <hyperlink ref="A85" r:id="rId165" display="EQ-STF"/>
+    <hyperlink ref="A82" r:id="rId159" display="EQ-LD5"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A83" r:id="rId161" display="EQ-LD7"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A84" r:id="rId163" display="EQ-LD8"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A85" r:id="rId165" display="EQ-LD10"/>
     <hyperlink ref="C85" r:id="rId166" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A86" r:id="rId167" display="EQ-HR1012"/>
-[...1 lines deleted...]
-    <hyperlink ref="A87" r:id="rId169" display="EQ-HR1212"/>
+    <hyperlink ref="A86" r:id="rId167" display="MTC3738CK"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A87" r:id="rId169" display="MTC4037ST2"/>
     <hyperlink ref="C87" r:id="rId170" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A88" r:id="rId171" display="EQ-HR1216"/>
-[...1 lines deleted...]
-    <hyperlink ref="A89" r:id="rId173" display="IC-1015-B"/>
+    <hyperlink ref="A88" r:id="rId171" display="MTC4081-1010-00"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A89" r:id="rId173" display="MTC34581216"/>
     <hyperlink ref="C89" r:id="rId174" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A90" r:id="rId175" display="IC-1015-S"/>
+    <hyperlink ref="A90" r:id="rId175" display="EQ-P1015-B-IC-P"/>
     <hyperlink ref="C90" r:id="rId176" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A91" r:id="rId177" display="EQP0404L-DSH"/>
-[...1 lines deleted...]
-    <hyperlink ref="A92" r:id="rId179" display="MTC3823A"/>
+    <hyperlink ref="A91" r:id="rId177" display="MTC4037ST4"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A92" r:id="rId179" display="MTC4037ST6"/>
     <hyperlink ref="C92" r:id="rId180" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A93" r:id="rId181" display="EQ-P0912-RC-B"/>
+    <hyperlink ref="A93" r:id="rId181" display="RC-0608-B"/>
     <hyperlink ref="C93" r:id="rId182" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A94" r:id="rId183" display="EQ-P1220-EP-LP"/>
-[...5 lines deleted...]
-    <hyperlink ref="A97" r:id="rId189" display="RC-1010-B"/>
+    <hyperlink ref="A94" r:id="rId183" display="IC-1015-S"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A95" r:id="rId185" display="EQP0404L-DSH"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A96" r:id="rId187" display="MTC3823A"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A97" r:id="rId189" display="EQ-P0912-RC-B"/>
     <hyperlink ref="C97" r:id="rId190" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A98" r:id="rId191" display="RC-1012-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A99" r:id="rId193" display="RC-1015-B"/>
+    <hyperlink ref="A98" r:id="rId191" display="EQ-P1220-EP-LP"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A99" r:id="rId193" display="RC-0610-B"/>
     <hyperlink ref="C99" r:id="rId194" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A100" r:id="rId195" display="RC-0612-S"/>
+    <hyperlink ref="A100" r:id="rId195" display="RC-0812-B"/>
     <hyperlink ref="C100" r:id="rId196" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A101" r:id="rId197" display="RC-0812-S"/>
+    <hyperlink ref="A101" r:id="rId197" display="RC-1010-B"/>
     <hyperlink ref="C101" r:id="rId198" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A102" r:id="rId199" display="RC-0810-S"/>
+    <hyperlink ref="A102" r:id="rId199" display="RC-1012-B"/>
     <hyperlink ref="C102" r:id="rId200" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A103" r:id="rId201" display="RC-1012-S"/>
+    <hyperlink ref="A103" r:id="rId201" display="RC-1015-B"/>
     <hyperlink ref="C103" r:id="rId202" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A104" r:id="rId203" display="RC-1015-S"/>
+    <hyperlink ref="A104" r:id="rId203" display="RC-0612-S"/>
     <hyperlink ref="C104" r:id="rId204" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A105" r:id="rId205" display="EQ-HR0812"/>
-[...17 lines deleted...]
-    <hyperlink ref="A114" r:id="rId223" display="EQ-P0810-B-RC-P"/>
+    <hyperlink ref="A105" r:id="rId205" display="RC-0812-S"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A106" r:id="rId207" display="RC-0810-S"/>
+    <hyperlink ref="C106" r:id="rId208" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A107" r:id="rId209" display="RC-1012-S"/>
+    <hyperlink ref="C107" r:id="rId210" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A108" r:id="rId211" display="RC-1015-S"/>
+    <hyperlink ref="C108" r:id="rId212" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A109" r:id="rId213" display="860676982-001"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A110" r:id="rId215" display="EQ-HR0812"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A111" r:id="rId217" display="MTC37000812F"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A112" r:id="rId219" display="EQ-P1616-B"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A113" r:id="rId221" display="EQ-P1010-AL"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A114" r:id="rId223" display="EQ-P0612-B-RC-P"/>
     <hyperlink ref="C114" r:id="rId224" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A115" r:id="rId225" display="IC-0410-B"/>
-[...11 lines deleted...]
-    <hyperlink ref="A121" r:id="rId237" display="MTC401560HCS"/>
+    <hyperlink ref="A115" r:id="rId225" display="EQ-P0810-B-RC-P"/>
+    <hyperlink ref="C115" r:id="rId226" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A116" r:id="rId227" display="IC-0410-B"/>
+    <hyperlink ref="C116" r:id="rId228" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A117" r:id="rId229" display="MTC3976812"/>
+    <hyperlink ref="C117" r:id="rId230" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A118" r:id="rId231" display="EQ-P1520-EP-LP-003"/>
+    <hyperlink ref="C118" r:id="rId232" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A119" r:id="rId233" display="MT-F1546"/>
+    <hyperlink ref="C119" r:id="rId234" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A120" r:id="rId235" display="860681542-1013"/>
+    <hyperlink ref="C120" r:id="rId236" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A121" r:id="rId237" display="MTC401560HC"/>
     <hyperlink ref="C121" r:id="rId238" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A122" r:id="rId239" display="MTC4038CRHD"/>
+    <hyperlink ref="A122" r:id="rId239" display="MTC401560HCS"/>
     <hyperlink ref="C122" r:id="rId240" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A123" r:id="rId241" display="MTC405312"/>
-[...7 lines deleted...]
-    <hyperlink ref="A127" r:id="rId249" display="RR-HFBS5"/>
+    <hyperlink ref="A123" r:id="rId241" display="EQ-P1214-AL"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A124" r:id="rId243" display="EQ-P1416-AL"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A125" r:id="rId245" display="EQ-P1620-AL"/>
+    <hyperlink ref="C125" r:id="rId246" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A126" r:id="rId247" display="EQ-P1214-B"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A127" r:id="rId249" display="PT-RK"/>
     <hyperlink ref="C127" r:id="rId250" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A128" r:id="rId251" display="PT-S-0505-08"/>
+    <hyperlink ref="A128" r:id="rId251" display="RR-HFBS5"/>
     <hyperlink ref="C128" r:id="rId252" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A129" r:id="rId253" display="MTC38641215"/>
+    <hyperlink ref="A129" r:id="rId253" display="PT-S-0505-08"/>
     <hyperlink ref="C129" r:id="rId254" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A130" r:id="rId255" display="MTC3339IPM"/>
     <hyperlink ref="C130" r:id="rId256" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A131" r:id="rId257" display="MTC3339IPML"/>
     <hyperlink ref="C131" r:id="rId258" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A132" r:id="rId259" display="MTC3339PML"/>
+    <hyperlink ref="A132" r:id="rId259" display="EQ-STEP-2"/>
     <hyperlink ref="C132" r:id="rId260" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A133" r:id="rId261" display="MTC3742"/>
-    <hyperlink ref="C133" r:id="rId262" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A133" r:id="rId261" display="MTC39768"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of CUSTOM-PLATFORM-KITS"/>
     <hyperlink ref="A134" r:id="rId263" display="PT-S-0610-08"/>
     <hyperlink ref="C134" r:id="rId264" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A135" r:id="rId265" display="PT-S-0610-04"/>
     <hyperlink ref="C135" r:id="rId266" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A136" r:id="rId267" display="IC-0404-S"/>
     <hyperlink ref="C136" r:id="rId268" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A137" r:id="rId269" display="IC-0606-S"/>
     <hyperlink ref="C137" r:id="rId270" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A138" r:id="rId271" display="IC-0408-S"/>
     <hyperlink ref="C138" r:id="rId272" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A139" r:id="rId273" display="EQ-HR0606"/>
     <hyperlink ref="C139" r:id="rId274" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A140" r:id="rId275" display="EQ-HR1214"/>
     <hyperlink ref="C140" r:id="rId276" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A141" r:id="rId277" display="PLATFORM-ACCESSORIES"/>
-[...158 lines deleted...]
-    <hyperlink ref="A222" r:id="rId436" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="A141" r:id="rId277" display="MTC396610"/>
+    <hyperlink ref="C141" r:id="rId278" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A142" r:id="rId279" display="MTC4045LPHF"/>
+    <hyperlink ref="C142" r:id="rId280" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A143" r:id="rId281" display="EQ-P1015-DF-CF"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A144" r:id="rId283" display="EQ-P0810-EP-LP"/>
+    <hyperlink ref="C144" r:id="rId284" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A145" r:id="rId285" display="EQ-STF"/>
+    <hyperlink ref="C145" r:id="rId286" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A146" r:id="rId287" display="EQ-HR1012"/>
+    <hyperlink ref="C146" r:id="rId288" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A147" r:id="rId289" display="EQ-HR1212"/>
+    <hyperlink ref="C147" r:id="rId290" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A148" r:id="rId291" display="EQ-HR1216"/>
+    <hyperlink ref="C148" r:id="rId292" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A149" r:id="rId293" display="IC-1015-B"/>
+    <hyperlink ref="C149" r:id="rId294" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A150" r:id="rId295" display="RC-0808-B"/>
+    <hyperlink ref="C150" r:id="rId296" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A151" r:id="rId297" display="RC-0404-S"/>
+    <hyperlink ref="C151" r:id="rId298" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A152" r:id="rId299" display="RC-0406-S"/>
+    <hyperlink ref="C152" r:id="rId300" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A153" r:id="rId301" display="RC-0808-S"/>
+    <hyperlink ref="C153" r:id="rId302" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A154" r:id="rId303" display="MTC4037ST7"/>
+    <hyperlink ref="C154" r:id="rId304" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A155" r:id="rId305" display="EQ-P1010-B-IC-P"/>
+    <hyperlink ref="C155" r:id="rId306" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A156" r:id="rId307" display="EQ-P1012-B-RC-P"/>
+    <hyperlink ref="C156" r:id="rId308" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A157" r:id="rId309" display="EQ-P1818-EP-LP-004"/>
+    <hyperlink ref="C157" r:id="rId310" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A158" r:id="rId311" display="EQ-P0610-B-IC-P"/>
+    <hyperlink ref="C158" r:id="rId312" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A159" r:id="rId313" display="860678964-0913-S"/>
+    <hyperlink ref="C159" r:id="rId314" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A160" r:id="rId315" display="EQ-P1015-B-RC-P"/>
+    <hyperlink ref="C160" r:id="rId316" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A161" r:id="rId317" display="EQ-P0812-B-RC-P"/>
+    <hyperlink ref="C161" r:id="rId318" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A162" r:id="rId319" display="IC-0410-S"/>
+    <hyperlink ref="C162" r:id="rId320" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A163" r:id="rId321" display="RC-0606-B"/>
+    <hyperlink ref="C163" r:id="rId322" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A164" r:id="rId323" display="RC-0606-S"/>
+    <hyperlink ref="C164" r:id="rId324" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A165" r:id="rId325" display="MTC401548H"/>
+    <hyperlink ref="C165" r:id="rId326" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A166" r:id="rId327" display="MTC401548HC"/>
+    <hyperlink ref="C166" r:id="rId328" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A167" r:id="rId329" display="MTC4037CRHD"/>
+    <hyperlink ref="C167" r:id="rId330" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A168" r:id="rId331" display="EQ-P1216-B"/>
+    <hyperlink ref="C168" r:id="rId332" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A169" r:id="rId333" display="EQ-P1820-AL"/>
+    <hyperlink ref="C169" r:id="rId334" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A170" r:id="rId335" display="EQ-P1418-B"/>
+    <hyperlink ref="C170" r:id="rId336" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A171" r:id="rId337" display="PT-R103"/>
+    <hyperlink ref="C171" r:id="rId338" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A172" r:id="rId339" display="EQ-STEP-4"/>
+    <hyperlink ref="C172" r:id="rId340" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A173" r:id="rId341" display="EQ-STEP-5"/>
+    <hyperlink ref="C173" r:id="rId342" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A174" r:id="rId343" display="EQ-STEP-6"/>
+    <hyperlink ref="C174" r:id="rId344" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A175" r:id="rId345" display="EQ-STS"/>
+    <hyperlink ref="C175" r:id="rId346" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A176" r:id="rId347" display="EQP0810HR-DSH"/>
+    <hyperlink ref="C176" r:id="rId348" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A177" r:id="rId349" display="MTC3742B"/>
+    <hyperlink ref="C177" r:id="rId350" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A178" r:id="rId351" display="PT-B-0605-08"/>
+    <hyperlink ref="C178" r:id="rId352" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A179" r:id="rId353" display="PT-S-0606-04"/>
+    <hyperlink ref="C179" r:id="rId354" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A180" r:id="rId355" display="EQ-P0404-DF"/>
+    <hyperlink ref="C180" r:id="rId356" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A181" r:id="rId357" display="IC-0808-S"/>
+    <hyperlink ref="C181" r:id="rId358" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A182" r:id="rId359" display="IC-0818-S"/>
+    <hyperlink ref="C182" r:id="rId360" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A183" r:id="rId361" display="IC-0406-S"/>
+    <hyperlink ref="C183" r:id="rId362" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A184" r:id="rId363" display="IC-0608-S"/>
+    <hyperlink ref="C184" r:id="rId364" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A185" r:id="rId365" display="EQ-HR0814"/>
+    <hyperlink ref="C185" r:id="rId366" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A186" r:id="rId367" display="EQ-HR0909"/>
+    <hyperlink ref="C186" r:id="rId368" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A187" r:id="rId369" display="EQ-HR1014"/>
+    <hyperlink ref="C187" r:id="rId370" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A188" r:id="rId371" display="EQ-HR1018"/>
+    <hyperlink ref="C188" r:id="rId372" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A189" r:id="rId373" display="EQ-HR1220"/>
+    <hyperlink ref="C189" r:id="rId374" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A190" r:id="rId375" display="EQ-HR2020"/>
+    <hyperlink ref="C190" r:id="rId376" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A191" r:id="rId377" display="EQP0404LHR-DSH"/>
+    <hyperlink ref="C191" r:id="rId378" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A192" r:id="rId379" display="EQ-P0709-EP-LP"/>
+    <hyperlink ref="C192" r:id="rId380" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A193" r:id="rId381" display="EQ-HR0608"/>
+    <hyperlink ref="C193" r:id="rId382" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A194" r:id="rId383" display="RC-0612-B"/>
+    <hyperlink ref="C194" r:id="rId384" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A195" r:id="rId385" display="RC-0810-B"/>
+    <hyperlink ref="C195" r:id="rId386" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A196" r:id="rId387" display="MTC4037ST5"/>
+    <hyperlink ref="C196" r:id="rId388" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A197" r:id="rId389" display="RC-1010-S"/>
+    <hyperlink ref="C197" r:id="rId390" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A198" r:id="rId391" display="PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A199" r:id="rId392" display="CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A200" r:id="rId393" display="HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A201" r:id="rId394" display="IC-0610-B"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A202" r:id="rId396" display="IC-0612-B"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A203" r:id="rId398" display="IC-0612-S"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A204" r:id="rId400" display="IC-0810-B"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A205" r:id="rId402" display="IC-0810-S"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A206" r:id="rId404" display="IC-0812-B"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A207" r:id="rId406" display="IC-0812-S"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A208" r:id="rId408" display="MTC3987PF"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A209" r:id="rId410" display="MTC401548C"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A210" r:id="rId412" display="MTC3988PF"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A211" r:id="rId414" display="MTC9336B4DF"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A212" r:id="rId416" display="MTC4037HR"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A213" r:id="rId418" display="EQ-P0406-AL"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A214" r:id="rId420" display="EQ-P0416-AL"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A215" r:id="rId422" display="EQ-P0406-B"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A216" r:id="rId424" display="EQ-P0610-AL"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A217" r:id="rId426" display="EQ-P0416-B"/>
+    <hyperlink ref="C217" r:id="rId427" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A218" r:id="rId428" display="EQ-P0408-AL"/>
+    <hyperlink ref="C218" r:id="rId429" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A219" r:id="rId430" display="EQ-P0610-B"/>
+    <hyperlink ref="C219" r:id="rId431" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A220" r:id="rId432" display="EQ-P0418-AL"/>
+    <hyperlink ref="C220" r:id="rId433" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A221" r:id="rId434" display="EQ-LD"/>
+    <hyperlink ref="C221" r:id="rId435" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A222" r:id="rId436" display="EQ-P0408-B"/>
     <hyperlink ref="C222" r:id="rId437" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A223" r:id="rId438" display="MTC4045HF65"/>
-[...13 lines deleted...]
-    <hyperlink ref="A230" r:id="rId452" display="EQ-P0709-EP-LP"/>
+    <hyperlink ref="A223" r:id="rId438" display="EQ-P-AL"/>
+    <hyperlink ref="C223" r:id="rId439" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A224" r:id="rId440" display="EQ-P0612-AL"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A225" r:id="rId442" display="EQ-P0410-AL"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A226" r:id="rId444" display="EQ-P0614-AL"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A227" r:id="rId446" display="EQ-P0614-B"/>
+    <hyperlink ref="C227" r:id="rId447" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A228" r:id="rId448" display="EQ-P0412-AL"/>
+    <hyperlink ref="C228" r:id="rId449" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A229" r:id="rId450" display="EQ-P0404-B"/>
+    <hyperlink ref="C229" r:id="rId451" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A230" r:id="rId452" display="EQ-P0808-AL"/>
     <hyperlink ref="C230" r:id="rId453" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A231" r:id="rId454" display="EQ-HR0608"/>
-[...13 lines deleted...]
-    <hyperlink ref="A238" r:id="rId468" display="EQ-P1818-EP-LP-004"/>
+    <hyperlink ref="A231" r:id="rId454" display="EQ-P0412-B"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A232" r:id="rId456" display="EQ-P0616-AL"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A233" r:id="rId458" display="EQ-P1012-B"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A234" r:id="rId460" display="EQ-P0616-B"/>
+    <hyperlink ref="C234" r:id="rId461" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A235" r:id="rId462" display="EQ-P1020-AL"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A236" r:id="rId464" display="EQ-P0810-AL"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A237" r:id="rId466" display="EQ-P0608-B"/>
+    <hyperlink ref="C237" r:id="rId467" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A238" r:id="rId468" display="EQ-P1218-B"/>
     <hyperlink ref="C238" r:id="rId469" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A239" r:id="rId470" display="EQ-P0610-B-IC-P"/>
-[...43 lines deleted...]
-    <hyperlink ref="A261" r:id="rId514" display="EQ-P0404-DF"/>
+    <hyperlink ref="A239" r:id="rId470" display="EQ-P1014-AL"/>
+    <hyperlink ref="C239" r:id="rId471" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A240" r:id="rId472" display="EQ-P0810-B"/>
+    <hyperlink ref="C240" r:id="rId473" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A241" r:id="rId474" display="EQ-P0820-AL"/>
+    <hyperlink ref="C241" r:id="rId475" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A242" r:id="rId476" display="EQ-P1014-B"/>
+    <hyperlink ref="C242" r:id="rId477" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A243" r:id="rId478" display="EQ-P1820-B"/>
+    <hyperlink ref="C243" r:id="rId479" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A244" r:id="rId480" display="EQ-P0812-AL"/>
+    <hyperlink ref="C244" r:id="rId481" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A245" r:id="rId482" display="EQ-P1616-AL"/>
+    <hyperlink ref="C245" r:id="rId483" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A246" r:id="rId484" display="EQ-P1020-DF"/>
+    <hyperlink ref="C246" r:id="rId485" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A247" r:id="rId486" display="EQ-P1015-AL"/>
+    <hyperlink ref="C247" r:id="rId487" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A248" r:id="rId488" display="EQ-P2020-AL"/>
+    <hyperlink ref="C248" r:id="rId489" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A249" r:id="rId490" display="EQ-P0812-B"/>
+    <hyperlink ref="C249" r:id="rId491" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A250" r:id="rId492" display="EQ-P2020-B"/>
+    <hyperlink ref="C250" r:id="rId493" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A251" r:id="rId494" display="EQ-P1618-AL"/>
+    <hyperlink ref="C251" r:id="rId495" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A252" r:id="rId496" display="EQ-P1010-B"/>
+    <hyperlink ref="C252" r:id="rId497" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A253" r:id="rId498" display="EQ-P1015-DF"/>
+    <hyperlink ref="C253" r:id="rId499" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A254" r:id="rId500" display="EQ-P1414-B"/>
+    <hyperlink ref="C254" r:id="rId501" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A255" r:id="rId502" display="EQ-P0814-B"/>
+    <hyperlink ref="C255" r:id="rId503" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A256" r:id="rId504" display="EQ-P1012-AL"/>
+    <hyperlink ref="C256" r:id="rId505" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A257" r:id="rId506" display="EQ-P1016-B"/>
+    <hyperlink ref="C257" r:id="rId507" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A258" r:id="rId508" display="EQ-P1620-B"/>
+    <hyperlink ref="C258" r:id="rId509" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A259" r:id="rId510" display="EQ-P1416-B"/>
+    <hyperlink ref="C259" r:id="rId511" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A260" r:id="rId512" display="EQ-P1018-AL"/>
+    <hyperlink ref="C260" r:id="rId513" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A261" r:id="rId514" display="EQ-P1216-AL"/>
     <hyperlink ref="C261" r:id="rId515" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A262" r:id="rId516" display="IC-0808-S"/>
-[...7 lines deleted...]
-    <hyperlink ref="A266" r:id="rId524" display="EQ-HR0814"/>
+    <hyperlink ref="A262" r:id="rId516" display="EQ-P1418-AL"/>
+    <hyperlink ref="C262" r:id="rId517" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A263" r:id="rId518" display="EQ-P1818-B"/>
+    <hyperlink ref="C263" r:id="rId519" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A264" r:id="rId520" display="EQ-P1018-B"/>
+    <hyperlink ref="C264" r:id="rId521" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A265" r:id="rId522" display="MTC401596H"/>
+    <hyperlink ref="C265" r:id="rId523" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A266" r:id="rId524" display="MTC401596HC"/>
     <hyperlink ref="C266" r:id="rId525" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A267" r:id="rId526" display="EQ-HR0909"/>
+    <hyperlink ref="A267" r:id="rId526" display="MTC4015120H"/>
     <hyperlink ref="C267" r:id="rId527" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A268" r:id="rId528" display="EQ-HR1014"/>
-[...1 lines deleted...]
-    <hyperlink ref="A269" r:id="rId530" display="EQ-HR1018"/>
+    <hyperlink ref="A268" r:id="rId528" display="EQ-P1218-AL"/>
+    <hyperlink ref="C268" r:id="rId529" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A269" r:id="rId530" display="PT-R104"/>
     <hyperlink ref="C269" r:id="rId531" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A270" r:id="rId532" display="EQ-HR1616"/>
+    <hyperlink ref="A270" r:id="rId532" display="RR-HFBP5"/>
     <hyperlink ref="C270" r:id="rId533" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A271" r:id="rId534" display="EQ-HR2020"/>
+    <hyperlink ref="A271" r:id="rId534" display="PT-S-0605-08"/>
     <hyperlink ref="C271" r:id="rId535" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A272" r:id="rId536" display="EQ-HR0404"/>
+    <hyperlink ref="A272" r:id="rId536" display="MTC3339PM"/>
     <hyperlink ref="C272" r:id="rId537" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A273" r:id="rId538" display="EQ-HR1016"/>
+    <hyperlink ref="A273" r:id="rId538" display="HPL3"/>
     <hyperlink ref="C273" r:id="rId539" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A274" r:id="rId540" display="MTC4045HF55"/>
+    <hyperlink ref="A274" r:id="rId540" display="MTC4045"/>
     <hyperlink ref="C274" r:id="rId541" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A275" r:id="rId542" display="EQ-LD3"/>
+    <hyperlink ref="C275" r:id="rId543" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A276" r:id="rId544" display="EQ-LD6"/>
+    <hyperlink ref="C276" r:id="rId545" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A277" r:id="rId546" display="EQ-LD9"/>
+    <hyperlink ref="C277" r:id="rId547" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A278" r:id="rId548" display="EQ-P1010-DF-CF"/>
+    <hyperlink ref="C278" r:id="rId549" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A279" r:id="rId550" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="C279" r:id="rId551" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A280" r:id="rId552" display="MTC4045HF65"/>
+    <hyperlink ref="C280" r:id="rId553" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A281" r:id="rId554" display="EQ-HR0610"/>
+    <hyperlink ref="C281" r:id="rId555" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A282" r:id="rId556" display="EQ-HR0808"/>
+    <hyperlink ref="C282" r:id="rId557" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A283" r:id="rId558" display="EQ-HR0810"/>
+    <hyperlink ref="C283" r:id="rId559" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A284" r:id="rId560" display="EQ-HR1616"/>
+    <hyperlink ref="C284" r:id="rId561" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A285" r:id="rId562" display="EQ-HR0408"/>
+    <hyperlink ref="C285" r:id="rId563" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A286" r:id="rId564" display="EQ-HR0404"/>
+    <hyperlink ref="C286" r:id="rId565" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A287" r:id="rId566" display="EQ-HR1016"/>
+    <hyperlink ref="C287" r:id="rId567" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A288" r:id="rId568" display="MTC4045HF55"/>
+    <hyperlink ref="C288" r:id="rId569" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A289" r:id="rId570" display="MTC37000810F"/>
+    <hyperlink ref="C289" r:id="rId571" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A290" r:id="rId572" display="MTC4037CR"/>
+    <hyperlink ref="C290" r:id="rId573" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A291" r:id="rId574" display="MTC4037ST8"/>
+    <hyperlink ref="C291" r:id="rId575" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A292" r:id="rId576" display="RC-0610-S"/>
+    <hyperlink ref="C292" r:id="rId577" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A293" r:id="rId578" display="MTC4037ST3"/>
+    <hyperlink ref="C293" r:id="rId579" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A294" r:id="rId580" display="RC-0404-B"/>
+    <hyperlink ref="C294" r:id="rId581" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A295" r:id="rId582" display="RC-0406-B"/>
+    <hyperlink ref="C295" r:id="rId583" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A296" r:id="rId584" display="RC-0408-B"/>
+    <hyperlink ref="C296" r:id="rId585" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A297" r:id="rId586" display="RC-0408-S"/>
+    <hyperlink ref="C297" r:id="rId587" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A298" r:id="rId588" display="RC-0608-S"/>
+    <hyperlink ref="C298" r:id="rId589" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A299" r:id="rId590" display="860677770-003"/>
+    <hyperlink ref="C299" r:id="rId591" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A300" r:id="rId592" display="860677770-004"/>
+    <hyperlink ref="C300" r:id="rId593" display="Variant of CUSTOM-PLATFORM-KITS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId542"/>
+    <tablePart r:id="rId594"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>