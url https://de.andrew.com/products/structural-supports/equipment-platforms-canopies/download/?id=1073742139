--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -11,256 +11,580 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621" count="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623" count="1211">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MTC4015174C</t>
+  </si>
+  <si>
+    <t>Variant of ICE-CANOPIES</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 Cabinet - 48” x 174” with 5 Posts</t>
+  </si>
+  <si>
+    <t>Ice canopies and shields</t>
+  </si>
+  <si>
+    <t>MTC4018DF</t>
+  </si>
+  <si>
+    <t>Variant of CUSTOM-PLATFORM-KITS</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 11 ft, base with four adjustable feet</t>
+  </si>
+  <si>
+    <t>Equipment platform system</t>
+  </si>
+  <si>
+    <t>MTC4018PF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 11 ft, base with Pier Connections</t>
+  </si>
+  <si>
+    <t>EQ-P1010-DF</t>
+  </si>
+  <si>
+    <t>Variant of HEAVY-DUTY-PLATFORMS</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base with twelve displacement legs</t>
+  </si>
+  <si>
+    <t>MTC4037AL</t>
+  </si>
+  <si>
+    <t>8'x8' C6 Equipment Platform with (4) AL Feet</t>
+  </si>
+  <si>
+    <t>MTC401590C</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 2 Cabinet - 48” x 90” with 3 Posts</t>
+  </si>
+  <si>
+    <t>MTC4038AL</t>
+  </si>
+  <si>
+    <t>8'x12' C6 Equipment Platform with (4) AL Feet</t>
+  </si>
+  <si>
+    <t>MTC9336LK</t>
+  </si>
+  <si>
+    <t>Variant of PLATFORM-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Equipment Platform Leg Kit</t>
+  </si>
+  <si>
+    <t>EQ-P1214-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>MTC4038HR</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform Handrail Kit with Toe Board (for MTC4038 platforms)</t>
+  </si>
+  <si>
+    <t>MTC3989PF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with Pier Connections</t>
+  </si>
+  <si>
+    <t>MTC3987DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 6 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTC4015132C</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 3 Cabinet - 48” x 132” with 4 Posts</t>
+  </si>
+  <si>
+    <t>MTCP0410B4AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 10 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTCP0413B4AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 13 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-HR1010</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQP0810-DSH</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 10 ft, base with four legs for Elevated sites, Handrail sold separately</t>
+  </si>
+  <si>
+    <t>MTC39668</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with Canopy, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
+  </si>
+  <si>
+    <t>EQ-LD4</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 4-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD5</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 5-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD7</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 7-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD8</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 8-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD10</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 10-rung</t>
+  </si>
+  <si>
+    <t>MTC4045LPHF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base with H-Frame</t>
+  </si>
+  <si>
+    <t>EQ-P1015-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 15 ft, base with thirteen displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P0810-EP-LP</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform, 8 ft x 10 ft with Handrail, H-Frame and Landing. Stairs ordered separately to match site elevation.</t>
+  </si>
+  <si>
+    <t>EQ-STF</t>
+  </si>
+  <si>
+    <t>Folding Single Platform Step for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-HR1012</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1212</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1216</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-P0606-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 6 ft, base only</t>
+  </si>
+  <si>
+    <t>IC-1015-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQP0404L-DSH</t>
+  </si>
+  <si>
+    <t>Equipment Platform Extension, 4 ft x 4 ft, with 1 Fixed Foot. EQP0404LHR-DSH Handrail sold separately.</t>
+  </si>
+  <si>
+    <t>MTC3823A</t>
+  </si>
+  <si>
+    <t>Fixed Leg for Equipment Platform</t>
+  </si>
+  <si>
+    <t>EQ-P0912-RC-B</t>
+  </si>
+  <si>
+    <t>Variant of RAIN-CANOPIES</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 9 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1220-EP-LP</t>
+  </si>
+  <si>
+    <t>Equipment Platform Elevated Kit, 12 ft x 20 ft plus landing with Stairs, Handrail, &amp; H-Frame for equipment mounting</t>
+  </si>
+  <si>
+    <t>RC-0610-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0812-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1010-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1012-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-1015-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0612-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0812-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0810-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-1012-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-P0820-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>860676982-001</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 108" footed posts</t>
+  </si>
+  <si>
+    <t>Rain and shade canopy</t>
+  </si>
+  <si>
+    <t>EQ-P1616-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1010-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1414-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 14 ft, base with twelve adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
     <t>ICE-CANOPIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Ice Canopies</t>
   </si>
   <si>
-    <t>Ice canopies and shields</t>
-[...1 lines deleted...]
-  <si>
     <t>RAIN-CANOPIES</t>
   </si>
   <si>
     <t>Rain Canopies</t>
   </si>
   <si>
     <t>IC-1010-S</t>
   </si>
   <si>
-    <t>Variant of ICE-CANOPIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Ice Canopy, 10 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-1012-B</t>
   </si>
   <si>
     <t>Ice Canopy, 10 ft x 12 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>IC-0610-S</t>
   </si>
   <si>
     <t>Ice Canopy, 6 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-1012-S</t>
   </si>
   <si>
     <t>Ice Canopy, 10 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-1010-B</t>
   </si>
   <si>
     <t>Ice Canopy, 10 ft x 10 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
-    <t>MTC4015174C</t>
-[...20 lines deleted...]
-    <t>Equipment Platform, 8 ft x 11 ft, base with Pier Connections</t>
+    <t>EQ-P1015-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0814-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1618-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 18 ft, base only</t>
   </si>
   <si>
     <t>MTC3988DF</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 8 ft, base with four adjustable legs</t>
   </si>
   <si>
-    <t>MTC4037AL</t>
-[...23 lines deleted...]
-    <t>Equipment Platform Leg Kit</t>
+    <t>EQ-P1016-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1214-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1416-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 16 ft, base with twelve adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1620-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 20 ft, base with sixteen adjustable legs</t>
   </si>
   <si>
     <t>MTC3989DF</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 14 ft, base with four adjustable feet</t>
   </si>
   <si>
-    <t>MTC4038HR</t>
-[...38 lines deleted...]
-    <t>Handrail Kit for 10 ft x 10 ft equipment platform</t>
+    <t>EQ-P1818-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 18 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1420-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-STEP-3</t>
+  </si>
+  <si>
+    <t>Triple Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-PB</t>
+  </si>
+  <si>
+    <t>Post Brackets for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-PPC</t>
+  </si>
+  <si>
+    <t>Post Power Telco Rack Kit for EQ-P Series Platforms, kit of two</t>
+  </si>
+  <si>
+    <t>EQ-STEP-2</t>
+  </si>
+  <si>
+    <t>Double Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>MTC39768</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with Ice Shield, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
+  </si>
+  <si>
+    <t>MTC4045LP</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base, Low Profile with four 12" x 12" feet</t>
   </si>
   <si>
     <t>EQ-HR1015</t>
   </si>
   <si>
     <t>Handrail Kit for 10 ft x 15 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR1020</t>
   </si>
   <si>
     <t>Handrail Kit for 10 ft x 20 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-P0418-B</t>
   </si>
   <si>
-    <t>Variant of HEAVY-DUTY-PLATFORMS</t>
-[...1 lines deleted...]
-  <si>
     <t>E2O® Equipment Platform, 4 ft x 18 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0420-AL</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 4 ft x 20 ft, base with eight adjustable legs</t>
   </si>
   <si>
     <t>EQ-P-DF</t>
   </si>
   <si>
     <t>Weight Disbursement Leg for Equipment Platform</t>
   </si>
   <si>
     <t>EQ-P0612-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 12 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0420-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 4 ft x 20 ft, base only</t>
@@ -280,54 +604,54 @@
   <si>
     <t>EQ-P0404-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 4 ft x 4 ft, base with four adjustable legs</t>
   </si>
   <si>
     <t>EQ-P0606-AL</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 6 ft base with four adjustable legs</t>
   </si>
   <si>
     <t>EQ-P0620-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 20 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0816-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 16 ft, base with six adjustable legs</t>
   </si>
   <si>
-    <t>EQ-P0606-B</t>
-[...2 lines deleted...]
-    <t>E2O® Equipment Platform, 6 ft x 6 ft, base only</t>
+    <t>IC-1015-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 15 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>EQ-P0816-B</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 16 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0808-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 8 ft x 8 ft, base only</t>
   </si>
   <si>
     <t>EQ-P0608-AL</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 8 ft base with four adjustable legs</t>
   </si>
   <si>
     <t>EQ-P0818-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 18 ft, base with six adjustable legs</t>
   </si>
@@ -358,1566 +682,1248 @@
   <si>
     <t>EQ-P1020-B</t>
   </si>
   <si>
     <t>Equipment Platform, 10 ft x 20 ft, base only</t>
   </si>
   <si>
     <t>EQ-P1420-B</t>
   </si>
   <si>
     <t>Equipment Platform, 14 ft x 20 ft, base only</t>
   </si>
   <si>
     <t>EQ-P1220-AL</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 20 ft, base with ten adjustable legs</t>
   </si>
   <si>
     <t>EQ-P0618-B</t>
   </si>
   <si>
     <t>E2O® Equipment Platform, 6 ft x 18 ft, base only</t>
   </si>
   <si>
-    <t>EQ-P0820-B</t>
-[...2 lines deleted...]
-    <t>Equipment Platform, 8 ft x 20 ft, base only</t>
+    <t>RC-1015-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>EQ-P1220-B</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 20 ft, base only</t>
   </si>
   <si>
+    <t>EQ-HR0812</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC37000812F</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
     <t>EQ-P1010-DF-CF-LD</t>
   </si>
   <si>
     <t>Concealed Foot Equipment Platform - Light Duty, 10 ft x 10 ft, base with five displacement feet</t>
   </si>
   <si>
     <t>860677770-001</t>
   </si>
   <si>
     <t>Custom Equipment Platform Kit, 4 ft x 8 ft base with steps &amp; handrail plus 8 ft x 10 ft Ice Canopy with Burial posts</t>
   </si>
   <si>
     <t>EQ-P0408-DF</t>
   </si>
   <si>
     <t>Equipment Platform, 4 ft x 8 ft, base with four weight disbursement legs</t>
   </si>
   <si>
     <t>EQ-P0812-B-IC-P</t>
   </si>
   <si>
     <t>Ice canopy, 8 ft x 12 ft Platform Mounted for EQ-P0812 (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P1010-B-RC-P</t>
   </si>
   <si>
-    <t>Variant of RAIN-CANOPIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Rain/Shade Canopy, 10 ft x 10 ft, Platform Mounted for EQ-P1010  (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P0610-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
   </si>
   <si>
-    <t>EQ-P1414-AL</t>
-[...44 lines deleted...]
-    <t>Equipment Platform, 10 ft x 16 ft, base with six adjustable legs</t>
+    <t>EQ-P0612-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, Platform Mounted for EQ-P0612  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0810-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, Platform Mounted for EQ-P0810  (Platform not included)</t>
+  </si>
+  <si>
+    <t>IC-0410-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>MTC3976812</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform with Ice Canopy, Handrail, Single Step and (8) EQ-P-DF Weight Disbursement Feet</t>
+  </si>
+  <si>
+    <t>EQ-P1520-EP-LP-003</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform, 15 ft x 20 ft with Stairs and Handrail plus 3 foot Elevation Kit</t>
+  </si>
+  <si>
+    <t>MT-F1546</t>
+  </si>
+  <si>
+    <t>Secured Cable Chase with 4 Glands - 12.5 ft long x 2 ft wide</t>
+  </si>
+  <si>
+    <t>Cable trough</t>
+  </si>
+  <si>
+    <t>860681542-1013</t>
+  </si>
+  <si>
+    <t>RAIN CANOPY WITH SECURE CABLE CHASE</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 13 ft, with four direct burial pipes and secured cable chase (MT-F1546)</t>
+  </si>
+  <si>
+    <t>MTC401560HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 5ft long with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC401560HCS</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 5ft long with 2 Base Shoe Posts</t>
   </si>
   <si>
     <t>MTC4038CRHD</t>
   </si>
   <si>
     <t>8'x12' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4038 platforms)</t>
   </si>
   <si>
     <t>MTC405312</t>
   </si>
   <si>
     <t>8x8 &amp; 8x12 Platform Cabinet Mounting Channel Support Kit (Qty 2)</t>
   </si>
   <si>
     <t>Support kit</t>
   </si>
   <si>
     <t>MTC4015120HC</t>
   </si>
   <si>
     <t>H-Frame with Ice Canopy, 10ft long with 4 Posts</t>
   </si>
   <si>
     <t>PT-R102</t>
   </si>
   <si>
     <t>Power Telecommunications Rack, two 80 in rungs, 13 ft 4 in burial posts</t>
   </si>
   <si>
     <t>Telecommunications rack</t>
   </si>
   <si>
-    <t>EQ-P1818-AL</t>
-[...26 lines deleted...]
-    <t>Post Power Telco Rack Kit for EQ-P Series Platforms, kit of two</t>
+    <t>PT-RK</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rung Kit, one rung</t>
+  </si>
+  <si>
+    <t>RR-HFBS5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>PT-S-0505-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 5' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339IPM</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 18" W x 24" D</t>
+  </si>
+  <si>
+    <t>Equipment rack</t>
+  </si>
+  <si>
+    <t>MTC3339IPML</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 30" W x 36" D</t>
   </si>
   <si>
     <t>MTC3339PML</t>
   </si>
   <si>
     <t>Outdoor RRU/Equipment Rack - 84" H x 60" W x 36" D</t>
   </si>
   <si>
-    <t>Equipment rack</t>
-[...1 lines deleted...]
-  <si>
     <t>MTC3742</t>
   </si>
   <si>
     <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 10 ft 6 in base shoe posts</t>
   </si>
   <si>
-    <t>MTC4045LP</t>
-[...44 lines deleted...]
-    <t>Climbing Ladder for EQ-P Series Platforms - 10-rung</t>
+    <t>PT-S-0610-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>PT-S-0610-04</t>
+  </si>
+  <si>
+    <t>H-Frame, 4-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>IC-0404-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0606-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0408-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-HR0606</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 6 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1214</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC396610</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Rain/Shade Canopy and (4) DF Feet</t>
   </si>
   <si>
     <t>MTC3738CK</t>
   </si>
   <si>
     <t>Rain/Shade Canopy w/ H-Frame, 8 ft x 8 ft, Platform Mounted for MTC3738  (Platform not included)</t>
   </si>
   <si>
     <t>MTC4037ST2</t>
   </si>
   <si>
     <t>2 Step Equip Platform Stair w/ Handrail</t>
   </si>
   <si>
     <t>MTC4081-1010-00</t>
   </si>
   <si>
-    <t>Rain/Shade Canopy, 10 ft x 10 ft</t>
+    <t>Rain/Shade Canopy, 10' x 10', with 186" direct burial 4"x4" square posts</t>
   </si>
   <si>
     <t>MTC34581216</t>
   </si>
   <si>
     <t>Ice Canopy, 12 ft x 16 ft, six 13 ft 4in direct burial pipes</t>
   </si>
   <si>
     <t>EQ-P1015-B-IC-P</t>
   </si>
   <si>
     <t>Ice canopy, 10 ft x 15 ft Platform Mounted for EQ-P1015 (Platform not included)</t>
   </si>
   <si>
     <t>MTC4037ST4</t>
   </si>
   <si>
     <t>4 Step Equip Platform Stair w/ Handrail</t>
   </si>
   <si>
     <t>MTC4037ST6</t>
   </si>
   <si>
     <t>6 Step Equip Platform Stair w/ Handrail</t>
   </si>
   <si>
     <t>RC-0608-B</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 8 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
-    <t>IC-1015-S</t>
-[...346 lines deleted...]
-  <si>
     <t>RC-0808-B</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 8 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>RC-0404-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>RC-0406-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>RC-0808-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>MTC4037ST7</t>
   </si>
   <si>
     <t>7 Step Equip Platform Stair w/ Handrail</t>
   </si>
   <si>
+    <t>PLATFORM-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Equipment Platform Accessories</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>CUSTOM-PLATFORM-KITS</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform Kits</t>
+  </si>
+  <si>
+    <t>HEAVY-DUTY-PLATFORMS</t>
+  </si>
+  <si>
+    <t>Heavy Duty Equipment Platforms</t>
+  </si>
+  <si>
+    <t>IC-0610-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-0612-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-0612-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0810-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-0810-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0812-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-0812-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC3987PF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 6 ft, base with Pier Connections</t>
+  </si>
+  <si>
+    <t>MTC401548C</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 1 Cabinet - 48” x 48” with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC3988PF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with Pier Connections</t>
+  </si>
+  <si>
+    <t>EQ-P1414-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0814-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1012-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1016-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1620-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1416-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1018-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 18 ft, base with ten adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1216-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1418-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 18 ft, base with fourteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1818-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1018-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1216-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1820-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1418-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1218-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 18 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-STEP-4</t>
+  </si>
+  <si>
+    <t>Four-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-5</t>
+  </si>
+  <si>
+    <t>Five-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-6</t>
+  </si>
+  <si>
+    <t>Six Step Kitt for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STS</t>
+  </si>
+  <si>
+    <t>Single Platform Step for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQP0810HR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0810-DSH 8 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC4045</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base with four custom feet</t>
+  </si>
+  <si>
+    <t>EQ-LD3</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 3-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD6</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 6-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD9</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 9-rung</t>
+  </si>
+  <si>
+    <t>EQ-P1010-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 10 ft, base with ten displacement feet</t>
+  </si>
+  <si>
+    <t>EQ-P1020-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 20 ft, base with seventeen displacement legs</t>
+  </si>
+  <si>
+    <t>MTC4045HF65</t>
+  </si>
+  <si>
+    <t>H-Frame for Equipment Mounting - attach to concrete pad with customer supplied wedge anchors or to steel platforms using through bolts with backer plates</t>
+  </si>
+  <si>
+    <t>EQ-HR0610</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0808</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-P1020-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0810-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 8 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQP0404LHR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0404L-DSH 4 ft x 4 ft equipment platform extension kit</t>
+  </si>
+  <si>
+    <t>EQ-P0709-EP-LP</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform Kit Series with 7' x 9' Base Platform - Multiple Heights Available from 3.5' to 11.5' - Includes landing, stairs, railings, elevation kits &amp; H-frame</t>
+  </si>
+  <si>
+    <t>EQ-P1014-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0810-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0820-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1014-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1820-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0812-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1616-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 16 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1020-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 20 ft, base with twenty displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P1015-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P2020-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 20 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
+  </si>
+  <si>
+    <t>860678964-0913-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 9 ft x 13 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, Platform Mounted for EQ-P1015  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, Platform Mounted for EQ-P0812  (Platform not included)</t>
+  </si>
+  <si>
+    <t>IC-0410-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC401548H</t>
+  </si>
+  <si>
+    <t>H-Frame, 4ft long with 2 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401548HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 4ft long with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC4037CRHD</t>
+  </si>
+  <si>
+    <t>8'x8' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4037 platforms)</t>
+  </si>
+  <si>
+    <t>MTC401596H</t>
+  </si>
+  <si>
+    <t>H-Frame, 8ft long with 3 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401596HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 8ft long with 3 Posts</t>
+  </si>
+  <si>
+    <t>MTC4015120H</t>
+  </si>
+  <si>
+    <t>H-Frame, 10ft long with 4 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>PT-R103</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, three 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>PT-R104</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, four 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>RR-HFBP5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Burial posts</t>
+  </si>
+  <si>
+    <t>PT-S-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339PM</t>
+  </si>
+  <si>
+    <t>Outdoor RRU/Equipment Rack - 71" H x 33" W x 24" D</t>
+  </si>
+  <si>
+    <t>HPL3</t>
+  </si>
+  <si>
+    <t>Telecommunications Rack, four 120 in rungs, 72 in Base Shoe posts</t>
+  </si>
+  <si>
+    <t>MTC3742B</t>
+  </si>
+  <si>
+    <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>PT-B-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Burial Posts</t>
+  </si>
+  <si>
+    <t>PT-S-0606-04</t>
+  </si>
+  <si>
+    <t>H-Frame, 4-rung, 6' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>EQ-P0404-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 4 ft, base with four weight disbursement legs</t>
+  </si>
+  <si>
+    <t>IC-0808-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0818-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 8 ft x 18 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0406-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0608-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-HR0814</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0909</t>
+  </si>
+  <si>
+    <t>EQ-HR1014</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1018</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 18 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1616</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 16 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR2020</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 20 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0404</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 4 ft x 4 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1016</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC4045HF55</t>
+  </si>
+  <si>
+    <t>MTC37000810F</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
+    <t>MTC4037CR</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, Platform Mounted for MTC4037  (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST8</t>
+  </si>
+  <si>
+    <t>8 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST5</t>
+  </si>
+  <si>
+    <t>5 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST3</t>
+  </si>
+  <si>
+    <t>3 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-0404-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 4 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0406-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0608-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>860677770-003</t>
+  </si>
+  <si>
+    <t>Extension kit for the 860677770-001 Custom Equipment Platform to provide a longer walkway</t>
+  </si>
+  <si>
+    <t>860677770-004</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform, 4' x 14' with handrail and 8' x 10' Ice Canopy</t>
+  </si>
+  <si>
+    <t>EQ-P1012-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 12 ft, base with eleven displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P2020-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 20 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1618-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 18 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1010-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1015-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft, base with sixteen displacement legs</t>
+  </si>
+  <si>
+    <t>MTC9336B4DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTC4037HR</t>
+  </si>
+  <si>
+    <t>8'x8' Equipment Platform Handrail Kit with Toe Board (for MTC4037 platforms)</t>
+  </si>
+  <si>
+    <t>EQ-P0406-AL</t>
+  </si>
+  <si>
+    <t>EQ-P0416-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0406-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 6 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0610-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0416-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0408-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0418-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 18 ft,  base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-LD</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-P0408-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform Adjustable Leg</t>
+  </si>
+  <si>
+    <t>EQ-P0612-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0410-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0614-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0614-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0412-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0404-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 4 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0808-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 8 ft x 8 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0412-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0616-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1012-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0616-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-HR0810</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1220</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0408</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 4 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-P0608-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 8 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1218-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-HR0608</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>RC-0612-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0810-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0610-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-1010-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
     <t>EQ-P1010-B-IC-P</t>
   </si>
   <si>
     <t>Ice canopy, 10 ft x 10 ft Platform Mounted for EQ-P1010 (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P1012-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 10 ft x 12 ft, Platform Mounted for EQ-P1012  (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P1818-EP-LP-004</t>
   </si>
   <si>
     <t>Elevated Equipment Platform with 4ft Elevation,18 ft x 18 ft with Handrail, Steps and Landing</t>
-  </si>
-[...850 lines deleted...]
-    <t>Custom Equipment Platform, 4' x 14' with handrail and 8' x 10' Ice Canopy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2018,4913 +2024,4929 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J300" totalsRowShown="0">
-  <autoFilter ref="A1:J300"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J301" totalsRowShown="0">
+  <autoFilter ref="A1:J301"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3738ck" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4081-1010-00" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc34581216" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-ic-p" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st4" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st6" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860676982-001" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc396610" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-s" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-s" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-s" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st7" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st5" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000810f" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037cr" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st8" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st3" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-b" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-b" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-s" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-s" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-003" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-004" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860676982-001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc396610" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3738ck" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4081-1010-00" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc34581216" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-ic-p" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st4" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st6" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-s" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-s" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-s" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st7" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000810f" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037cr" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st8" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st5" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st3" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-b" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-b" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-b" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-s" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-s" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-003" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-004" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-df-cf" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J300"/>
+  <dimension ref="A1:J301"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="144.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
-        <v>11</v>
+      <c r="C3" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="H26" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
         <v>67</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" t="s">
         <v>69</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" t="s">
         <v>71</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" t="s">
         <v>73</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" t="s">
         <v>77</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>79</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
         <v>81</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D36" t="s">
         <v>86</v>
       </c>
       <c r="H36" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
         <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D38" t="s">
         <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="H39" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D40" t="s">
         <v>94</v>
       </c>
       <c r="H40" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D41" t="s">
         <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D42" t="s">
         <v>98</v>
       </c>
       <c r="H42" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D43" t="s">
         <v>100</v>
       </c>
       <c r="H43" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D44" t="s">
         <v>102</v>
       </c>
       <c r="H44" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D45" t="s">
         <v>104</v>
       </c>
       <c r="H45" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D46" t="s">
         <v>106</v>
       </c>
       <c r="H46" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
         <v>108</v>
       </c>
       <c r="H47" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D48" t="s">
         <v>110</v>
       </c>
       <c r="H48" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H49" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H50" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H52" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>120</v>
+      </c>
+      <c r="C53" t="s">
+        <v>121</v>
       </c>
       <c r="D53" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H53" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" t="s">
         <v>121</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H55" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H59" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H60" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H61" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D62" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H62" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H63" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H64" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H65" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H66" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D67" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H68" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D69" t="s">
         <v>154</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
         <v>156</v>
       </c>
       <c r="H70" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
         <v>158</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" t="s">
         <v>160</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" t="s">
         <v>162</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" t="s">
         <v>164</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D75" t="s">
         <v>166</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" t="s">
         <v>168</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D77" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="H77" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H78" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D79" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="H79" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D80" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="H80" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H81" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D82" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H82" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D83" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H83" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H84" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D85" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H85" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D87" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="H87" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D88" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H91" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H92" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H93" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D94" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="H94" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D95" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H95" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D96" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H96" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D97" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D98" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="H98" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D100" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="H100" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D101" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="H101" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H102" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D103" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D105" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="D106" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="H108" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D109" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H109" t="s">
-        <v>237</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D110" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="H110" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H111" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D112" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H112" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D113" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="H113" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D114" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="H114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D115" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="H115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="H116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D117" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H117" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D118" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="H118" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D119" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="H119" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B120" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D120" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D121" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D122" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H123" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D124" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="H124" t="s">
-        <v>32</v>
+        <v>267</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D125" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="H125" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D126" t="s">
+        <v>271</v>
+      </c>
+      <c r="H126" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D127" t="s">
         <v>274</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H127" t="s">
-        <v>157</v>
+        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D128" t="s">
         <v>276</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="H128" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D129" t="s">
         <v>279</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D130" t="s">
         <v>281</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="H130" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D131" t="s">
         <v>284</v>
       </c>
       <c r="H131" t="s">
-        <v>170</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D132" t="s">
         <v>286</v>
       </c>
       <c r="H132" t="s">
-        <v>32</v>
+        <v>282</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D133" t="s">
         <v>288</v>
       </c>
       <c r="H133" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D134" t="s">
         <v>290</v>
       </c>
       <c r="H134" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D135" t="s">
         <v>292</v>
       </c>
       <c r="H135" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
         <v>294</v>
       </c>
       <c r="H136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
         <v>296</v>
       </c>
       <c r="H137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
         <v>298</v>
       </c>
       <c r="H138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D139" t="s">
         <v>300</v>
       </c>
       <c r="H139" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D140" t="s">
         <v>302</v>
       </c>
       <c r="H140" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D141" t="s">
         <v>304</v>
       </c>
       <c r="H141" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="D142" t="s">
         <v>306</v>
       </c>
       <c r="H142" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D143" t="s">
         <v>308</v>
       </c>
       <c r="H143" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D144" t="s">
         <v>310</v>
       </c>
       <c r="H144" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
         <v>312</v>
       </c>
       <c r="H145" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>314</v>
       </c>
       <c r="H146" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D147" t="s">
         <v>316</v>
       </c>
       <c r="H147" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D148" t="s">
         <v>318</v>
       </c>
       <c r="H148" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D149" t="s">
         <v>320</v>
       </c>
       <c r="H149" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D150" t="s">
         <v>322</v>
       </c>
       <c r="H150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D151" t="s">
         <v>324</v>
       </c>
       <c r="H151" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D152" t="s">
         <v>326</v>
       </c>
       <c r="H152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D153" t="s">
         <v>328</v>
       </c>
       <c r="H153" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D154" t="s">
         <v>330</v>
       </c>
       <c r="H154" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C155" s="1" t="s">
-        <v>17</v>
+      <c r="C155" t="s">
+        <v>121</v>
       </c>
       <c r="D155" t="s">
         <v>332</v>
       </c>
       <c r="H155" t="s">
-        <v>13</v>
+        <v>333</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>334</v>
+      </c>
+      <c r="C156" t="s">
+        <v>121</v>
       </c>
       <c r="D156" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H156" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>336</v>
+      </c>
+      <c r="C157" t="s">
+        <v>121</v>
       </c>
       <c r="D157" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H157" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H164" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D165" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H165" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H166" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D167" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H167" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D168" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H168" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D169" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H169" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D170" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H170" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D171" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H171" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D172" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H172" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D173" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H173" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D174" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H174" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D175" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H175" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D176" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H176" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D177" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H177" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D178" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H178" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D179" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H179" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D180" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H180" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D181" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H181" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D182" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H182" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D183" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H183" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D184" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H184" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D185" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H185" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D186" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H186" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D187" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H187" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D188" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="H188" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D189" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H189" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D190" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="H190" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D191" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="H191" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D192" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="H192" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D193" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H193" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D194" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H194" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="D195" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="H195" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D196" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H196" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D197" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="H197" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>418</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D198" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H198" t="s">
-        <v>418</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>420</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D199" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H199" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>422</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D200" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H200" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D201" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H201" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D202" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H202" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D203" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H203" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D204" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H204" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D205" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H205" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D206" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H206" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D207" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H207" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D208" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H208" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D209" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H209" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D210" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H210" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D211" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H211" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H212" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D213" t="s">
-        <v>53</v>
+        <v>449</v>
       </c>
       <c r="H213" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D214" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H214" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D215" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H215" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H216" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D217" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H217" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D218" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="H218" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H219" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D220" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="H220" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D221" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H221" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D222" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H222" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D223" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H223" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D224" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="H224" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D225" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H225" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D226" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="H226" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D227" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H227" t="s">
-        <v>32</v>
+        <v>277</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D228" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="H228" t="s">
-        <v>32</v>
+        <v>277</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D229" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H229" t="s">
-        <v>32</v>
+        <v>282</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D230" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="H230" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D231" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H231" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D232" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="H232" t="s">
-        <v>32</v>
+        <v>277</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D233" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H233" t="s">
-        <v>32</v>
+        <v>277</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D234" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="H234" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D235" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="H235" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D236" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="H236" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D237" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H237" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D238" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="H238" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D239" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="H239" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D240" t="s">
         <v>501</v>
       </c>
       <c r="H240" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D241" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H241" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D242" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="H242" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D243" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H243" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D244" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H244" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D245" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H245" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D246" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H246" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D247" t="s">
-        <v>515</v>
+        <v>411</v>
       </c>
       <c r="H247" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D248" t="s">
         <v>517</v>
       </c>
       <c r="H248" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D249" t="s">
         <v>519</v>
       </c>
       <c r="H249" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D250" t="s">
         <v>521</v>
       </c>
       <c r="H250" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D251" t="s">
         <v>523</v>
       </c>
       <c r="H251" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="D252" t="s">
         <v>525</v>
       </c>
       <c r="H252" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D253" t="s">
         <v>527</v>
       </c>
       <c r="H253" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D254" t="s">
         <v>529</v>
       </c>
       <c r="H254" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D255" t="s">
         <v>531</v>
       </c>
       <c r="H255" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D256" t="s">
         <v>533</v>
       </c>
       <c r="H256" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D257" t="s">
         <v>535</v>
       </c>
       <c r="H257" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D258" t="s">
         <v>537</v>
       </c>
       <c r="H258" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D259" t="s">
         <v>539</v>
       </c>
       <c r="H259" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D260" t="s">
         <v>541</v>
       </c>
       <c r="H260" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D261" t="s">
         <v>543</v>
       </c>
       <c r="H261" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D262" t="s">
         <v>545</v>
       </c>
       <c r="H262" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D263" t="s">
         <v>547</v>
       </c>
       <c r="H263" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D264" t="s">
         <v>549</v>
       </c>
       <c r="H264" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D265" t="s">
         <v>551</v>
       </c>
       <c r="H265" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D266" t="s">
         <v>553</v>
       </c>
       <c r="H266" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D267" t="s">
-        <v>555</v>
+        <v>39</v>
       </c>
       <c r="H267" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D268" t="s">
         <v>556</v>
       </c>
-      <c r="C268" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H268" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D269" t="s">
         <v>558</v>
       </c>
-      <c r="C269" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H269" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" t="s">
         <v>560</v>
       </c>
-      <c r="C270" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H270" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" t="s">
         <v>562</v>
       </c>
-      <c r="C271" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H271" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D272" t="s">
         <v>564</v>
       </c>
-      <c r="C272" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H272" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273" t="s">
         <v>566</v>
       </c>
-      <c r="C273" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H273" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" t="s">
         <v>568</v>
       </c>
-      <c r="C274" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H274" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D275" t="s">
         <v>570</v>
       </c>
-      <c r="C275" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H275" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D276" t="s">
         <v>572</v>
       </c>
-      <c r="C276" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H276" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D277" t="s">
         <v>574</v>
       </c>
-      <c r="C277" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H277" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" t="s">
         <v>576</v>
       </c>
-      <c r="C278" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H278" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D279" t="s">
         <v>578</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H279" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D280" t="s">
         <v>580</v>
       </c>
-      <c r="C280" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H280" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" t="s">
         <v>582</v>
       </c>
-      <c r="C281" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H281" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D282" t="s">
         <v>584</v>
       </c>
-      <c r="C282" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H282" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D283" t="s">
         <v>586</v>
       </c>
-      <c r="C283" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H283" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284" t="s">
         <v>588</v>
       </c>
-      <c r="C284" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H284" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" t="s">
         <v>590</v>
       </c>
-      <c r="C285" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H285" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286" t="s">
         <v>592</v>
       </c>
-      <c r="C286" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H286" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D287" t="s">
         <v>594</v>
       </c>
-      <c r="C287" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H287" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" t="s">
         <v>596</v>
       </c>
-      <c r="C288" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H288" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D289" t="s">
         <v>598</v>
       </c>
       <c r="H289" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="D290" t="s">
         <v>600</v>
       </c>
       <c r="H290" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D291" t="s">
         <v>602</v>
       </c>
       <c r="H291" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="D292" t="s">
         <v>604</v>
       </c>
       <c r="H292" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D293" t="s">
         <v>606</v>
       </c>
       <c r="H293" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="D294" t="s">
         <v>608</v>
       </c>
       <c r="H294" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D295" t="s">
         <v>610</v>
       </c>
       <c r="H295" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D296" t="s">
         <v>612</v>
       </c>
       <c r="H296" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D297" t="s">
         <v>614</v>
       </c>
       <c r="H297" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D298" t="s">
         <v>616</v>
       </c>
       <c r="H298" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D299" t="s">
         <v>618</v>
       </c>
       <c r="H299" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="D300" t="s">
         <v>620</v>
       </c>
       <c r="H300" t="s">
-        <v>32</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="12.75">
+      <c r="A301" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D301" t="s">
+        <v>622</v>
+      </c>
+      <c r="H301" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ICE-CANOPIES"/>
-[...105 lines deleted...]
-    <hyperlink ref="A56" r:id="rId107" display="EQ-P0812-B-IC-P"/>
+    <hyperlink ref="A2" r:id="rId1" display="MTC4015174C"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="MTC4018DF"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A4" r:id="rId5" display="MTC4018PF"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A5" r:id="rId7" display="EQ-P1010-DF"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A6" r:id="rId9" display="MTC4037AL"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A7" r:id="rId11" display="MTC401590C"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="MTC4038AL"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A9" r:id="rId15" display="MTC9336LK"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="EQ-P1214-B"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A11" r:id="rId19" display="MTC4038HR"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A12" r:id="rId21" display="MTC3989PF"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A13" r:id="rId23" display="MTC3987DF"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A14" r:id="rId25" display="MTC4015132C"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A15" r:id="rId27" display="MTCP0410B4AL"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A16" r:id="rId29" display="MTCP0413B4AL"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A17" r:id="rId31" display="EQ-HR1010"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A18" r:id="rId33" display="EQP0810-DSH"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A19" r:id="rId35" display="MTC39668"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A20" r:id="rId37" display="EQ-LD4"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A21" r:id="rId39" display="EQ-LD5"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A22" r:id="rId41" display="EQ-LD7"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A23" r:id="rId43" display="EQ-LD8"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A24" r:id="rId45" display="EQ-LD10"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A25" r:id="rId47" display="MTC4045LPHF"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A26" r:id="rId49" display="EQ-P1015-DF-CF"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A27" r:id="rId51" display="EQ-P0810-EP-LP"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A28" r:id="rId53" display="EQ-STF"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A29" r:id="rId55" display="EQ-HR1012"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A30" r:id="rId57" display="EQ-HR1212"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A31" r:id="rId59" display="EQ-HR1216"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A32" r:id="rId61" display="EQ-P0606-B"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A33" r:id="rId63" display="IC-1015-S"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A34" r:id="rId65" display="EQP0404L-DSH"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A35" r:id="rId67" display="MTC3823A"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A36" r:id="rId69" display="EQ-P0912-RC-B"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A37" r:id="rId71" display="EQ-P1220-EP-LP"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A38" r:id="rId73" display="RC-0610-B"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A39" r:id="rId75" display="RC-0812-B"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A40" r:id="rId77" display="RC-1010-B"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A41" r:id="rId79" display="RC-1012-B"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A42" r:id="rId81" display="RC-1015-B"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A43" r:id="rId83" display="RC-0612-S"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A44" r:id="rId85" display="RC-0812-S"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A45" r:id="rId87" display="RC-0810-S"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A46" r:id="rId89" display="RC-1012-S"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A47" r:id="rId91" display="EQ-P0820-B"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A48" r:id="rId93" display="860676982-001"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A49" r:id="rId95" display="EQ-P1616-B"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A50" r:id="rId97" display="EQ-P1010-AL"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A51" r:id="rId99" display="EQ-P1414-AL"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A52" r:id="rId101" display="EQ-P1212-AL"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A53" r:id="rId103" display="ICE-CANOPIES"/>
+    <hyperlink ref="A54" r:id="rId104" display="RAIN-CANOPIES"/>
+    <hyperlink ref="A55" r:id="rId105" display="IC-1010-S"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A56" r:id="rId107" display="IC-1012-B"/>
     <hyperlink ref="C56" r:id="rId108" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A57" r:id="rId109" display="EQ-P1010-B-RC-P"/>
-[...5 lines deleted...]
-    <hyperlink ref="A60" r:id="rId115" display="EQ-P1212-AL"/>
+    <hyperlink ref="A57" r:id="rId109" display="IC-0610-S"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A58" r:id="rId111" display="IC-1012-S"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A59" r:id="rId113" display="IC-1010-B"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A60" r:id="rId115" display="EQ-P1015-B"/>
     <hyperlink ref="C60" r:id="rId116" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A61" r:id="rId117" display="EQ-P1015-B"/>
+    <hyperlink ref="A61" r:id="rId117" display="EQ-P0814-AL"/>
     <hyperlink ref="C61" r:id="rId118" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A62" r:id="rId119" display="EQ-P0814-AL"/>
+    <hyperlink ref="A62" r:id="rId119" display="EQ-P1212-B"/>
     <hyperlink ref="C62" r:id="rId120" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A63" r:id="rId121" display="EQ-P1212-B"/>
+    <hyperlink ref="A63" r:id="rId121" display="EQ-P1618-B"/>
     <hyperlink ref="C63" r:id="rId122" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A64" r:id="rId123" display="EQ-P1618-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A65" r:id="rId125" display="EQ-P1010-DF"/>
+    <hyperlink ref="A64" r:id="rId123" display="MTC3988DF"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A65" r:id="rId125" display="EQ-P1016-AL"/>
     <hyperlink ref="C65" r:id="rId126" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A66" r:id="rId127" display="EQ-P1016-AL"/>
+    <hyperlink ref="A66" r:id="rId127" display="EQ-P1214-AL"/>
     <hyperlink ref="C66" r:id="rId128" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A67" r:id="rId129" display="MTC4038CRHD"/>
-[...7 lines deleted...]
-    <hyperlink ref="A71" r:id="rId137" display="EQ-P1818-AL"/>
+    <hyperlink ref="A67" r:id="rId129" display="EQ-P1416-AL"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A68" r:id="rId131" display="EQ-P1620-AL"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A69" r:id="rId133" display="MTC3989DF"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A70" r:id="rId135" display="EQ-P1818-AL"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A71" r:id="rId137" display="EQ-P1420-AL"/>
     <hyperlink ref="C71" r:id="rId138" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A72" r:id="rId139" display="EQ-P1420-AL"/>
-[...1 lines deleted...]
-    <hyperlink ref="A73" r:id="rId141" display="EQ-STEP-3"/>
+    <hyperlink ref="A72" r:id="rId139" display="EQ-STEP-3"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A73" r:id="rId141" display="EQ-PB"/>
     <hyperlink ref="C73" r:id="rId142" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A74" r:id="rId143" display="EQ-PB"/>
+    <hyperlink ref="A74" r:id="rId143" display="EQ-PPC"/>
     <hyperlink ref="C74" r:id="rId144" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A75" r:id="rId145" display="EQ-PPC"/>
+    <hyperlink ref="A75" r:id="rId145" display="EQ-STEP-2"/>
     <hyperlink ref="C75" r:id="rId146" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A76" r:id="rId147" display="MTC3339PML"/>
-[...11 lines deleted...]
-    <hyperlink ref="A82" r:id="rId159" display="EQ-LD5"/>
+    <hyperlink ref="A76" r:id="rId147" display="MTC39768"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A77" r:id="rId149" display="MTC4045LP"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A78" r:id="rId151" display="EQ-HR1015"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A79" r:id="rId153" display="EQ-HR1020"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A80" r:id="rId155" display="EQ-P0418-B"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A81" r:id="rId157" display="EQ-P0420-AL"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A82" r:id="rId159" display="EQ-P-DF"/>
     <hyperlink ref="C82" r:id="rId160" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A83" r:id="rId161" display="EQ-LD7"/>
-[...23 lines deleted...]
-    <hyperlink ref="A95" r:id="rId185" display="EQP0404L-DSH"/>
+    <hyperlink ref="A83" r:id="rId161" display="EQ-P0612-B"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A84" r:id="rId163" display="EQ-P0420-B"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A85" r:id="rId165" display="EQ-P0410-B"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A86" r:id="rId167" display="EQ-P0620-AL"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A87" r:id="rId169" display="EQ-P0404-AL"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A88" r:id="rId171" display="EQ-P0606-AL"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A89" r:id="rId173" display="EQ-P0620-B"/>
+    <hyperlink ref="C89" r:id="rId174" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A90" r:id="rId175" display="EQ-P0816-AL"/>
+    <hyperlink ref="C90" r:id="rId176" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A91" r:id="rId177" display="IC-1015-B"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A92" r:id="rId179" display="EQ-P0816-B"/>
+    <hyperlink ref="C92" r:id="rId180" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A93" r:id="rId181" display="EQ-P0808-B"/>
+    <hyperlink ref="C93" r:id="rId182" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A94" r:id="rId183" display="EQ-P0608-AL"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A95" r:id="rId185" display="EQ-P0818-AL"/>
     <hyperlink ref="C95" r:id="rId186" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A96" r:id="rId187" display="MTC3823A"/>
-[...3 lines deleted...]
-    <hyperlink ref="A98" r:id="rId191" display="EQ-P1220-EP-LP"/>
+    <hyperlink ref="A96" r:id="rId187" display="EQ-P0414-AL"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A97" r:id="rId189" display="EQ-P0818-B"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A98" r:id="rId191" display="EQ-P0414-B"/>
     <hyperlink ref="C98" r:id="rId192" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A99" r:id="rId193" display="RC-0610-B"/>
-[...9 lines deleted...]
-    <hyperlink ref="A104" r:id="rId203" display="RC-0612-S"/>
+    <hyperlink ref="A99" r:id="rId193" display="EQ-P0618-AL"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A100" r:id="rId195" display="EQ-P1020-B"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A101" r:id="rId197" display="EQ-P1420-B"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A102" r:id="rId199" display="EQ-P1220-AL"/>
+    <hyperlink ref="C102" r:id="rId200" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A103" r:id="rId201" display="EQ-P0618-B"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A104" r:id="rId203" display="RC-1015-S"/>
     <hyperlink ref="C104" r:id="rId204" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A105" r:id="rId205" display="RC-0812-S"/>
-[...16 lines deleted...]
-    <hyperlink ref="C113" r:id="rId222" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A105" r:id="rId205" display="EQ-P1220-B"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A106" r:id="rId207" display="EQ-HR0812"/>
+    <hyperlink ref="C106" r:id="rId208" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A107" r:id="rId209" display="MTC37000812F"/>
+    <hyperlink ref="C107" r:id="rId210" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A108" r:id="rId211" display="EQ-P1010-DF-CF-LD"/>
+    <hyperlink ref="C108" r:id="rId212" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A109" r:id="rId213" display="860677770-001"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A110" r:id="rId215" display="EQ-P0408-DF"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A111" r:id="rId217" display="EQ-P0812-B-IC-P"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A112" r:id="rId219" display="EQ-P1010-B-RC-P"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A113" r:id="rId221" display="EQ-P0610-B-RC-P"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A114" r:id="rId223" display="EQ-P0612-B-RC-P"/>
     <hyperlink ref="C114" r:id="rId224" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A115" r:id="rId225" display="EQ-P0810-B-RC-P"/>
     <hyperlink ref="C115" r:id="rId226" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A116" r:id="rId227" display="IC-0410-B"/>
     <hyperlink ref="C116" r:id="rId228" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A117" r:id="rId229" display="MTC3976812"/>
     <hyperlink ref="C117" r:id="rId230" display="Variant of CUSTOM-PLATFORM-KITS"/>
     <hyperlink ref="A118" r:id="rId231" display="EQ-P1520-EP-LP-003"/>
     <hyperlink ref="C118" r:id="rId232" display="Variant of HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A119" r:id="rId233" display="MT-F1546"/>
     <hyperlink ref="C119" r:id="rId234" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A120" r:id="rId235" display="860681542-1013"/>
     <hyperlink ref="C120" r:id="rId236" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A121" r:id="rId237" display="MTC401560HC"/>
     <hyperlink ref="C121" r:id="rId238" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A122" r:id="rId239" display="MTC401560HCS"/>
     <hyperlink ref="C122" r:id="rId240" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A123" r:id="rId241" display="EQ-P1214-AL"/>
-[...6 lines deleted...]
-    <hyperlink ref="C126" r:id="rId248" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A123" r:id="rId241" display="MTC4038CRHD"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A124" r:id="rId243" display="MTC405312"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A125" r:id="rId245" display="MTC4015120HC"/>
+    <hyperlink ref="C125" r:id="rId246" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A126" r:id="rId247" display="PT-R102"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A127" r:id="rId249" display="PT-RK"/>
     <hyperlink ref="C127" r:id="rId250" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A128" r:id="rId251" display="RR-HFBS5"/>
     <hyperlink ref="C128" r:id="rId252" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A129" r:id="rId253" display="PT-S-0505-08"/>
     <hyperlink ref="C129" r:id="rId254" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A130" r:id="rId255" display="MTC3339IPM"/>
     <hyperlink ref="C130" r:id="rId256" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A131" r:id="rId257" display="MTC3339IPML"/>
     <hyperlink ref="C131" r:id="rId258" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A132" r:id="rId259" display="EQ-STEP-2"/>
+    <hyperlink ref="A132" r:id="rId259" display="MTC3339PML"/>
     <hyperlink ref="C132" r:id="rId260" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A133" r:id="rId261" display="MTC39768"/>
-    <hyperlink ref="C133" r:id="rId262" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A133" r:id="rId261" display="MTC3742"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A134" r:id="rId263" display="PT-S-0610-08"/>
     <hyperlink ref="C134" r:id="rId264" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A135" r:id="rId265" display="PT-S-0610-04"/>
     <hyperlink ref="C135" r:id="rId266" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A136" r:id="rId267" display="IC-0404-S"/>
     <hyperlink ref="C136" r:id="rId268" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A137" r:id="rId269" display="IC-0606-S"/>
     <hyperlink ref="C137" r:id="rId270" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A138" r:id="rId271" display="IC-0408-S"/>
     <hyperlink ref="C138" r:id="rId272" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A139" r:id="rId273" display="EQ-HR0606"/>
     <hyperlink ref="C139" r:id="rId274" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A140" r:id="rId275" display="EQ-HR1214"/>
     <hyperlink ref="C140" r:id="rId276" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A141" r:id="rId277" display="MTC396610"/>
     <hyperlink ref="C141" r:id="rId278" display="Variant of CUSTOM-PLATFORM-KITS"/>
-    <hyperlink ref="A142" r:id="rId279" display="MTC4045LPHF"/>
-[...9 lines deleted...]
-    <hyperlink ref="A147" r:id="rId289" display="EQ-HR1212"/>
+    <hyperlink ref="A142" r:id="rId279" display="MTC3738CK"/>
+    <hyperlink ref="C142" r:id="rId280" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A143" r:id="rId281" display="MTC4037ST2"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A144" r:id="rId283" display="MTC4081-1010-00"/>
+    <hyperlink ref="C144" r:id="rId284" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A145" r:id="rId285" display="MTC34581216"/>
+    <hyperlink ref="C145" r:id="rId286" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A146" r:id="rId287" display="EQ-P1015-B-IC-P"/>
+    <hyperlink ref="C146" r:id="rId288" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A147" r:id="rId289" display="MTC4037ST4"/>
     <hyperlink ref="C147" r:id="rId290" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A148" r:id="rId291" display="EQ-HR1216"/>
+    <hyperlink ref="A148" r:id="rId291" display="MTC4037ST6"/>
     <hyperlink ref="C148" r:id="rId292" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A149" r:id="rId293" display="IC-1015-B"/>
-    <hyperlink ref="C149" r:id="rId294" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A149" r:id="rId293" display="RC-0608-B"/>
+    <hyperlink ref="C149" r:id="rId294" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A150" r:id="rId295" display="RC-0808-B"/>
     <hyperlink ref="C150" r:id="rId296" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A151" r:id="rId297" display="RC-0404-S"/>
     <hyperlink ref="C151" r:id="rId298" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A152" r:id="rId299" display="RC-0406-S"/>
     <hyperlink ref="C152" r:id="rId300" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A153" r:id="rId301" display="RC-0808-S"/>
     <hyperlink ref="C153" r:id="rId302" display="Variant of RAIN-CANOPIES"/>
     <hyperlink ref="A154" r:id="rId303" display="MTC4037ST7"/>
     <hyperlink ref="C154" r:id="rId304" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A155" r:id="rId305" display="EQ-P1010-B-IC-P"/>
-[...128 lines deleted...]
-    <hyperlink ref="A221" r:id="rId434" display="EQ-LD"/>
+    <hyperlink ref="A155" r:id="rId305" display="PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A156" r:id="rId306" display="CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A157" r:id="rId307" display="HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A158" r:id="rId308" display="IC-0610-B"/>
+    <hyperlink ref="C158" r:id="rId309" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A159" r:id="rId310" display="IC-0612-B"/>
+    <hyperlink ref="C159" r:id="rId311" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A160" r:id="rId312" display="IC-0612-S"/>
+    <hyperlink ref="C160" r:id="rId313" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A161" r:id="rId314" display="IC-0810-B"/>
+    <hyperlink ref="C161" r:id="rId315" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A162" r:id="rId316" display="IC-0810-S"/>
+    <hyperlink ref="C162" r:id="rId317" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A163" r:id="rId318" display="IC-0812-B"/>
+    <hyperlink ref="C163" r:id="rId319" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A164" r:id="rId320" display="IC-0812-S"/>
+    <hyperlink ref="C164" r:id="rId321" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A165" r:id="rId322" display="MTC3987PF"/>
+    <hyperlink ref="C165" r:id="rId323" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A166" r:id="rId324" display="MTC401548C"/>
+    <hyperlink ref="C166" r:id="rId325" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A167" r:id="rId326" display="MTC3988PF"/>
+    <hyperlink ref="C167" r:id="rId327" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A168" r:id="rId328" display="EQ-P1414-B"/>
+    <hyperlink ref="C168" r:id="rId329" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A169" r:id="rId330" display="EQ-P0814-B"/>
+    <hyperlink ref="C169" r:id="rId331" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A170" r:id="rId332" display="EQ-P1012-AL"/>
+    <hyperlink ref="C170" r:id="rId333" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A171" r:id="rId334" display="EQ-P1016-B"/>
+    <hyperlink ref="C171" r:id="rId335" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A172" r:id="rId336" display="EQ-P1620-B"/>
+    <hyperlink ref="C172" r:id="rId337" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A173" r:id="rId338" display="EQ-P1416-B"/>
+    <hyperlink ref="C173" r:id="rId339" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A174" r:id="rId340" display="EQ-P1018-AL"/>
+    <hyperlink ref="C174" r:id="rId341" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A175" r:id="rId342" display="EQ-P1216-AL"/>
+    <hyperlink ref="C175" r:id="rId343" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A176" r:id="rId344" display="EQ-P1418-AL"/>
+    <hyperlink ref="C176" r:id="rId345" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A177" r:id="rId346" display="EQ-P1818-B"/>
+    <hyperlink ref="C177" r:id="rId347" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A178" r:id="rId348" display="EQ-P1018-B"/>
+    <hyperlink ref="C178" r:id="rId349" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A179" r:id="rId350" display="EQ-P1216-B"/>
+    <hyperlink ref="C179" r:id="rId351" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A180" r:id="rId352" display="EQ-P1820-AL"/>
+    <hyperlink ref="C180" r:id="rId353" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A181" r:id="rId354" display="EQ-P1418-B"/>
+    <hyperlink ref="C181" r:id="rId355" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A182" r:id="rId356" display="EQ-P1218-AL"/>
+    <hyperlink ref="C182" r:id="rId357" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A183" r:id="rId358" display="EQ-STEP-4"/>
+    <hyperlink ref="C183" r:id="rId359" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A184" r:id="rId360" display="EQ-STEP-5"/>
+    <hyperlink ref="C184" r:id="rId361" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A185" r:id="rId362" display="EQ-STEP-6"/>
+    <hyperlink ref="C185" r:id="rId363" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A186" r:id="rId364" display="EQ-STS"/>
+    <hyperlink ref="C186" r:id="rId365" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A187" r:id="rId366" display="EQP0810HR-DSH"/>
+    <hyperlink ref="C187" r:id="rId367" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A188" r:id="rId368" display="MTC4045"/>
+    <hyperlink ref="C188" r:id="rId369" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A189" r:id="rId370" display="EQ-LD3"/>
+    <hyperlink ref="C189" r:id="rId371" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A190" r:id="rId372" display="EQ-LD6"/>
+    <hyperlink ref="C190" r:id="rId373" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A191" r:id="rId374" display="EQ-LD9"/>
+    <hyperlink ref="C191" r:id="rId375" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A192" r:id="rId376" display="EQ-P1010-DF-CF"/>
+    <hyperlink ref="C192" r:id="rId377" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A193" r:id="rId378" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="C193" r:id="rId379" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A194" r:id="rId380" display="MTC4045HF65"/>
+    <hyperlink ref="C194" r:id="rId381" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A195" r:id="rId382" display="EQ-HR0610"/>
+    <hyperlink ref="C195" r:id="rId383" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A196" r:id="rId384" display="EQ-HR0808"/>
+    <hyperlink ref="C196" r:id="rId385" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A197" r:id="rId386" display="EQ-P1020-AL"/>
+    <hyperlink ref="C197" r:id="rId387" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A198" r:id="rId388" display="EQ-P0810-AL"/>
+    <hyperlink ref="C198" r:id="rId389" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A199" r:id="rId390" display="EQP0404LHR-DSH"/>
+    <hyperlink ref="C199" r:id="rId391" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A200" r:id="rId392" display="EQ-P0709-EP-LP"/>
+    <hyperlink ref="C200" r:id="rId393" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A201" r:id="rId394" display="EQ-P1014-AL"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A202" r:id="rId396" display="EQ-P0810-B"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A203" r:id="rId398" display="EQ-P0820-AL"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A204" r:id="rId400" display="EQ-P1014-B"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A205" r:id="rId402" display="EQ-P1820-B"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A206" r:id="rId404" display="EQ-P0812-AL"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A207" r:id="rId406" display="EQ-P1616-AL"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A208" r:id="rId408" display="EQ-P1020-DF"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A209" r:id="rId410" display="EQ-P1015-AL"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A210" r:id="rId412" display="EQ-P2020-AL"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A211" r:id="rId414" display="EQ-P0812-B"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A212" r:id="rId416" display="EQ-P0610-B-IC-P"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A213" r:id="rId418" display="860678964-0913-S"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A214" r:id="rId420" display="EQ-P1015-B-RC-P"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A215" r:id="rId422" display="EQ-P0812-B-RC-P"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A216" r:id="rId424" display="IC-0410-S"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A217" r:id="rId426" display="RC-0606-B"/>
+    <hyperlink ref="C217" r:id="rId427" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A218" r:id="rId428" display="RC-0606-S"/>
+    <hyperlink ref="C218" r:id="rId429" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A219" r:id="rId430" display="MTC401548H"/>
+    <hyperlink ref="C219" r:id="rId431" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A220" r:id="rId432" display="MTC401548HC"/>
+    <hyperlink ref="C220" r:id="rId433" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A221" r:id="rId434" display="MTC4037CRHD"/>
     <hyperlink ref="C221" r:id="rId435" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A222" r:id="rId436" display="EQ-P0408-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A223" r:id="rId438" display="EQ-P-AL"/>
+    <hyperlink ref="A222" r:id="rId436" display="MTC401596H"/>
+    <hyperlink ref="C222" r:id="rId437" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A223" r:id="rId438" display="MTC401596HC"/>
     <hyperlink ref="C223" r:id="rId439" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A224" r:id="rId440" display="EQ-P0612-AL"/>
-[...19 lines deleted...]
-    <hyperlink ref="A234" r:id="rId460" display="EQ-P0616-B"/>
+    <hyperlink ref="A224" r:id="rId440" display="MTC4015120H"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A225" r:id="rId442" display="PT-R103"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A226" r:id="rId444" display="PT-R104"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A227" r:id="rId446" display="RR-HFBP5"/>
+    <hyperlink ref="C227" r:id="rId447" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A228" r:id="rId448" display="PT-S-0605-08"/>
+    <hyperlink ref="C228" r:id="rId449" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A229" r:id="rId450" display="MTC3339PM"/>
+    <hyperlink ref="C229" r:id="rId451" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A230" r:id="rId452" display="HPL3"/>
+    <hyperlink ref="C230" r:id="rId453" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A231" r:id="rId454" display="MTC3742B"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A232" r:id="rId456" display="PT-B-0605-08"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A233" r:id="rId458" display="PT-S-0606-04"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A234" r:id="rId460" display="EQ-P0404-DF"/>
     <hyperlink ref="C234" r:id="rId461" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A235" r:id="rId462" display="EQ-P1020-AL"/>
-[...49 lines deleted...]
-    <hyperlink ref="A260" r:id="rId512" display="EQ-P1018-AL"/>
+    <hyperlink ref="A235" r:id="rId462" display="IC-0808-S"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A236" r:id="rId464" display="IC-0818-S"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A237" r:id="rId466" display="IC-0406-S"/>
+    <hyperlink ref="C237" r:id="rId467" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A238" r:id="rId468" display="IC-0608-S"/>
+    <hyperlink ref="C238" r:id="rId469" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A239" r:id="rId470" display="EQ-HR0814"/>
+    <hyperlink ref="C239" r:id="rId471" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A240" r:id="rId472" display="EQ-HR0909"/>
+    <hyperlink ref="C240" r:id="rId473" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A241" r:id="rId474" display="EQ-HR1014"/>
+    <hyperlink ref="C241" r:id="rId475" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A242" r:id="rId476" display="EQ-HR1018"/>
+    <hyperlink ref="C242" r:id="rId477" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A243" r:id="rId478" display="EQ-HR1616"/>
+    <hyperlink ref="C243" r:id="rId479" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A244" r:id="rId480" display="EQ-HR2020"/>
+    <hyperlink ref="C244" r:id="rId481" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A245" r:id="rId482" display="EQ-HR0404"/>
+    <hyperlink ref="C245" r:id="rId483" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A246" r:id="rId484" display="EQ-HR1016"/>
+    <hyperlink ref="C246" r:id="rId485" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A247" r:id="rId486" display="MTC4045HF55"/>
+    <hyperlink ref="C247" r:id="rId487" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A248" r:id="rId488" display="MTC37000810F"/>
+    <hyperlink ref="C248" r:id="rId489" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A249" r:id="rId490" display="MTC4037CR"/>
+    <hyperlink ref="C249" r:id="rId491" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A250" r:id="rId492" display="MTC4037ST8"/>
+    <hyperlink ref="C250" r:id="rId493" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A251" r:id="rId494" display="MTC4037ST5"/>
+    <hyperlink ref="C251" r:id="rId495" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A252" r:id="rId496" display="MTC4037ST3"/>
+    <hyperlink ref="C252" r:id="rId497" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A253" r:id="rId498" display="RC-0404-B"/>
+    <hyperlink ref="C253" r:id="rId499" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A254" r:id="rId500" display="RC-0406-B"/>
+    <hyperlink ref="C254" r:id="rId501" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A255" r:id="rId502" display="RC-0408-B"/>
+    <hyperlink ref="C255" r:id="rId503" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A256" r:id="rId504" display="RC-0408-S"/>
+    <hyperlink ref="C256" r:id="rId505" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A257" r:id="rId506" display="RC-0608-S"/>
+    <hyperlink ref="C257" r:id="rId507" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A258" r:id="rId508" display="860677770-003"/>
+    <hyperlink ref="C258" r:id="rId509" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A259" r:id="rId510" display="860677770-004"/>
+    <hyperlink ref="C259" r:id="rId511" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A260" r:id="rId512" display="EQ-P1012-DF-CF"/>
     <hyperlink ref="C260" r:id="rId513" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A261" r:id="rId514" display="EQ-P1216-AL"/>
+    <hyperlink ref="A261" r:id="rId514" display="EQ-P2020-B"/>
     <hyperlink ref="C261" r:id="rId515" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A262" r:id="rId516" display="EQ-P1418-AL"/>
+    <hyperlink ref="A262" r:id="rId516" display="EQ-P1618-AL"/>
     <hyperlink ref="C262" r:id="rId517" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A263" r:id="rId518" display="EQ-P1818-B"/>
+    <hyperlink ref="A263" r:id="rId518" display="EQ-P1010-B"/>
     <hyperlink ref="C263" r:id="rId519" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A264" r:id="rId520" display="EQ-P1018-B"/>
+    <hyperlink ref="A264" r:id="rId520" display="EQ-P1015-DF"/>
     <hyperlink ref="C264" r:id="rId521" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A265" r:id="rId522" display="MTC401596H"/>
-[...5 lines deleted...]
-    <hyperlink ref="A268" r:id="rId528" display="EQ-P1218-AL"/>
+    <hyperlink ref="A265" r:id="rId522" display="MTC9336B4DF"/>
+    <hyperlink ref="C265" r:id="rId523" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A266" r:id="rId524" display="MTC4037HR"/>
+    <hyperlink ref="C266" r:id="rId525" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A267" r:id="rId526" display="EQ-P0406-AL"/>
+    <hyperlink ref="C267" r:id="rId527" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A268" r:id="rId528" display="EQ-P0416-AL"/>
     <hyperlink ref="C268" r:id="rId529" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A269" r:id="rId530" display="PT-R104"/>
-[...11 lines deleted...]
-    <hyperlink ref="A275" r:id="rId542" display="EQ-LD3"/>
+    <hyperlink ref="A269" r:id="rId530" display="EQ-P0406-B"/>
+    <hyperlink ref="C269" r:id="rId531" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A270" r:id="rId532" display="EQ-P0610-AL"/>
+    <hyperlink ref="C270" r:id="rId533" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A271" r:id="rId534" display="EQ-P0416-B"/>
+    <hyperlink ref="C271" r:id="rId535" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A272" r:id="rId536" display="EQ-P0408-AL"/>
+    <hyperlink ref="C272" r:id="rId537" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A273" r:id="rId538" display="EQ-P0610-B"/>
+    <hyperlink ref="C273" r:id="rId539" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A274" r:id="rId540" display="EQ-P0418-AL"/>
+    <hyperlink ref="C274" r:id="rId541" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A275" r:id="rId542" display="EQ-LD"/>
     <hyperlink ref="C275" r:id="rId543" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A276" r:id="rId544" display="EQ-LD6"/>
-[...1 lines deleted...]
-    <hyperlink ref="A277" r:id="rId546" display="EQ-LD9"/>
+    <hyperlink ref="A276" r:id="rId544" display="EQ-P0408-B"/>
+    <hyperlink ref="C276" r:id="rId545" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A277" r:id="rId546" display="EQ-P-AL"/>
     <hyperlink ref="C277" r:id="rId547" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A278" r:id="rId548" display="EQ-P1010-DF-CF"/>
+    <hyperlink ref="A278" r:id="rId548" display="EQ-P0612-AL"/>
     <hyperlink ref="C278" r:id="rId549" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A279" r:id="rId550" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="A279" r:id="rId550" display="EQ-P0410-AL"/>
     <hyperlink ref="C279" r:id="rId551" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A280" r:id="rId552" display="MTC4045HF65"/>
-[...21 lines deleted...]
-    <hyperlink ref="A291" r:id="rId574" display="MTC4037ST8"/>
+    <hyperlink ref="A280" r:id="rId552" display="EQ-P0614-AL"/>
+    <hyperlink ref="C280" r:id="rId553" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A281" r:id="rId554" display="EQ-P0614-B"/>
+    <hyperlink ref="C281" r:id="rId555" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A282" r:id="rId556" display="EQ-P0412-AL"/>
+    <hyperlink ref="C282" r:id="rId557" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A283" r:id="rId558" display="EQ-P0404-B"/>
+    <hyperlink ref="C283" r:id="rId559" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A284" r:id="rId560" display="EQ-P0808-AL"/>
+    <hyperlink ref="C284" r:id="rId561" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A285" r:id="rId562" display="EQ-P0412-B"/>
+    <hyperlink ref="C285" r:id="rId563" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A286" r:id="rId564" display="EQ-P0616-AL"/>
+    <hyperlink ref="C286" r:id="rId565" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A287" r:id="rId566" display="EQ-P1012-B"/>
+    <hyperlink ref="C287" r:id="rId567" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A288" r:id="rId568" display="EQ-P0616-B"/>
+    <hyperlink ref="C288" r:id="rId569" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A289" r:id="rId570" display="EQ-HR0810"/>
+    <hyperlink ref="C289" r:id="rId571" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A290" r:id="rId572" display="EQ-HR1220"/>
+    <hyperlink ref="C290" r:id="rId573" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A291" r:id="rId574" display="EQ-HR0408"/>
     <hyperlink ref="C291" r:id="rId575" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A292" r:id="rId576" display="RC-0610-S"/>
-[...5 lines deleted...]
-    <hyperlink ref="A295" r:id="rId582" display="RC-0406-B"/>
+    <hyperlink ref="A292" r:id="rId576" display="EQ-P0608-B"/>
+    <hyperlink ref="C292" r:id="rId577" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A293" r:id="rId578" display="EQ-P1218-B"/>
+    <hyperlink ref="C293" r:id="rId579" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A294" r:id="rId580" display="EQ-HR0608"/>
+    <hyperlink ref="C294" r:id="rId581" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A295" r:id="rId582" display="RC-0612-B"/>
     <hyperlink ref="C295" r:id="rId583" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A296" r:id="rId584" display="RC-0408-B"/>
+    <hyperlink ref="A296" r:id="rId584" display="RC-0810-B"/>
     <hyperlink ref="C296" r:id="rId585" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A297" r:id="rId586" display="RC-0408-S"/>
+    <hyperlink ref="A297" r:id="rId586" display="RC-0610-S"/>
     <hyperlink ref="C297" r:id="rId587" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A298" r:id="rId588" display="RC-0608-S"/>
+    <hyperlink ref="A298" r:id="rId588" display="RC-1010-S"/>
     <hyperlink ref="C298" r:id="rId589" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A299" r:id="rId590" display="860677770-003"/>
-[...2 lines deleted...]
-    <hyperlink ref="C300" r:id="rId593" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A299" r:id="rId590" display="EQ-P1010-B-IC-P"/>
+    <hyperlink ref="C299" r:id="rId591" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A300" r:id="rId592" display="EQ-P1012-B-RC-P"/>
+    <hyperlink ref="C300" r:id="rId593" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A301" r:id="rId594" display="EQ-P1818-EP-LP-004"/>
+    <hyperlink ref="C301" r:id="rId595" display="Variant of HEAVY-DUTY-PLATFORMS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId594"/>
+    <tablePart r:id="rId596"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>