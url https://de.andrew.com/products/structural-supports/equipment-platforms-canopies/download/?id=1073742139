--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -11,194 +11,701 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623" count="1211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627" count="1217">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>EQ-STF</t>
+  </si>
+  <si>
+    <t>Variant of PLATFORM-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Folding Single Platform Step for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>Equipment platform system</t>
+  </si>
+  <si>
+    <t>EQ-HR1012</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1212</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1216</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQP0404L-DSH</t>
+  </si>
+  <si>
+    <t>Variant of HEAVY-DUTY-PLATFORMS</t>
+  </si>
+  <si>
+    <t>Equipment Platform Extension, 4 ft x 4 ft, with 1 Fixed Foot. EQP0404LHR-DSH Handrail sold separately.</t>
+  </si>
+  <si>
+    <t>MTC3823A</t>
+  </si>
+  <si>
+    <t>Fixed Leg for Equipment Platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0812</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 12 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC37000812F</t>
+  </si>
+  <si>
+    <t>Variant of CUSTOM-PLATFORM-KITS</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
+    <t>EQ-P1010-DF-CF-LD</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform - Light Duty, 10 ft x 10 ft, base with five displacement feet</t>
+  </si>
+  <si>
+    <t>860677770-001</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform Kit, 4 ft x 8 ft base with steps &amp; handrail plus 8 ft x 10 ft Ice Canopy with Burial posts</t>
+  </si>
+  <si>
+    <t>EQ-P0408-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base with four weight disbursement legs</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B-IC-P</t>
+  </si>
+  <si>
+    <t>Variant of ICE-CANOPIES</t>
+  </si>
+  <si>
+    <t>Ice canopy, 8 ft x 12 ft Platform Mounted for EQ-P0812 (Platform not included)</t>
+  </si>
+  <si>
+    <t>Ice canopies and shields</t>
+  </si>
+  <si>
+    <t>PT-R102</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, two 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>Telecommunications rack</t>
+  </si>
+  <si>
+    <t>PT-RK</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rung Kit, one rung</t>
+  </si>
+  <si>
+    <t>RR-HFBS5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>PT-S-0505-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 5' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339IPM</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 18" W x 24" D</t>
+  </si>
+  <si>
+    <t>Equipment rack</t>
+  </si>
+  <si>
+    <t>MTC3339IPML</t>
+  </si>
+  <si>
+    <t>Indoor RRU/Equipment Rack - 84" H x 30" W x 36" D</t>
+  </si>
+  <si>
+    <t>MTC3339PML</t>
+  </si>
+  <si>
+    <t>Outdoor RRU/Equipment Rack - 84" H x 60" W x 36" D</t>
+  </si>
+  <si>
+    <t>MTC3742</t>
+  </si>
+  <si>
+    <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>PT-S-0610-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>PT-S-0610-04</t>
+  </si>
+  <si>
+    <t>H-Frame, 4-rung, 10' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>IC-0404-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0606-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-0408-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC4038AL</t>
+  </si>
+  <si>
+    <t>8'x12' C6 Equipment Platform with (4) AL Feet</t>
+  </si>
+  <si>
+    <t>MTC9336LK</t>
+  </si>
+  <si>
+    <t>Equipment Platform Leg Kit</t>
+  </si>
+  <si>
+    <t>MTC3989DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with four adjustable feet</t>
+  </si>
+  <si>
+    <t>MTC4038HR</t>
+  </si>
+  <si>
+    <t>8'x12' Equipment Platform Handrail Kit with Toe Board (for MTC4038 platforms)</t>
+  </si>
+  <si>
+    <t>MTC3989PF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with Pier Connections</t>
+  </si>
+  <si>
+    <t>MTC3987DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 6 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTC4015132C</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 3 Cabinet - 48” x 132” with 4 Posts</t>
+  </si>
+  <si>
+    <t>MTCP0410B4AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 10 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTCP0413B4AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 13 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-HR1010</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1015</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 15 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1020</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-P0418-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0420-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P-DF</t>
+  </si>
+  <si>
+    <t>Weight Disbursement Leg for Equipment Platform</t>
+  </si>
+  <si>
+    <t>EQ-P0612-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0420-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0410-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0620-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0404-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 4 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0606-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 6 ft base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0620-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0816-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>ICE-CANOPIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Ice Canopies</t>
+  </si>
+  <si>
+    <t>RAIN-CANOPIES</t>
+  </si>
+  <si>
+    <t>Rain Canopies</t>
+  </si>
+  <si>
+    <t>IC-1010-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-1012-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>IC-0610-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-1012-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>IC-1010-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
     <t>MTC4015174C</t>
   </si>
   <si>
-    <t>Variant of ICE-CANOPIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Ice Canopy, 4 Cabinet - 48” x 174” with 5 Posts</t>
   </si>
   <si>
-    <t>Ice canopies and shields</t>
-[...1 lines deleted...]
-  <si>
     <t>MTC4018DF</t>
   </si>
   <si>
-    <t>Variant of CUSTOM-PLATFORM-KITS</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipment Platform, 8 ft x 11 ft, base with four adjustable feet</t>
   </si>
   <si>
-    <t>Equipment platform system</t>
-[...1 lines deleted...]
-  <si>
     <t>MTC4018PF</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 11 ft, base with Pier Connections</t>
   </si>
   <si>
+    <t>MTC3988DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>MTC4037AL</t>
+  </si>
+  <si>
+    <t>8'x8' C6 Equipment Platform with (4) AL Feet</t>
+  </si>
+  <si>
+    <t>MTC401590C</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 2 Cabinet - 48” x 90” with 3 Posts</t>
+  </si>
+  <si>
+    <t>EQ-P0606-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 6 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0816-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0808-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 8 ft x 8 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0608-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 8 ft base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0818-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 18 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0414-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0818-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0414-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0618-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 18 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1020-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1420-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1220-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 20 ft, base with ten adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0618-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0820-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1220-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1616-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1010-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1414-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 14 ft, base with twelve adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0814-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1212-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1618-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 18 ft, base only</t>
+  </si>
+  <si>
     <t>EQ-P1010-DF</t>
   </si>
   <si>
-    <t>Variant of HEAVY-DUTY-PLATFORMS</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipment Platform, 10 ft x 10 ft, base with twelve displacement legs</t>
   </si>
   <si>
-    <t>MTC4037AL</t>
-[...23 lines deleted...]
-    <t>Equipment Platform Leg Kit</t>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>EQ-P1016-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1214-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1416-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 16 ft, base with twelve adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1620-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 20 ft, base with sixteen adjustable legs</t>
   </si>
   <si>
     <t>EQ-P1214-B</t>
   </si>
   <si>
     <t>Equipment Platform, 12 ft x 14 ft, base only</t>
   </si>
   <si>
-    <t>MTC4038HR</t>
-[...38 lines deleted...]
-    <t>Handrail Kit for 10 ft x 10 ft equipment platform</t>
+    <t>EQ-P1818-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 18 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1420-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-STEP-3</t>
+  </si>
+  <si>
+    <t>Triple Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-PB</t>
+  </si>
+  <si>
+    <t>Post Brackets for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-PPC</t>
+  </si>
+  <si>
+    <t>Post Power Telco Rack Kit for EQ-P Series Platforms, kit of two</t>
+  </si>
+  <si>
+    <t>EQ-STEP-2</t>
+  </si>
+  <si>
+    <t>Double Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>MTC39768</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 8 ft, base with Ice Shield, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
+  </si>
+  <si>
+    <t>MTC4045LP</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base, Low Profile with four 12" x 12" feet</t>
   </si>
   <si>
     <t>EQP0810-DSH</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 10 ft, base with four legs for Elevated sites, Handrail sold separately</t>
   </si>
   <si>
     <t>MTC39668</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 8 ft, base with Canopy, Handrail, 2-Step Stairs, and four EQ-P-DF Weight Disbursement legs</t>
   </si>
   <si>
     <t>EQ-LD4</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 4-rung</t>
   </si>
   <si>
     <t>EQ-LD5</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 5-rung</t>
   </si>
@@ -217,104 +724,164 @@
   <si>
     <t>EQ-LD10</t>
   </si>
   <si>
     <t>Climbing Ladder for EQ-P Series Platforms - 10-rung</t>
   </si>
   <si>
     <t>MTC4045LPHF</t>
   </si>
   <si>
     <t>Equipment Platform, 5 ft x 7 ft base with H-Frame</t>
   </si>
   <si>
     <t>EQ-P1015-DF-CF</t>
   </si>
   <si>
     <t>Concealed Foot Equipment Platform, 10 ft x 15 ft, base with thirteen displacement legs</t>
   </si>
   <si>
     <t>EQ-P0810-EP-LP</t>
   </si>
   <si>
     <t>Elevated Equipment Platform, 8 ft x 10 ft with Handrail, H-Frame and Landing. Stairs ordered separately to match site elevation.</t>
   </si>
   <si>
-    <t>EQ-STF</t>
-[...26 lines deleted...]
-    <t>E2O® Equipment Platform, 6 ft x 6 ft, base only</t>
+    <t>EQ-HR0606</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 6 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1214</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC396610</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Rain/Shade Canopy and (4) DF Feet</t>
+  </si>
+  <si>
+    <t>MTC3738CK</t>
+  </si>
+  <si>
+    <t>Variant of RAIN-CANOPIES</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy w/ H-Frame, 8 ft x 8 ft, Platform Mounted for MTC3738  (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST2</t>
+  </si>
+  <si>
+    <t>2 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4081-1010-00</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10' x 10', with 186" direct burial 4"x4" square posts</t>
+  </si>
+  <si>
+    <t>MTC34581216</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 12 ft x 16 ft, six 13 ft 4in direct burial pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice canopy, 10 ft x 15 ft Platform Mounted for EQ-P1015 (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST4</t>
+  </si>
+  <si>
+    <t>4 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST6</t>
+  </si>
+  <si>
+    <t>6 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-0608-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0808-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0404-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 4 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0406-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0808-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC4037ST7</t>
+  </si>
+  <si>
+    <t>7 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>IC-1015-B</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 10 ft x 15 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>IC-1015-S</t>
   </si>
   <si>
     <t>Ice Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
-    <t>EQP0404L-DSH</t>
-[...10 lines deleted...]
-  <si>
     <t>EQ-P0912-RC-B</t>
   </si>
   <si>
-    <t>Variant of RAIN-CANOPIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Rain/Shade Canopy, 9 ft x 12 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>EQ-P1220-EP-LP</t>
   </si>
   <si>
     <t>Equipment Platform Elevated Kit, 12 ft x 20 ft plus landing with Stairs, Handrail, &amp; H-Frame for equipment mounting</t>
   </si>
   <si>
     <t>RC-0610-B</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 10 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>RC-0812-B</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 12 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>RC-1010-B</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 10 ft x 10 ft, four 13 ft 4 in burial pipes</t>
@@ -334,446 +901,65 @@
   <si>
     <t>RC-0612-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>RC-0812-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>RC-0810-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>RC-1012-S</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 10 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
-    <t>EQ-P0820-B</t>
-[...2 lines deleted...]
-    <t>Equipment Platform, 8 ft x 20 ft, base only</t>
+    <t>RC-1015-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>860676982-001</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 10 ft, four 108" footed posts</t>
   </si>
   <si>
     <t>Rain and shade canopy</t>
   </si>
   <si>
-    <t>EQ-P1616-B</t>
-[...379 lines deleted...]
-  <si>
     <t>EQ-P1010-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 10 ft x 10 ft, Platform Mounted for EQ-P1010  (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P0610-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P0612-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 6 ft x 12 ft, Platform Mounted for EQ-P0612  (Platform not included)</t>
   </si>
   <si>
     <t>EQ-P0810-B-RC-P</t>
   </si>
   <si>
     <t>Rain/Shade Canopy, 8 ft x 10 ft, Platform Mounted for EQ-P0810  (Platform not included)</t>
   </si>
   <si>
     <t>IC-0410-B</t>
@@ -823,233 +1009,50 @@
   <si>
     <t>H-Frame with Ice Canopy, 5ft long with 2 Base Shoe Posts</t>
   </si>
   <si>
     <t>MTC4038CRHD</t>
   </si>
   <si>
     <t>8'x12' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4038 platforms)</t>
   </si>
   <si>
     <t>MTC405312</t>
   </si>
   <si>
     <t>8x8 &amp; 8x12 Platform Cabinet Mounting Channel Support Kit (Qty 2)</t>
   </si>
   <si>
     <t>Support kit</t>
   </si>
   <si>
     <t>MTC4015120HC</t>
   </si>
   <si>
     <t>H-Frame with Ice Canopy, 10ft long with 4 Posts</t>
   </si>
   <si>
-    <t>PT-R102</t>
-[...181 lines deleted...]
-  <si>
     <t>PLATFORM-ACCESSORIES</t>
   </si>
   <si>
     <t>Equipment Platform Accessories</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>CUSTOM-PLATFORM-KITS</t>
   </si>
   <si>
     <t>Custom Equipment Platform Kits</t>
   </si>
   <si>
     <t>HEAVY-DUTY-PLATFORMS</t>
   </si>
   <si>
     <t>Heavy Duty Equipment Platforms</t>
   </si>
   <si>
     <t>IC-0610-B</t>
   </si>
   <si>
     <t>Ice Canopy, 6 ft x 10 ft, four 13 ft 4 in burial pipes</t>
@@ -1057,873 +1060,882 @@
   <si>
     <t>IC-0612-B</t>
   </si>
   <si>
     <t>Ice Canopy, 6 ft x 12 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>IC-0612-S</t>
   </si>
   <si>
     <t>Ice Canopy, 6 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-0810-B</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>IC-0810-S</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
+    <t>MTC4037HR</t>
+  </si>
+  <si>
+    <t>8'x8' Equipment Platform Handrail Kit with Toe Board (for MTC4037 platforms)</t>
+  </si>
+  <si>
+    <t>EQ-P0406-AL</t>
+  </si>
+  <si>
+    <t>EQ-P0416-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0404-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 4 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0808-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 8 ft x 8 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0412-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0616-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1012-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0616-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1020-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0810-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 8 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0608-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 8 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1218-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1014-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0810-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0820-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 20 ft, base with eight adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1014-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1820-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0812-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1616-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 16 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1020-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 20 ft, base with twenty displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P1015-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P2020-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 20 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 12 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P2020-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 20 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1618-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 18 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1010-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1015-DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 15 ft, base with sixteen displacement legs</t>
+  </si>
+  <si>
+    <t>EQ-P1414-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0814-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 8 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1012-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1016-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1620-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 16 ft x 20 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1416-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1018-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 18 ft, base with ten adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1216-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 16 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1418-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 18 ft, base with fourteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1818-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1018-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 10 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1216-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1820-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 18 ft x 20 ft, base with sixteen adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P1418-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 14 ft x 18 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P1218-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 12 ft x 18 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-STEP-4</t>
+  </si>
+  <si>
+    <t>Four-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-5</t>
+  </si>
+  <si>
+    <t>Five-Step Kit for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STEP-6</t>
+  </si>
+  <si>
+    <t>Six Step Kitt for EQ-P series platforms</t>
+  </si>
+  <si>
+    <t>EQ-STS</t>
+  </si>
+  <si>
+    <t>Single Platform Step for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQP0810HR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0810-DSH 8 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC4045</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 5 ft x 7 ft base with four custom feet</t>
+  </si>
+  <si>
+    <t>EQ-LD3</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 3-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD6</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 6-rung</t>
+  </si>
+  <si>
+    <t>EQ-LD9</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms - 9-rung</t>
+  </si>
+  <si>
+    <t>EQ-P1010-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 10 ft, base with ten displacement feet</t>
+  </si>
+  <si>
+    <t>EQ-P1020-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 20 ft, base with seventeen displacement legs</t>
+  </si>
+  <si>
+    <t>MTC4045HF65</t>
+  </si>
+  <si>
+    <t>H-Frame for Equipment Mounting - attach to concrete pad with customer supplied wedge anchors or to steel platforms using through bolts with backer plates</t>
+  </si>
+  <si>
+    <t>EQ-HR1014</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 14 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1018</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 10 ft x 18 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1616</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 16 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR2020</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 20 ft x 20 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR0404</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 4 ft x 4 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1016</t>
+  </si>
+  <si>
+    <t>Handrail Kit for 10 ft x 16 ft equipment platform</t>
+  </si>
+  <si>
+    <t>MTC4045HF55</t>
+  </si>
+  <si>
+    <t>MTC37000810F</t>
+  </si>
+  <si>
+    <t>8'x10' Equipment Platform with Ice Canopy and (4) DF Feet</t>
+  </si>
+  <si>
+    <t>MTC4037CR</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 8 ft, Platform Mounted for MTC4037  (Platform not included)</t>
+  </si>
+  <si>
+    <t>MTC4037ST8</t>
+  </si>
+  <si>
+    <t>8 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST5</t>
+  </si>
+  <si>
+    <t>5 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>MTC4037ST3</t>
+  </si>
+  <si>
+    <t>3 Step Equip Platform Stair w/ Handrail</t>
+  </si>
+  <si>
+    <t>RC-0404-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 4 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0406-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0408-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 4 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0608-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>860677770-003</t>
+  </si>
+  <si>
+    <t>Extension kit for the 860677770-001 Custom Equipment Platform to provide a longer walkway</t>
+  </si>
+  <si>
+    <t>860677770-004</t>
+  </si>
+  <si>
+    <t>Custom Equipment Platform, 4' x 14' with handrail and 8' x 10' Ice Canopy</t>
+  </si>
+  <si>
+    <t>EQ-P1012-DF-CF</t>
+  </si>
+  <si>
+    <t>Concealed Foot Equipment Platform, 10 ft x 12 ft, base with eleven displacement legs</t>
+  </si>
+  <si>
+    <t>MTC3339IPML-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Indoor RRU/Equipment Rack - 84" H x 30" W x 36" D</t>
+  </si>
+  <si>
+    <t>EQ-HR0408</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 4 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQP0404LHR-DSH</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP0404L-DSH 4 ft x 4 ft equipment platform extension kit</t>
+  </si>
+  <si>
+    <t>EQ-P0709-EP-LP</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform Kit Series with 7' x 9' Base Platform - Multiple Heights Available from 3.5' to 11.5' - Includes landing, stairs, railings, elevation kits &amp; H-frame</t>
+  </si>
+  <si>
+    <t>EQ-HR0608</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 6 ft x 8 ft equipment platform</t>
+  </si>
+  <si>
+    <t>RC-0612-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 12 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0810-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 10 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0610-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-1010-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1010-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice canopy, 10 ft x 10 ft Platform Mounted for EQ-P1010 (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1012-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 12 ft, Platform Mounted for EQ-P1012  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P1818-EP-LP-004</t>
+  </si>
+  <si>
+    <t>Elevated Equipment Platform with 4ft Elevation,18 ft x 18 ft with Handrail, Steps and Landing</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B-IC-P</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 6 ft x 10 ft, Platform Mounted for EQ-P0610  (Platform not included)</t>
+  </si>
+  <si>
+    <t>860678964-0913-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 9 ft x 13 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>EQ-P1015-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 10 ft x 15 ft, Platform Mounted for EQ-P1015  (Platform not included)</t>
+  </si>
+  <si>
+    <t>EQ-P0812-B-RC-P</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 8 ft x 12 ft, Platform Mounted for EQ-P0812  (Platform not included)</t>
+  </si>
+  <si>
+    <t>IC-0410-S</t>
+  </si>
+  <si>
+    <t>Ice Canopy, 4 ft x 10 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-B</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 13 ft 4 in burial pipes</t>
+  </si>
+  <si>
+    <t>RC-0606-S</t>
+  </si>
+  <si>
+    <t>Rain/Shade Canopy, 6 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
+  </si>
+  <si>
+    <t>MTC401548H</t>
+  </si>
+  <si>
+    <t>H-Frame, 4ft long with 2 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401548HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 4ft long with 2 Posts</t>
+  </si>
+  <si>
+    <t>MTC4037CRHD</t>
+  </si>
+  <si>
+    <t>8'x8' Heavy Duty 18 gauge Protective Platform Canopy Kit (for MTC4037 platforms)</t>
+  </si>
+  <si>
+    <t>MTC401596H</t>
+  </si>
+  <si>
+    <t>H-Frame, 8ft long with 3 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>MTC401596HC</t>
+  </si>
+  <si>
+    <t>H-Frame with Ice Canopy, 8ft long with 3 Posts</t>
+  </si>
+  <si>
+    <t>MTC4015120H</t>
+  </si>
+  <si>
+    <t>H-Frame, 10ft long with 4 Posts (no ice canopy)</t>
+  </si>
+  <si>
+    <t>PT-R103</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, three 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>PT-R104</t>
+  </si>
+  <si>
+    <t>Power Telecommunications Rack, four 80 in rungs, 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>RR-HFBP5</t>
+  </si>
+  <si>
+    <t>Remote Radio H-Frame, 5' Wide w/ Burial posts</t>
+  </si>
+  <si>
+    <t>PT-S-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Base Shoes</t>
+  </si>
+  <si>
+    <t>MTC3339PM</t>
+  </si>
+  <si>
+    <t>Outdoor RRU/Equipment Rack - 71" H x 33" W x 24" D</t>
+  </si>
+  <si>
+    <t>HPL3</t>
+  </si>
+  <si>
+    <t>Telecommunications Rack, four 120 in rungs, 72 in Base Shoe posts</t>
+  </si>
+  <si>
+    <t>MTC3742B</t>
+  </si>
+  <si>
+    <t>H-Frame/Power Telecommunications Rack with twelve 120 in rungs and 13 ft 4 in burial posts</t>
+  </si>
+  <si>
+    <t>PT-B-0605-08</t>
+  </si>
+  <si>
+    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Burial Posts</t>
+  </si>
+  <si>
     <t>IC-0812-B</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 12 ft, four 13 ft 4 in burial pipes</t>
   </si>
   <si>
     <t>IC-0812-S</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 12 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>MTC3987PF</t>
   </si>
   <si>
     <t>Equipment Platform, 4 ft x 6 ft, base with Pier Connections</t>
   </si>
   <si>
     <t>MTC401548C</t>
   </si>
   <si>
     <t>Ice Canopy, 1 Cabinet - 48” x 48” with 2 Posts</t>
   </si>
   <si>
     <t>MTC3988PF</t>
   </si>
   <si>
     <t>Equipment Platform, 8 ft x 8 ft, base with Pier Connections</t>
   </si>
   <si>
-    <t>EQ-P1414-B</t>
-[...158 lines deleted...]
-    <t>H-Frame for Equipment Mounting - attach to concrete pad with customer supplied wedge anchors or to steel platforms using through bolts with backer plates</t>
+    <t>MTC9336B4DF</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0406-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 6 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0610-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0416-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 16 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0408-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0610-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 10 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0418-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 4 ft x 18 ft,  base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-LD</t>
+  </si>
+  <si>
+    <t>Climbing Ladder for EQ-P Series Platforms</t>
+  </si>
+  <si>
+    <t>EQ-P0408-B</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 8 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform Adjustable Leg</t>
+  </si>
+  <si>
+    <t>EQ-P0612-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 12 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0410-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 10 ft, base with four adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0614-AL</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 14 ft, base with six adjustable legs</t>
+  </si>
+  <si>
+    <t>EQ-P0614-B</t>
+  </si>
+  <si>
+    <t>E2O® Equipment Platform, 6 ft x 14 ft, base only</t>
+  </si>
+  <si>
+    <t>EQ-P0412-AL</t>
+  </si>
+  <si>
+    <t>Equipment Platform, 4 ft x 12 ft, base with six adjustable legs</t>
   </si>
   <si>
     <t>EQ-HR0610</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 6 ft x 10 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR0808</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 8 ft x 8 ft equipment platform</t>
   </si>
   <si>
-    <t>EQ-P1020-AL</t>
-[...212 lines deleted...]
-    <t>H-Frame, 8-rung, 5' Wide x 6' Tall w/ Burial Posts</t>
+    <t>EQ-HR0810</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 8 ft x 10 ft equipment platform</t>
+  </si>
+  <si>
+    <t>EQ-HR1220</t>
+  </si>
+  <si>
+    <t>Handrail Kit for EQP Series 12 ft x 20 ft equipment platform</t>
   </si>
   <si>
     <t>PT-S-0606-04</t>
   </si>
   <si>
     <t>H-Frame, 4-rung, 6' Wide x 6' Tall w/ Base Shoes</t>
   </si>
   <si>
     <t>EQ-P0404-DF</t>
   </si>
   <si>
     <t>Equipment Platform, 4 ft x 4 ft, base with four weight disbursement legs</t>
   </si>
   <si>
     <t>IC-0808-S</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-0818-S</t>
   </si>
   <si>
     <t>Ice Canopy, 8 ft x 18 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-0406-S</t>
   </si>
   <si>
     <t>Ice Canopy, 4 ft x 6 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>IC-0608-S</t>
   </si>
   <si>
     <t>Ice Canopy, 6 ft x 8 ft, four 10 ft 6 in base shoe pipes</t>
   </si>
   <si>
     <t>EQ-HR0814</t>
   </si>
   <si>
     <t>Handrail Kit for EQP Series 8 ft x 14 ft equipment platform</t>
   </si>
   <si>
     <t>EQ-HR0909</t>
   </si>
   <si>
-    <t>EQ-HR1014</t>
-[...356 lines deleted...]
-    <t>Elevated Equipment Platform with 4ft Elevation,18 ft x 18 ft with Handrail, Steps and Landing</t>
+    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2024,92 +2036,92 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J301" totalsRowShown="0">
-  <autoFilter ref="A1:J301"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J302" totalsRowShown="0">
+  <autoFilter ref="A1:J302"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860676982-001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc396610" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3738ck" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4081-1010-00" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc34581216" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-ic-p" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st4" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st6" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-s" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-s" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-s" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st7" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000810f" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037cr" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st8" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st5" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st3" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-b" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-b" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-b" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-s" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-s" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-003" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-004" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-df-cf" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-stf" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1012" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1212" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1216" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404l-dsh" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3823a" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0812" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000812f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf-ld" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-df" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-ic-p" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r102" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-rk" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbs5" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0505-08" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipm" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pml" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-08" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0610-04" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0404-s" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0606-s" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0408-s" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038al" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336lk" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989df" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038hr" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3989pf" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987df" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015132c" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0410b4al" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtcp0413b4al" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1010" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1015" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1020" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-al" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-df" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0420-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-al" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-al" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-al" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0620-b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-al" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-s" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-s" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1012-s" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1010-b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015174c" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018df" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4018pf" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988df" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037al" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401590c" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0606-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0816-b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-al" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-al" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-al" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0818-b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0414-b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-al" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-b" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-al" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0618-b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-al" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-al" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-al" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-al" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1212-b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-al" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-al" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-al" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-al" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1214-b" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-al" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1420-al" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-3" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-pb" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ppc" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39768" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lp" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810-dsh" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc39668" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld4" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld5" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld7" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld8" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld10" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045lphf" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df-cf" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-ep-lp" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0606" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1214" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc396610" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3738ck" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st2" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4081-1010-00" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc34581216" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-ic-p" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st4" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st6" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-s" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-s" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0808-s" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st7" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-1015-s" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0912-rc-b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1220-ep-lp" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-b" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-s" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0812-s" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-s" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1012-s" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1015-s" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860676982-001" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-rc-p" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-rc-p" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-b-rc-p" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b-rc-p" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3976812" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1520-ep-lp-003" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmt-f1546" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860681542-1013" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hc" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401560hcs" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4038crhd" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc405312" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120hc" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0610-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0612-s" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0810-s" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037hr" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-al" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-al" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-b" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0808-al" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-al" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0616-b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-al" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-al" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0608-b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-b" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-al" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0810-b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0820-al" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1014-b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-b" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-al" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1616-al" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-al" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-al" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p2020-b" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1618-al" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-df" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1414-b" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0814-b" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-al" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1016-b" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1620-b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1416-b" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-al" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-al" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-al" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-b" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1018-b" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1216-b" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1820-al" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1418-b" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1218-al" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-4" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-5" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-step-6" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-sts" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0810hr-dsh" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld3" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld6" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld9" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-df-cf" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1020-df-cf" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf65" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1014" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1018" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1616" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr2020" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0404" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1016" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4045hf55" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc37000810f" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037cr" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st8" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st5" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037st3" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0404-b" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0406-b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-b" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0408-s" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0608-s" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-003" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860677770-004" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-df-cf" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339ipml-hd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0408" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeqp0404lhr-dsh" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0709-ep-lp" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0608" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0612-b" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0810-b" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0610-s" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-1010-s" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1010-b-ic-p" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1012-b-rc-p" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1818-ep-lp-004" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b-ic-p" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/item860678964-0913-s" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p1015-b-rc-p" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0812-b-rc-p" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0410-s" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-b" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrc-0606-s" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/rain-canopies" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548h" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548hc" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4037crhd" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596h" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401596hc" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc4015120h" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r103" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-r104" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemrr-hfbp5" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0605-08" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3339pm" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemhpl3" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3742b" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-b-0605-08" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-b" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0812-s" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3987pf" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc401548c" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc3988pf" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemmtc9336b4df" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/custom-platform-kits" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0406-b" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-al" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0416-b" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-al" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0610-b" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0418-al" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-ld" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0408-b" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p-al" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0612-al" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0410-al" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-al" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0614-b" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0412-al" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0610" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0808" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0810" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr1220" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itempt-s-0606-04" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-p0404-df" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/heavy-duty-platforms" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0808-s" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0818-s" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0406-s" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemic-0608-s" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/ice-canopies" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0814" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/itemeq-hr0909" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/equipment-platforms-canopies/platform-accessories" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J301"/>
+  <dimension ref="A1:J302"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="43" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="35.41796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="144.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2119,4834 +2131,4856 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H32" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H48" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H49" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>115</v>
+      </c>
+      <c r="C50" t="s">
+        <v>116</v>
       </c>
       <c r="D50" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" t="s">
         <v>116</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D52" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H52" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>122</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>124</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D59" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D60" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H61" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H62" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H63" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D64" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H64" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H65" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H66" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D67" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H68" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H69" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D72" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D74" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D75" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H75" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H76" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D79" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D80" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H80" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H81" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D82" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H82" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D83" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H83" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H84" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D85" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H85" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H86" t="s">
-        <v>17</v>
+        <v>13</v>
+      </c>
+      <c r="J86" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D87" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H87" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D88" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H89" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H90" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D91" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H92" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H93" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H94" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H95" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H96" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H97" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D98" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H98" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D99" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H99" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D100" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H100" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D101" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H101" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H102" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H103" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H105" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H106" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D107" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H107" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H108" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D109" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H109" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H110" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H111" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="D112" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H112" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D113" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H113" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D115" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D117" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H117" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="H119" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D120" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H120" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D121" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H121" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D122" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H122" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D123" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H123" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D124" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H124" t="s">
-        <v>267</v>
+        <v>39</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>269</v>
       </c>
       <c r="H125" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D126" t="s">
         <v>271</v>
       </c>
       <c r="H126" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127" t="s">
         <v>273</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H127" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D128" t="s">
         <v>275</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H128" t="s">
-        <v>277</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D129" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="H129" t="s">
-        <v>277</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="H130" t="s">
-        <v>282</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D131" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H131" t="s">
-        <v>282</v>
+        <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D132" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="H132" t="s">
-        <v>282</v>
+        <v>39</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D133" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H133" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D134" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="H134" t="s">
-        <v>277</v>
+        <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D135" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="H135" t="s">
-        <v>277</v>
+        <v>39</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D136" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="H136" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D137" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="H137" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D138" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D139" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="H139" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D140" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="H140" t="s">
-        <v>17</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>15</v>
+        <v>244</v>
       </c>
       <c r="D141" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="H141" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D142" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H142" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D143" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="H143" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D144" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="H144" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D145" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H145" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D146" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="H146" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D147" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="H147" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
+        <v>316</v>
+      </c>
+      <c r="H148" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B149" t="s">
         <v>319</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D149" t="s">
         <v>320</v>
       </c>
       <c r="H149" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
         <v>322</v>
       </c>
       <c r="H150" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
         <v>324</v>
       </c>
       <c r="H151" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
         <v>326</v>
       </c>
       <c r="H152" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>328</v>
       </c>
       <c r="H153" t="s">
-        <v>13</v>
+        <v>329</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H154" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C155" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D155" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H155" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C156" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D156" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H156" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C157" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D157" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H157" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D158" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H158" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D159" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H159" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D160" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H160" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D161" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H161" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D162" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H162" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D163" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D164" t="s">
-        <v>351</v>
+        <v>80</v>
       </c>
       <c r="H164" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D165" t="s">
         <v>353</v>
       </c>
       <c r="H165" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D166" t="s">
         <v>355</v>
       </c>
       <c r="H166" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D167" t="s">
         <v>357</v>
       </c>
       <c r="H167" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D168" t="s">
         <v>359</v>
       </c>
       <c r="H168" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D169" t="s">
         <v>361</v>
       </c>
       <c r="H169" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D170" t="s">
         <v>363</v>
       </c>
       <c r="H170" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D171" t="s">
         <v>365</v>
       </c>
       <c r="H171" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D172" t="s">
         <v>367</v>
       </c>
       <c r="H172" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D173" t="s">
         <v>369</v>
       </c>
       <c r="H173" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D174" t="s">
         <v>371</v>
       </c>
       <c r="H174" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D175" t="s">
         <v>373</v>
       </c>
       <c r="H175" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D176" t="s">
         <v>375</v>
       </c>
       <c r="H176" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D177" t="s">
         <v>377</v>
       </c>
       <c r="H177" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D178" t="s">
         <v>379</v>
       </c>
       <c r="H178" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D179" t="s">
         <v>381</v>
       </c>
       <c r="H179" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D180" t="s">
         <v>383</v>
       </c>
       <c r="H180" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D181" t="s">
         <v>385</v>
       </c>
       <c r="H181" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D182" t="s">
         <v>387</v>
       </c>
       <c r="H182" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D183" t="s">
         <v>389</v>
       </c>
       <c r="H183" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D184" t="s">
         <v>391</v>
       </c>
       <c r="H184" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D185" t="s">
         <v>393</v>
       </c>
       <c r="H185" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D186" t="s">
         <v>395</v>
       </c>
       <c r="H186" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D187" t="s">
         <v>397</v>
       </c>
       <c r="H187" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D188" t="s">
         <v>399</v>
       </c>
       <c r="H188" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D189" t="s">
         <v>401</v>
       </c>
       <c r="H189" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D190" t="s">
         <v>403</v>
       </c>
       <c r="H190" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D191" t="s">
         <v>405</v>
       </c>
       <c r="H191" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D192" t="s">
         <v>407</v>
       </c>
       <c r="H192" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D193" t="s">
         <v>409</v>
       </c>
       <c r="H193" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D194" t="s">
         <v>411</v>
       </c>
       <c r="H194" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D195" t="s">
         <v>413</v>
       </c>
       <c r="H195" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D196" t="s">
         <v>415</v>
       </c>
       <c r="H196" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D197" t="s">
         <v>417</v>
       </c>
       <c r="H197" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D198" t="s">
         <v>419</v>
       </c>
       <c r="H198" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D199" t="s">
         <v>421</v>
       </c>
       <c r="H199" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D200" t="s">
         <v>423</v>
       </c>
       <c r="H200" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D201" t="s">
         <v>425</v>
       </c>
       <c r="H201" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D202" t="s">
         <v>427</v>
       </c>
       <c r="H202" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D203" t="s">
         <v>429</v>
       </c>
       <c r="H203" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D204" t="s">
         <v>431</v>
       </c>
       <c r="H204" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D205" t="s">
         <v>433</v>
       </c>
       <c r="H205" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D206" t="s">
         <v>435</v>
       </c>
       <c r="H206" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D207" t="s">
         <v>437</v>
       </c>
       <c r="H207" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D208" t="s">
         <v>439</v>
       </c>
       <c r="H208" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D209" t="s">
         <v>441</v>
       </c>
       <c r="H209" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D210" t="s">
         <v>443</v>
       </c>
       <c r="H210" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D211" t="s">
         <v>445</v>
       </c>
       <c r="H211" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
         <v>447</v>
       </c>
       <c r="H212" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D213" t="s">
         <v>449</v>
       </c>
       <c r="H213" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D214" t="s">
         <v>451</v>
       </c>
       <c r="H214" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="215" spans="1:8" ht="12.75">
+    <row r="215" spans="1:10" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D215" t="s">
         <v>453</v>
       </c>
       <c r="H215" t="s">
         <v>13</v>
+      </c>
+      <c r="J215" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D216" t="s">
         <v>455</v>
       </c>
       <c r="H216" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="D217" t="s">
         <v>457</v>
       </c>
       <c r="H217" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D218" t="s">
         <v>459</v>
       </c>
       <c r="H218" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D219" t="s">
         <v>461</v>
       </c>
       <c r="H219" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D220" t="s">
         <v>463</v>
       </c>
       <c r="H220" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D221" t="s">
         <v>465</v>
       </c>
       <c r="H221" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D222" t="s">
         <v>467</v>
       </c>
       <c r="H222" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D223" t="s">
         <v>469</v>
       </c>
       <c r="H223" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D224" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="H224" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D225" t="s">
         <v>472</v>
       </c>
-      <c r="C225" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H225" t="s">
-        <v>272</v>
+        <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D226" t="s">
         <v>474</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H226" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" t="s">
         <v>476</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H227" t="s">
-        <v>277</v>
+        <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
         <v>478</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H228" t="s">
-        <v>277</v>
+        <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" t="s">
         <v>480</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H229" t="s">
-        <v>282</v>
+        <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D230" t="s">
         <v>482</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H230" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D231" t="s">
         <v>484</v>
       </c>
-      <c r="C231" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H231" t="s">
-        <v>272</v>
+        <v>39</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D232" t="s">
         <v>486</v>
       </c>
-      <c r="C232" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H232" t="s">
-        <v>277</v>
+        <v>39</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D233" t="s">
         <v>488</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H233" t="s">
-        <v>277</v>
+        <v>39</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D234" t="s">
         <v>490</v>
       </c>
-      <c r="C234" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H234" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D235" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
       <c r="H235" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D236" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
       <c r="H236" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D237" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
       <c r="H237" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" t="s">
         <v>498</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H238" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" t="s">
         <v>500</v>
       </c>
-      <c r="C239" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H239" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" t="s">
         <v>502</v>
       </c>
-      <c r="C240" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H240" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D241" t="s">
         <v>504</v>
       </c>
       <c r="H241" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D242" t="s">
         <v>506</v>
       </c>
       <c r="H242" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D243" t="s">
         <v>508</v>
       </c>
       <c r="H243" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D244" t="s">
         <v>510</v>
       </c>
       <c r="H244" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D245" t="s">
         <v>512</v>
       </c>
       <c r="H245" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D246" t="s">
         <v>514</v>
       </c>
       <c r="H246" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D247" t="s">
-        <v>411</v>
+        <v>516</v>
       </c>
       <c r="H247" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>15</v>
+        <v>244</v>
       </c>
       <c r="D248" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H248" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D249" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H249" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D250" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H250" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D251" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H251" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>30</v>
+        <v>244</v>
       </c>
       <c r="D252" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H252" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D253" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H253" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="D254" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H254" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D255" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H255" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="D256" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H256" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D257" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H257" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D258" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H258" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H259" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D260" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H260" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D261" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H261" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D262" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="H262" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D263" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H263" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D264" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="H264" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D265" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H265" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D266" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H266" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D267" t="s">
-        <v>39</v>
+        <v>556</v>
       </c>
       <c r="H267" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D268" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H268" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D269" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H269" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D270" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H270" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D271" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H271" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D272" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="H272" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D273" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H273" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D274" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H274" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D275" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="H275" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D276" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H276" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D277" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="H277" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D278" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="H278" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D279" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H279" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D280" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="H280" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D281" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="H281" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D282" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H282" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D283" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="H283" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D284" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H284" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D285" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="H285" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D286" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H286" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D287" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H287" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D288" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H288" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D289" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="H289" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="H290" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D291" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H291" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D292" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H292" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D293" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="H293" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D294" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="H294" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D295" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H295" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D296" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H296" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="D297" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H297" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="D298" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H298" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D299" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="H299" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="D300" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H300" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="H301" t="s">
-        <v>17</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
+      <c r="A302" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D302" t="s">
+        <v>624</v>
+      </c>
+      <c r="H302" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MTC4015174C"/>
-[...15 lines deleted...]
-    <hyperlink ref="A10" r:id="rId17" display="EQ-P1214-B"/>
+    <hyperlink ref="A2" r:id="rId1" display="EQ-STF"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="EQ-HR1012"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A4" r:id="rId5" display="EQ-HR1212"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A5" r:id="rId7" display="EQ-HR1216"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A6" r:id="rId9" display="EQP0404L-DSH"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A7" r:id="rId11" display="MTC3823A"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="EQ-HR0812"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="MTC37000812F"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A10" r:id="rId17" display="EQ-P1010-DF-CF-LD"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A11" r:id="rId19" display="MTC4038HR"/>
+    <hyperlink ref="A11" r:id="rId19" display="860677770-001"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of CUSTOM-PLATFORM-KITS"/>
-    <hyperlink ref="A12" r:id="rId21" display="MTC3989PF"/>
-[...9 lines deleted...]
-    <hyperlink ref="A17" r:id="rId31" display="EQ-HR1010"/>
+    <hyperlink ref="A12" r:id="rId21" display="EQ-P0408-DF"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A13" r:id="rId23" display="EQ-P0812-B-IC-P"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A14" r:id="rId25" display="PT-R102"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A15" r:id="rId27" display="PT-RK"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A16" r:id="rId29" display="RR-HFBS5"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A17" r:id="rId31" display="PT-S-0505-08"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A18" r:id="rId33" display="EQP0810-DSH"/>
-[...3 lines deleted...]
-    <hyperlink ref="A20" r:id="rId37" display="EQ-LD4"/>
+    <hyperlink ref="A18" r:id="rId33" display="MTC3339IPM"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A19" r:id="rId35" display="MTC3339IPML"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A20" r:id="rId37" display="MTC3339PML"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A21" r:id="rId39" display="EQ-LD5"/>
+    <hyperlink ref="A21" r:id="rId39" display="MTC3742"/>
     <hyperlink ref="C21" r:id="rId40" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A22" r:id="rId41" display="EQ-LD7"/>
+    <hyperlink ref="A22" r:id="rId41" display="PT-S-0610-08"/>
     <hyperlink ref="C22" r:id="rId42" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A23" r:id="rId43" display="EQ-LD8"/>
+    <hyperlink ref="A23" r:id="rId43" display="PT-S-0610-04"/>
     <hyperlink ref="C23" r:id="rId44" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A24" r:id="rId45" display="EQ-LD10"/>
-[...7 lines deleted...]
-    <hyperlink ref="A28" r:id="rId53" display="EQ-STF"/>
+    <hyperlink ref="A24" r:id="rId45" display="IC-0404-S"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A25" r:id="rId47" display="IC-0606-S"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A26" r:id="rId49" display="IC-0408-S"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A27" r:id="rId51" display="MTC4038AL"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A28" r:id="rId53" display="MTC9336LK"/>
     <hyperlink ref="C28" r:id="rId54" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A29" r:id="rId55" display="EQ-HR1012"/>
-[...7 lines deleted...]
-    <hyperlink ref="A33" r:id="rId63" display="IC-1015-S"/>
+    <hyperlink ref="A29" r:id="rId55" display="MTC3989DF"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A30" r:id="rId57" display="MTC4038HR"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A31" r:id="rId59" display="MTC3989PF"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A32" r:id="rId61" display="MTC3987DF"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A33" r:id="rId63" display="MTC4015132C"/>
     <hyperlink ref="C33" r:id="rId64" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A34" r:id="rId65" display="EQP0404L-DSH"/>
-[...25 lines deleted...]
-    <hyperlink ref="A47" r:id="rId91" display="EQ-P0820-B"/>
+    <hyperlink ref="A34" r:id="rId65" display="MTCP0410B4AL"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A35" r:id="rId67" display="MTCP0413B4AL"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A36" r:id="rId69" display="EQ-HR1010"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A37" r:id="rId71" display="EQ-HR1015"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A38" r:id="rId73" display="EQ-HR1020"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A39" r:id="rId75" display="EQ-P0418-B"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A40" r:id="rId77" display="EQ-P0420-AL"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A41" r:id="rId79" display="EQ-P-DF"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A42" r:id="rId81" display="EQ-P0612-B"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A43" r:id="rId83" display="EQ-P0420-B"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A44" r:id="rId85" display="EQ-P0410-B"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A45" r:id="rId87" display="EQ-P0620-AL"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A46" r:id="rId89" display="EQ-P0404-AL"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A47" r:id="rId91" display="EQ-P0606-AL"/>
     <hyperlink ref="C47" r:id="rId92" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A48" r:id="rId93" display="860676982-001"/>
-[...1 lines deleted...]
-    <hyperlink ref="A49" r:id="rId95" display="EQ-P1616-B"/>
+    <hyperlink ref="A48" r:id="rId93" display="EQ-P0620-B"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A49" r:id="rId95" display="EQ-P0816-AL"/>
     <hyperlink ref="C49" r:id="rId96" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A50" r:id="rId97" display="EQ-P1010-AL"/>
-[...7 lines deleted...]
-    <hyperlink ref="A55" r:id="rId105" display="IC-1010-S"/>
+    <hyperlink ref="A50" r:id="rId97" display="ICE-CANOPIES"/>
+    <hyperlink ref="A51" r:id="rId98" display="RAIN-CANOPIES"/>
+    <hyperlink ref="A52" r:id="rId99" display="IC-1010-S"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A53" r:id="rId101" display="IC-1012-B"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A54" r:id="rId103" display="IC-0610-S"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A55" r:id="rId105" display="IC-1012-S"/>
     <hyperlink ref="C55" r:id="rId106" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A56" r:id="rId107" display="IC-1012-B"/>
+    <hyperlink ref="A56" r:id="rId107" display="IC-1010-B"/>
     <hyperlink ref="C56" r:id="rId108" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A57" r:id="rId109" display="IC-0610-S"/>
+    <hyperlink ref="A57" r:id="rId109" display="MTC4015174C"/>
     <hyperlink ref="C57" r:id="rId110" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A58" r:id="rId111" display="IC-1012-S"/>
-[...9 lines deleted...]
-    <hyperlink ref="A63" r:id="rId121" display="EQ-P1618-B"/>
+    <hyperlink ref="A58" r:id="rId111" display="MTC4018DF"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A59" r:id="rId113" display="MTC4018PF"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A60" r:id="rId115" display="MTC3988DF"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A61" r:id="rId117" display="MTC4037AL"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A62" r:id="rId119" display="MTC401590C"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A63" r:id="rId121" display="EQ-P0606-B"/>
     <hyperlink ref="C63" r:id="rId122" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A64" r:id="rId123" display="MTC3988DF"/>
-[...1 lines deleted...]
-    <hyperlink ref="A65" r:id="rId125" display="EQ-P1016-AL"/>
+    <hyperlink ref="A64" r:id="rId123" display="EQ-P0816-B"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A65" r:id="rId125" display="EQ-P0808-B"/>
     <hyperlink ref="C65" r:id="rId126" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A66" r:id="rId127" display="EQ-P1214-AL"/>
+    <hyperlink ref="A66" r:id="rId127" display="EQ-P0608-AL"/>
     <hyperlink ref="C66" r:id="rId128" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A67" r:id="rId129" display="EQ-P1416-AL"/>
+    <hyperlink ref="A67" r:id="rId129" display="EQ-P0818-AL"/>
     <hyperlink ref="C67" r:id="rId130" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A68" r:id="rId131" display="EQ-P1620-AL"/>
+    <hyperlink ref="A68" r:id="rId131" display="EQ-P0414-AL"/>
     <hyperlink ref="C68" r:id="rId132" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A69" r:id="rId133" display="MTC3989DF"/>
-[...1 lines deleted...]
-    <hyperlink ref="A70" r:id="rId135" display="EQ-P1818-AL"/>
+    <hyperlink ref="A69" r:id="rId133" display="EQ-P0818-B"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A70" r:id="rId135" display="EQ-P0414-B"/>
     <hyperlink ref="C70" r:id="rId136" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A71" r:id="rId137" display="EQ-P1420-AL"/>
+    <hyperlink ref="A71" r:id="rId137" display="EQ-P0618-AL"/>
     <hyperlink ref="C71" r:id="rId138" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A72" r:id="rId139" display="EQ-STEP-3"/>
-[...15 lines deleted...]
-    <hyperlink ref="A80" r:id="rId155" display="EQ-P0418-B"/>
+    <hyperlink ref="A72" r:id="rId139" display="EQ-P1020-B"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A73" r:id="rId141" display="EQ-P1420-B"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A74" r:id="rId143" display="EQ-P1220-AL"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A75" r:id="rId145" display="EQ-P0618-B"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A76" r:id="rId147" display="EQ-P0820-B"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A77" r:id="rId149" display="EQ-P1220-B"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A78" r:id="rId151" display="EQ-P1616-B"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A79" r:id="rId153" display="EQ-P1010-AL"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A80" r:id="rId155" display="EQ-P1414-AL"/>
     <hyperlink ref="C80" r:id="rId156" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A81" r:id="rId157" display="EQ-P0420-AL"/>
+    <hyperlink ref="A81" r:id="rId157" display="EQ-P1212-AL"/>
     <hyperlink ref="C81" r:id="rId158" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A82" r:id="rId159" display="EQ-P-DF"/>
-[...1 lines deleted...]
-    <hyperlink ref="A83" r:id="rId161" display="EQ-P0612-B"/>
+    <hyperlink ref="A82" r:id="rId159" display="EQ-P1015-B"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A83" r:id="rId161" display="EQ-P0814-AL"/>
     <hyperlink ref="C83" r:id="rId162" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A84" r:id="rId163" display="EQ-P0420-B"/>
+    <hyperlink ref="A84" r:id="rId163" display="EQ-P1212-B"/>
     <hyperlink ref="C84" r:id="rId164" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A85" r:id="rId165" display="EQ-P0410-B"/>
+    <hyperlink ref="A85" r:id="rId165" display="EQ-P1618-B"/>
     <hyperlink ref="C85" r:id="rId166" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A86" r:id="rId167" display="EQ-P0620-AL"/>
+    <hyperlink ref="A86" r:id="rId167" display="EQ-P1010-DF"/>
     <hyperlink ref="C86" r:id="rId168" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A87" r:id="rId169" display="EQ-P0404-AL"/>
+    <hyperlink ref="A87" r:id="rId169" display="EQ-P1016-AL"/>
     <hyperlink ref="C87" r:id="rId170" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A88" r:id="rId171" display="EQ-P0606-AL"/>
+    <hyperlink ref="A88" r:id="rId171" display="EQ-P1214-AL"/>
     <hyperlink ref="C88" r:id="rId172" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A89" r:id="rId173" display="EQ-P0620-B"/>
+    <hyperlink ref="A89" r:id="rId173" display="EQ-P1416-AL"/>
     <hyperlink ref="C89" r:id="rId174" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A90" r:id="rId175" display="EQ-P0816-AL"/>
+    <hyperlink ref="A90" r:id="rId175" display="EQ-P1620-AL"/>
     <hyperlink ref="C90" r:id="rId176" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A91" r:id="rId177" display="IC-1015-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A92" r:id="rId179" display="EQ-P0816-B"/>
+    <hyperlink ref="A91" r:id="rId177" display="EQ-P1214-B"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A92" r:id="rId179" display="EQ-P1818-AL"/>
     <hyperlink ref="C92" r:id="rId180" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A93" r:id="rId181" display="EQ-P0808-B"/>
+    <hyperlink ref="A93" r:id="rId181" display="EQ-P1420-AL"/>
     <hyperlink ref="C93" r:id="rId182" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A94" r:id="rId183" display="EQ-P0608-AL"/>
-[...11 lines deleted...]
-    <hyperlink ref="A100" r:id="rId195" display="EQ-P1020-B"/>
+    <hyperlink ref="A94" r:id="rId183" display="EQ-STEP-3"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A95" r:id="rId185" display="EQ-PB"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A96" r:id="rId187" display="EQ-PPC"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A97" r:id="rId189" display="EQ-STEP-2"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A98" r:id="rId191" display="MTC39768"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A99" r:id="rId193" display="MTC4045LP"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A100" r:id="rId195" display="EQP0810-DSH"/>
     <hyperlink ref="C100" r:id="rId196" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A101" r:id="rId197" display="EQ-P1420-B"/>
-[...9 lines deleted...]
-    <hyperlink ref="A106" r:id="rId207" display="EQ-HR0812"/>
+    <hyperlink ref="A101" r:id="rId197" display="MTC39668"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A102" r:id="rId199" display="EQ-LD4"/>
+    <hyperlink ref="C102" r:id="rId200" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A103" r:id="rId201" display="EQ-LD5"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A104" r:id="rId203" display="EQ-LD7"/>
+    <hyperlink ref="C104" r:id="rId204" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A105" r:id="rId205" display="EQ-LD8"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A106" r:id="rId207" display="EQ-LD10"/>
     <hyperlink ref="C106" r:id="rId208" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A107" r:id="rId209" display="MTC37000812F"/>
+    <hyperlink ref="A107" r:id="rId209" display="MTC4045LPHF"/>
     <hyperlink ref="C107" r:id="rId210" display="Variant of CUSTOM-PLATFORM-KITS"/>
-    <hyperlink ref="A108" r:id="rId211" display="EQ-P1010-DF-CF-LD"/>
+    <hyperlink ref="A108" r:id="rId211" display="EQ-P1015-DF-CF"/>
     <hyperlink ref="C108" r:id="rId212" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A109" r:id="rId213" display="860677770-001"/>
-[...7 lines deleted...]
-    <hyperlink ref="A113" r:id="rId221" display="EQ-P0610-B-RC-P"/>
+    <hyperlink ref="A109" r:id="rId213" display="EQ-P0810-EP-LP"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A110" r:id="rId215" display="EQ-HR0606"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A111" r:id="rId217" display="EQ-HR1214"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A112" r:id="rId219" display="MTC396610"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A113" r:id="rId221" display="MTC3738CK"/>
     <hyperlink ref="C113" r:id="rId222" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A114" r:id="rId223" display="EQ-P0612-B-RC-P"/>
-[...1 lines deleted...]
-    <hyperlink ref="A115" r:id="rId225" display="EQ-P0810-B-RC-P"/>
+    <hyperlink ref="A114" r:id="rId223" display="MTC4037ST2"/>
+    <hyperlink ref="C114" r:id="rId224" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A115" r:id="rId225" display="MTC4081-1010-00"/>
     <hyperlink ref="C115" r:id="rId226" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A116" r:id="rId227" display="IC-0410-B"/>
+    <hyperlink ref="A116" r:id="rId227" display="MTC34581216"/>
     <hyperlink ref="C116" r:id="rId228" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A117" r:id="rId229" display="MTC3976812"/>
-[...3 lines deleted...]
-    <hyperlink ref="A119" r:id="rId233" display="MT-F1546"/>
+    <hyperlink ref="A117" r:id="rId229" display="EQ-P1015-B-IC-P"/>
+    <hyperlink ref="C117" r:id="rId230" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A118" r:id="rId231" display="MTC4037ST4"/>
+    <hyperlink ref="C118" r:id="rId232" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A119" r:id="rId233" display="MTC4037ST6"/>
     <hyperlink ref="C119" r:id="rId234" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A120" r:id="rId235" display="860681542-1013"/>
+    <hyperlink ref="A120" r:id="rId235" display="RC-0608-B"/>
     <hyperlink ref="C120" r:id="rId236" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A121" r:id="rId237" display="MTC401560HC"/>
-[...7 lines deleted...]
-    <hyperlink ref="A125" r:id="rId245" display="MTC4015120HC"/>
+    <hyperlink ref="A121" r:id="rId237" display="RC-0808-B"/>
+    <hyperlink ref="C121" r:id="rId238" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A122" r:id="rId239" display="RC-0404-S"/>
+    <hyperlink ref="C122" r:id="rId240" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A123" r:id="rId241" display="RC-0406-S"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A124" r:id="rId243" display="RC-0808-S"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A125" r:id="rId245" display="MTC4037ST7"/>
     <hyperlink ref="C125" r:id="rId246" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A126" r:id="rId247" display="PT-R102"/>
-[...31 lines deleted...]
-    <hyperlink ref="A142" r:id="rId279" display="MTC3738CK"/>
+    <hyperlink ref="A126" r:id="rId247" display="IC-1015-B"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A127" r:id="rId249" display="IC-1015-S"/>
+    <hyperlink ref="C127" r:id="rId250" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A128" r:id="rId251" display="EQ-P0912-RC-B"/>
+    <hyperlink ref="C128" r:id="rId252" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A129" r:id="rId253" display="EQ-P1220-EP-LP"/>
+    <hyperlink ref="C129" r:id="rId254" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A130" r:id="rId255" display="RC-0610-B"/>
+    <hyperlink ref="C130" r:id="rId256" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A131" r:id="rId257" display="RC-0812-B"/>
+    <hyperlink ref="C131" r:id="rId258" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A132" r:id="rId259" display="RC-1010-B"/>
+    <hyperlink ref="C132" r:id="rId260" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A133" r:id="rId261" display="RC-1012-B"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A134" r:id="rId263" display="RC-1015-B"/>
+    <hyperlink ref="C134" r:id="rId264" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A135" r:id="rId265" display="RC-0612-S"/>
+    <hyperlink ref="C135" r:id="rId266" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A136" r:id="rId267" display="RC-0812-S"/>
+    <hyperlink ref="C136" r:id="rId268" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A137" r:id="rId269" display="RC-0810-S"/>
+    <hyperlink ref="C137" r:id="rId270" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A138" r:id="rId271" display="RC-1012-S"/>
+    <hyperlink ref="C138" r:id="rId272" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A139" r:id="rId273" display="RC-1015-S"/>
+    <hyperlink ref="C139" r:id="rId274" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A140" r:id="rId275" display="860676982-001"/>
+    <hyperlink ref="C140" r:id="rId276" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A141" r:id="rId277" display="EQ-P1010-B-RC-P"/>
+    <hyperlink ref="C141" r:id="rId278" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A142" r:id="rId279" display="EQ-P0610-B-RC-P"/>
     <hyperlink ref="C142" r:id="rId280" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A143" r:id="rId281" display="MTC4037ST2"/>
-[...1 lines deleted...]
-    <hyperlink ref="A144" r:id="rId283" display="MTC4081-1010-00"/>
+    <hyperlink ref="A143" r:id="rId281" display="EQ-P0612-B-RC-P"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A144" r:id="rId283" display="EQ-P0810-B-RC-P"/>
     <hyperlink ref="C144" r:id="rId284" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A145" r:id="rId285" display="MTC34581216"/>
+    <hyperlink ref="A145" r:id="rId285" display="IC-0410-B"/>
     <hyperlink ref="C145" r:id="rId286" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A146" r:id="rId287" display="EQ-P1015-B-IC-P"/>
-[...3 lines deleted...]
-    <hyperlink ref="A148" r:id="rId291" display="MTC4037ST6"/>
+    <hyperlink ref="A146" r:id="rId287" display="MTC3976812"/>
+    <hyperlink ref="C146" r:id="rId288" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A147" r:id="rId289" display="EQ-P1520-EP-LP-003"/>
+    <hyperlink ref="C147" r:id="rId290" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A148" r:id="rId291" display="MT-F1546"/>
     <hyperlink ref="C148" r:id="rId292" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A149" r:id="rId293" display="RC-0608-B"/>
+    <hyperlink ref="A149" r:id="rId293" display="860681542-1013"/>
     <hyperlink ref="C149" r:id="rId294" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A150" r:id="rId295" display="RC-0808-B"/>
-[...7 lines deleted...]
-    <hyperlink ref="A154" r:id="rId303" display="MTC4037ST7"/>
+    <hyperlink ref="A150" r:id="rId295" display="MTC401560HC"/>
+    <hyperlink ref="C150" r:id="rId296" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A151" r:id="rId297" display="MTC401560HCS"/>
+    <hyperlink ref="C151" r:id="rId298" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A152" r:id="rId299" display="MTC4038CRHD"/>
+    <hyperlink ref="C152" r:id="rId300" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A153" r:id="rId301" display="MTC405312"/>
+    <hyperlink ref="C153" r:id="rId302" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A154" r:id="rId303" display="MTC4015120HC"/>
     <hyperlink ref="C154" r:id="rId304" display="Variant of PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A155" r:id="rId305" display="PLATFORM-ACCESSORIES"/>
     <hyperlink ref="A156" r:id="rId306" display="CUSTOM-PLATFORM-KITS"/>
     <hyperlink ref="A157" r:id="rId307" display="HEAVY-DUTY-PLATFORMS"/>
     <hyperlink ref="A158" r:id="rId308" display="IC-0610-B"/>
     <hyperlink ref="C158" r:id="rId309" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A159" r:id="rId310" display="IC-0612-B"/>
     <hyperlink ref="C159" r:id="rId311" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A160" r:id="rId312" display="IC-0612-S"/>
     <hyperlink ref="C160" r:id="rId313" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A161" r:id="rId314" display="IC-0810-B"/>
     <hyperlink ref="C161" r:id="rId315" display="Variant of ICE-CANOPIES"/>
     <hyperlink ref="A162" r:id="rId316" display="IC-0810-S"/>
     <hyperlink ref="C162" r:id="rId317" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A163" r:id="rId318" display="IC-0812-B"/>
-[...9 lines deleted...]
-    <hyperlink ref="A168" r:id="rId328" display="EQ-P1414-B"/>
+    <hyperlink ref="A163" r:id="rId318" display="MTC4037HR"/>
+    <hyperlink ref="C163" r:id="rId319" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A164" r:id="rId320" display="EQ-P0406-AL"/>
+    <hyperlink ref="C164" r:id="rId321" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A165" r:id="rId322" display="EQ-P0416-AL"/>
+    <hyperlink ref="C165" r:id="rId323" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A166" r:id="rId324" display="EQ-P0404-B"/>
+    <hyperlink ref="C166" r:id="rId325" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A167" r:id="rId326" display="EQ-P0808-AL"/>
+    <hyperlink ref="C167" r:id="rId327" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A168" r:id="rId328" display="EQ-P0412-B"/>
     <hyperlink ref="C168" r:id="rId329" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A169" r:id="rId330" display="EQ-P0814-B"/>
+    <hyperlink ref="A169" r:id="rId330" display="EQ-P0616-AL"/>
     <hyperlink ref="C169" r:id="rId331" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A170" r:id="rId332" display="EQ-P1012-AL"/>
+    <hyperlink ref="A170" r:id="rId332" display="EQ-P1012-B"/>
     <hyperlink ref="C170" r:id="rId333" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A171" r:id="rId334" display="EQ-P1016-B"/>
+    <hyperlink ref="A171" r:id="rId334" display="EQ-P0616-B"/>
     <hyperlink ref="C171" r:id="rId335" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A172" r:id="rId336" display="EQ-P1620-B"/>
+    <hyperlink ref="A172" r:id="rId336" display="EQ-P1020-AL"/>
     <hyperlink ref="C172" r:id="rId337" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A173" r:id="rId338" display="EQ-P1416-B"/>
+    <hyperlink ref="A173" r:id="rId338" display="EQ-P0810-AL"/>
     <hyperlink ref="C173" r:id="rId339" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A174" r:id="rId340" display="EQ-P1018-AL"/>
+    <hyperlink ref="A174" r:id="rId340" display="EQ-P0608-B"/>
     <hyperlink ref="C174" r:id="rId341" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A175" r:id="rId342" display="EQ-P1216-AL"/>
+    <hyperlink ref="A175" r:id="rId342" display="EQ-P1218-B"/>
     <hyperlink ref="C175" r:id="rId343" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A176" r:id="rId344" display="EQ-P1418-AL"/>
+    <hyperlink ref="A176" r:id="rId344" display="EQ-P1014-AL"/>
     <hyperlink ref="C176" r:id="rId345" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A177" r:id="rId346" display="EQ-P1818-B"/>
+    <hyperlink ref="A177" r:id="rId346" display="EQ-P0810-B"/>
     <hyperlink ref="C177" r:id="rId347" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A178" r:id="rId348" display="EQ-P1018-B"/>
+    <hyperlink ref="A178" r:id="rId348" display="EQ-P0820-AL"/>
     <hyperlink ref="C178" r:id="rId349" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A179" r:id="rId350" display="EQ-P1216-B"/>
+    <hyperlink ref="A179" r:id="rId350" display="EQ-P1014-B"/>
     <hyperlink ref="C179" r:id="rId351" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A180" r:id="rId352" display="EQ-P1820-AL"/>
+    <hyperlink ref="A180" r:id="rId352" display="EQ-P1820-B"/>
     <hyperlink ref="C180" r:id="rId353" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A181" r:id="rId354" display="EQ-P1418-B"/>
+    <hyperlink ref="A181" r:id="rId354" display="EQ-P0812-AL"/>
     <hyperlink ref="C181" r:id="rId355" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A182" r:id="rId356" display="EQ-P1218-AL"/>
+    <hyperlink ref="A182" r:id="rId356" display="EQ-P1616-AL"/>
     <hyperlink ref="C182" r:id="rId357" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A183" r:id="rId358" display="EQ-STEP-4"/>
-[...17 lines deleted...]
-    <hyperlink ref="A192" r:id="rId376" display="EQ-P1010-DF-CF"/>
+    <hyperlink ref="A183" r:id="rId358" display="EQ-P1020-DF"/>
+    <hyperlink ref="C183" r:id="rId359" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A184" r:id="rId360" display="EQ-P1015-AL"/>
+    <hyperlink ref="C184" r:id="rId361" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A185" r:id="rId362" display="EQ-P2020-AL"/>
+    <hyperlink ref="C185" r:id="rId363" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A186" r:id="rId364" display="EQ-P0812-B"/>
+    <hyperlink ref="C186" r:id="rId365" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A187" r:id="rId366" display="EQ-P2020-B"/>
+    <hyperlink ref="C187" r:id="rId367" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A188" r:id="rId368" display="EQ-P1618-AL"/>
+    <hyperlink ref="C188" r:id="rId369" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A189" r:id="rId370" display="EQ-P1010-B"/>
+    <hyperlink ref="C189" r:id="rId371" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A190" r:id="rId372" display="EQ-P1015-DF"/>
+    <hyperlink ref="C190" r:id="rId373" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A191" r:id="rId374" display="EQ-P1414-B"/>
+    <hyperlink ref="C191" r:id="rId375" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A192" r:id="rId376" display="EQ-P0814-B"/>
     <hyperlink ref="C192" r:id="rId377" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A193" r:id="rId378" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="A193" r:id="rId378" display="EQ-P1012-AL"/>
     <hyperlink ref="C193" r:id="rId379" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A194" r:id="rId380" display="MTC4045HF65"/>
-[...5 lines deleted...]
-    <hyperlink ref="A197" r:id="rId386" display="EQ-P1020-AL"/>
+    <hyperlink ref="A194" r:id="rId380" display="EQ-P1016-B"/>
+    <hyperlink ref="C194" r:id="rId381" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A195" r:id="rId382" display="EQ-P1620-B"/>
+    <hyperlink ref="C195" r:id="rId383" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A196" r:id="rId384" display="EQ-P1416-B"/>
+    <hyperlink ref="C196" r:id="rId385" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A197" r:id="rId386" display="EQ-P1018-AL"/>
     <hyperlink ref="C197" r:id="rId387" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A198" r:id="rId388" display="EQ-P0810-AL"/>
+    <hyperlink ref="A198" r:id="rId388" display="EQ-P1216-AL"/>
     <hyperlink ref="C198" r:id="rId389" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A199" r:id="rId390" display="EQP0404LHR-DSH"/>
-[...1 lines deleted...]
-    <hyperlink ref="A200" r:id="rId392" display="EQ-P0709-EP-LP"/>
+    <hyperlink ref="A199" r:id="rId390" display="EQ-P1418-AL"/>
+    <hyperlink ref="C199" r:id="rId391" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A200" r:id="rId392" display="EQ-P1818-B"/>
     <hyperlink ref="C200" r:id="rId393" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A201" r:id="rId394" display="EQ-P1014-AL"/>
+    <hyperlink ref="A201" r:id="rId394" display="EQ-P1018-B"/>
     <hyperlink ref="C201" r:id="rId395" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A202" r:id="rId396" display="EQ-P0810-B"/>
+    <hyperlink ref="A202" r:id="rId396" display="EQ-P1216-B"/>
     <hyperlink ref="C202" r:id="rId397" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A203" r:id="rId398" display="EQ-P0820-AL"/>
+    <hyperlink ref="A203" r:id="rId398" display="EQ-P1820-AL"/>
     <hyperlink ref="C203" r:id="rId399" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A204" r:id="rId400" display="EQ-P1014-B"/>
+    <hyperlink ref="A204" r:id="rId400" display="EQ-P1418-B"/>
     <hyperlink ref="C204" r:id="rId401" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A205" r:id="rId402" display="EQ-P1820-B"/>
+    <hyperlink ref="A205" r:id="rId402" display="EQ-P1218-AL"/>
     <hyperlink ref="C205" r:id="rId403" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A206" r:id="rId404" display="EQ-P0812-AL"/>
-[...25 lines deleted...]
-    <hyperlink ref="A219" r:id="rId430" display="MTC401548H"/>
+    <hyperlink ref="A206" r:id="rId404" display="EQ-STEP-4"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A207" r:id="rId406" display="EQ-STEP-5"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A208" r:id="rId408" display="EQ-STEP-6"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A209" r:id="rId410" display="EQ-STS"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A210" r:id="rId412" display="EQP0810HR-DSH"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A211" r:id="rId414" display="MTC4045"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A212" r:id="rId416" display="EQ-LD3"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A213" r:id="rId418" display="EQ-LD6"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A214" r:id="rId420" display="EQ-LD9"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A215" r:id="rId422" display="EQ-P1010-DF-CF"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A216" r:id="rId424" display="EQ-P1020-DF-CF"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A217" r:id="rId426" display="MTC4045HF65"/>
+    <hyperlink ref="C217" r:id="rId427" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A218" r:id="rId428" display="EQ-HR1014"/>
+    <hyperlink ref="C218" r:id="rId429" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A219" r:id="rId430" display="EQ-HR1018"/>
     <hyperlink ref="C219" r:id="rId431" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A220" r:id="rId432" display="MTC401548HC"/>
+    <hyperlink ref="A220" r:id="rId432" display="EQ-HR1616"/>
     <hyperlink ref="C220" r:id="rId433" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A221" r:id="rId434" display="MTC4037CRHD"/>
+    <hyperlink ref="A221" r:id="rId434" display="EQ-HR2020"/>
     <hyperlink ref="C221" r:id="rId435" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A222" r:id="rId436" display="MTC401596H"/>
+    <hyperlink ref="A222" r:id="rId436" display="EQ-HR0404"/>
     <hyperlink ref="C222" r:id="rId437" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A223" r:id="rId438" display="MTC401596HC"/>
+    <hyperlink ref="A223" r:id="rId438" display="EQ-HR1016"/>
     <hyperlink ref="C223" r:id="rId439" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A224" r:id="rId440" display="MTC4015120H"/>
-[...5 lines deleted...]
-    <hyperlink ref="A227" r:id="rId446" display="RR-HFBP5"/>
+    <hyperlink ref="A224" r:id="rId440" display="MTC4045HF55"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A225" r:id="rId442" display="MTC37000810F"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A226" r:id="rId444" display="MTC4037CR"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A227" r:id="rId446" display="MTC4037ST8"/>
     <hyperlink ref="C227" r:id="rId447" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A228" r:id="rId448" display="PT-S-0605-08"/>
+    <hyperlink ref="A228" r:id="rId448" display="MTC4037ST5"/>
     <hyperlink ref="C228" r:id="rId449" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A229" r:id="rId450" display="MTC3339PM"/>
+    <hyperlink ref="A229" r:id="rId450" display="MTC4037ST3"/>
     <hyperlink ref="C229" r:id="rId451" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A230" r:id="rId452" display="HPL3"/>
-[...17 lines deleted...]
-    <hyperlink ref="A239" r:id="rId470" display="EQ-HR0814"/>
+    <hyperlink ref="A230" r:id="rId452" display="RC-0404-B"/>
+    <hyperlink ref="C230" r:id="rId453" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A231" r:id="rId454" display="RC-0406-B"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A232" r:id="rId456" display="RC-0408-B"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A233" r:id="rId458" display="RC-0408-S"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A234" r:id="rId460" display="RC-0608-S"/>
+    <hyperlink ref="C234" r:id="rId461" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A235" r:id="rId462" display="860677770-003"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A236" r:id="rId464" display="860677770-004"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A237" r:id="rId466" display="EQ-P1012-DF-CF"/>
+    <hyperlink ref="C237" r:id="rId467" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A238" r:id="rId468" display="MTC3339IPML-HD"/>
+    <hyperlink ref="C238" r:id="rId469" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A239" r:id="rId470" display="EQ-HR0408"/>
     <hyperlink ref="C239" r:id="rId471" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A240" r:id="rId472" display="EQ-HR0909"/>
+    <hyperlink ref="A240" r:id="rId472" display="EQP0404LHR-DSH"/>
     <hyperlink ref="C240" r:id="rId473" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A241" r:id="rId474" display="EQ-HR1014"/>
-[...1 lines deleted...]
-    <hyperlink ref="A242" r:id="rId476" display="EQ-HR1018"/>
+    <hyperlink ref="A241" r:id="rId474" display="EQ-P0709-EP-LP"/>
+    <hyperlink ref="C241" r:id="rId475" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A242" r:id="rId476" display="EQ-HR0608"/>
     <hyperlink ref="C242" r:id="rId477" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A243" r:id="rId478" display="EQ-HR1616"/>
-[...19 lines deleted...]
-    <hyperlink ref="A253" r:id="rId498" display="RC-0404-B"/>
+    <hyperlink ref="A243" r:id="rId478" display="RC-0612-B"/>
+    <hyperlink ref="C243" r:id="rId479" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A244" r:id="rId480" display="RC-0810-B"/>
+    <hyperlink ref="C244" r:id="rId481" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A245" r:id="rId482" display="RC-0610-S"/>
+    <hyperlink ref="C245" r:id="rId483" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A246" r:id="rId484" display="RC-1010-S"/>
+    <hyperlink ref="C246" r:id="rId485" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A247" r:id="rId486" display="EQ-P1010-B-IC-P"/>
+    <hyperlink ref="C247" r:id="rId487" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A248" r:id="rId488" display="EQ-P1012-B-RC-P"/>
+    <hyperlink ref="C248" r:id="rId489" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A249" r:id="rId490" display="EQ-P1818-EP-LP-004"/>
+    <hyperlink ref="C249" r:id="rId491" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A250" r:id="rId492" display="EQ-P0610-B-IC-P"/>
+    <hyperlink ref="C250" r:id="rId493" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A251" r:id="rId494" display="860678964-0913-S"/>
+    <hyperlink ref="C251" r:id="rId495" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A252" r:id="rId496" display="EQ-P1015-B-RC-P"/>
+    <hyperlink ref="C252" r:id="rId497" display="Variant of RAIN-CANOPIES"/>
+    <hyperlink ref="A253" r:id="rId498" display="EQ-P0812-B-RC-P"/>
     <hyperlink ref="C253" r:id="rId499" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A254" r:id="rId500" display="RC-0406-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A255" r:id="rId502" display="RC-0408-B"/>
+    <hyperlink ref="A254" r:id="rId500" display="IC-0410-S"/>
+    <hyperlink ref="C254" r:id="rId501" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A255" r:id="rId502" display="RC-0606-B"/>
     <hyperlink ref="C255" r:id="rId503" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A256" r:id="rId504" display="RC-0408-S"/>
+    <hyperlink ref="A256" r:id="rId504" display="RC-0606-S"/>
     <hyperlink ref="C256" r:id="rId505" display="Variant of RAIN-CANOPIES"/>
-    <hyperlink ref="A257" r:id="rId506" display="RC-0608-S"/>
-[...41 lines deleted...]
-    <hyperlink ref="A278" r:id="rId548" display="EQ-P0612-AL"/>
+    <hyperlink ref="A257" r:id="rId506" display="MTC401548H"/>
+    <hyperlink ref="C257" r:id="rId507" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A258" r:id="rId508" display="MTC401548HC"/>
+    <hyperlink ref="C258" r:id="rId509" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A259" r:id="rId510" display="MTC4037CRHD"/>
+    <hyperlink ref="C259" r:id="rId511" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A260" r:id="rId512" display="MTC401596H"/>
+    <hyperlink ref="C260" r:id="rId513" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A261" r:id="rId514" display="MTC401596HC"/>
+    <hyperlink ref="C261" r:id="rId515" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A262" r:id="rId516" display="MTC4015120H"/>
+    <hyperlink ref="C262" r:id="rId517" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A263" r:id="rId518" display="PT-R103"/>
+    <hyperlink ref="C263" r:id="rId519" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A264" r:id="rId520" display="PT-R104"/>
+    <hyperlink ref="C264" r:id="rId521" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A265" r:id="rId522" display="RR-HFBP5"/>
+    <hyperlink ref="C265" r:id="rId523" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A266" r:id="rId524" display="PT-S-0605-08"/>
+    <hyperlink ref="C266" r:id="rId525" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A267" r:id="rId526" display="MTC3339PM"/>
+    <hyperlink ref="C267" r:id="rId527" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A268" r:id="rId528" display="HPL3"/>
+    <hyperlink ref="C268" r:id="rId529" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A269" r:id="rId530" display="MTC3742B"/>
+    <hyperlink ref="C269" r:id="rId531" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A270" r:id="rId532" display="PT-B-0605-08"/>
+    <hyperlink ref="C270" r:id="rId533" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A271" r:id="rId534" display="IC-0812-B"/>
+    <hyperlink ref="C271" r:id="rId535" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A272" r:id="rId536" display="IC-0812-S"/>
+    <hyperlink ref="C272" r:id="rId537" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A273" r:id="rId538" display="MTC3987PF"/>
+    <hyperlink ref="C273" r:id="rId539" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A274" r:id="rId540" display="MTC401548C"/>
+    <hyperlink ref="C274" r:id="rId541" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A275" r:id="rId542" display="MTC3988PF"/>
+    <hyperlink ref="C275" r:id="rId543" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A276" r:id="rId544" display="MTC9336B4DF"/>
+    <hyperlink ref="C276" r:id="rId545" display="Variant of CUSTOM-PLATFORM-KITS"/>
+    <hyperlink ref="A277" r:id="rId546" display="EQ-P0406-B"/>
+    <hyperlink ref="C277" r:id="rId547" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A278" r:id="rId548" display="EQ-P0610-AL"/>
     <hyperlink ref="C278" r:id="rId549" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A279" r:id="rId550" display="EQ-P0410-AL"/>
+    <hyperlink ref="A279" r:id="rId550" display="EQ-P0416-B"/>
     <hyperlink ref="C279" r:id="rId551" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A280" r:id="rId552" display="EQ-P0614-AL"/>
+    <hyperlink ref="A280" r:id="rId552" display="EQ-P0408-AL"/>
     <hyperlink ref="C280" r:id="rId553" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A281" r:id="rId554" display="EQ-P0614-B"/>
+    <hyperlink ref="A281" r:id="rId554" display="EQ-P0610-B"/>
     <hyperlink ref="C281" r:id="rId555" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A282" r:id="rId556" display="EQ-P0412-AL"/>
+    <hyperlink ref="A282" r:id="rId556" display="EQ-P0418-AL"/>
     <hyperlink ref="C282" r:id="rId557" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A283" r:id="rId558" display="EQ-P0404-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A284" r:id="rId560" display="EQ-P0808-AL"/>
+    <hyperlink ref="A283" r:id="rId558" display="EQ-LD"/>
+    <hyperlink ref="C283" r:id="rId559" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A284" r:id="rId560" display="EQ-P0408-B"/>
     <hyperlink ref="C284" r:id="rId561" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A285" r:id="rId562" display="EQ-P0412-B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A286" r:id="rId564" display="EQ-P0616-AL"/>
+    <hyperlink ref="A285" r:id="rId562" display="EQ-P-AL"/>
+    <hyperlink ref="C285" r:id="rId563" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A286" r:id="rId564" display="EQ-P0612-AL"/>
     <hyperlink ref="C286" r:id="rId565" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A287" r:id="rId566" display="EQ-P1012-B"/>
+    <hyperlink ref="A287" r:id="rId566" display="EQ-P0410-AL"/>
     <hyperlink ref="C287" r:id="rId567" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A288" r:id="rId568" display="EQ-P0616-B"/>
+    <hyperlink ref="A288" r:id="rId568" display="EQ-P0614-AL"/>
     <hyperlink ref="C288" r:id="rId569" display="Variant of HEAVY-DUTY-PLATFORMS"/>
-    <hyperlink ref="A289" r:id="rId570" display="EQ-HR0810"/>
-[...3 lines deleted...]
-    <hyperlink ref="A291" r:id="rId574" display="EQ-HR0408"/>
+    <hyperlink ref="A289" r:id="rId570" display="EQ-P0614-B"/>
+    <hyperlink ref="C289" r:id="rId571" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A290" r:id="rId572" display="EQ-P0412-AL"/>
+    <hyperlink ref="C290" r:id="rId573" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A291" r:id="rId574" display="EQ-HR0610"/>
     <hyperlink ref="C291" r:id="rId575" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A292" r:id="rId576" display="EQ-P0608-B"/>
-[...3 lines deleted...]
-    <hyperlink ref="A294" r:id="rId580" display="EQ-HR0608"/>
+    <hyperlink ref="A292" r:id="rId576" display="EQ-HR0808"/>
+    <hyperlink ref="C292" r:id="rId577" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A293" r:id="rId578" display="EQ-HR0810"/>
+    <hyperlink ref="C293" r:id="rId579" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A294" r:id="rId580" display="EQ-HR1220"/>
     <hyperlink ref="C294" r:id="rId581" display="Variant of PLATFORM-ACCESSORIES"/>
-    <hyperlink ref="A295" r:id="rId582" display="RC-0612-B"/>
-[...7 lines deleted...]
-    <hyperlink ref="A299" r:id="rId590" display="EQ-P1010-B-IC-P"/>
+    <hyperlink ref="A295" r:id="rId582" display="PT-S-0606-04"/>
+    <hyperlink ref="C295" r:id="rId583" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A296" r:id="rId584" display="EQ-P0404-DF"/>
+    <hyperlink ref="C296" r:id="rId585" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A297" r:id="rId586" display="IC-0808-S"/>
+    <hyperlink ref="C297" r:id="rId587" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A298" r:id="rId588" display="IC-0818-S"/>
+    <hyperlink ref="C298" r:id="rId589" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A299" r:id="rId590" display="IC-0406-S"/>
     <hyperlink ref="C299" r:id="rId591" display="Variant of ICE-CANOPIES"/>
-    <hyperlink ref="A300" r:id="rId592" display="EQ-P1012-B-RC-P"/>
-[...2 lines deleted...]
-    <hyperlink ref="C301" r:id="rId595" display="Variant of HEAVY-DUTY-PLATFORMS"/>
+    <hyperlink ref="A300" r:id="rId592" display="IC-0608-S"/>
+    <hyperlink ref="C300" r:id="rId593" display="Variant of ICE-CANOPIES"/>
+    <hyperlink ref="A301" r:id="rId594" display="EQ-HR0814"/>
+    <hyperlink ref="C301" r:id="rId595" display="Variant of PLATFORM-ACCESSORIES"/>
+    <hyperlink ref="A302" r:id="rId596" display="EQ-HR0909"/>
+    <hyperlink ref="C302" r:id="rId597" display="Variant of PLATFORM-ACCESSORIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId596"/>
+    <tablePart r:id="rId598"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>