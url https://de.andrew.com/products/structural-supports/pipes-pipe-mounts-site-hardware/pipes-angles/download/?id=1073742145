--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -11,2210 +11,2246 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720" count="1542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732" count="1566">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CST-10</t>
+  </si>
+  <si>
+    <t>Variant of STRUT-CHANNEL</t>
+  </si>
+  <si>
+    <t>Channel Strut, 10 ft</t>
+  </si>
+  <si>
+    <t>Square rail support component</t>
+  </si>
+  <si>
+    <t>MT546120</t>
+  </si>
+  <si>
+    <t>Variant of GALV-STEEL-PIPE</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 X 120" X .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>Plain end pipe</t>
+  </si>
+  <si>
+    <t>MT-651-120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651126154</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651150218</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 150 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651180154</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 180 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT537198</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 198 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651096218</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546114120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 114 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546120120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 120 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546126120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546126276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546096276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 96 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546084120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 84 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547100</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 100 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC547126216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT21601</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 150 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MF130165</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54775</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 75 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC547150216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 150 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC3506126</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 126 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>P40-238X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X120</t>
+  </si>
+  <si>
+    <t>VZWSMART 120" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X174</t>
+  </si>
+  <si>
+    <t>VZWSMART 174" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X096</t>
+  </si>
+  <si>
+    <t>VZWSMART 96" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X174</t>
+  </si>
+  <si>
+    <t>VZWSMART 174" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>MT651174154</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC406814</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 18 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>A-SFK3-01</t>
+  </si>
+  <si>
+    <t>Variant of GALV-STEEL-ANGLE</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 96" long, Galvanized</t>
+  </si>
+  <si>
+    <t>Bulk angle</t>
+  </si>
+  <si>
+    <t>A-L25X25X4X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 120" Long Galvanized</t>
+  </si>
+  <si>
+    <t>A-L30X30X4X240</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 1/4", 240" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L40X40X4X240</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 4" X 4" X 1/4", 240" long, Galvanized</t>
+  </si>
+  <si>
+    <t>MT50460</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 60" Long</t>
+  </si>
+  <si>
+    <t>MT-504-72</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 72" Long</t>
+  </si>
+  <si>
+    <t>MT547174216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>UNI-158-10-001</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 3" long slots - 10 feet long</t>
+  </si>
+  <si>
+    <t>UNI-158-10-002</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 1.125" long slots - 10 feet long</t>
+  </si>
+  <si>
+    <t>MTC895303</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 4 in x 4 in x 1/4 in, 25 ft</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-252-H</t>
+  </si>
+  <si>
+    <t>Variant of SMART-PIPE</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 21 ft  .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 21 ft x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8" OD X 120" X .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 120 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>GALV-STEEL-PIPE</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Galvanized Steel Bulk Pipes</t>
+  </si>
+  <si>
+    <t>STRUT-CHANNEL</t>
+  </si>
+  <si>
+    <t>Channel Struts</t>
+  </si>
+  <si>
+    <t>MT-525</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2 in x 2 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-539</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 126 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-540</t>
+  </si>
+  <si>
+    <t>MT-529</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-536</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 3/8 in, 25 ft</t>
+  </si>
+  <si>
+    <t>MT-537</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-48</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 48 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-504</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 10 ft Long</t>
+  </si>
+  <si>
+    <t>MT-547</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 21 ft x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-650</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 48 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-653</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 48 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-505-240</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 20 ft Long</t>
+  </si>
+  <si>
+    <t>MT-547-108</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 108 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-653-63</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 63 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-126</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-650-63</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 63 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-524</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2 in x 2 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-547-126</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-547-192</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-651-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 150 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-651-96</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54796</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 96 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54684</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 252 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 96 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-252-H</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-096-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-096-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-126-H</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-126-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-096-H</t>
+  </si>
+  <si>
+    <t>BPS-ACP-G-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-126-H</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-126-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-048-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 48 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 72 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 150 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in x .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-048-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 48 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-150-H</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-174-H</t>
+  </si>
+  <si>
+    <t>BPS-EBM-K-018-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 18 in .109" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>MTC910501</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 120 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC350928</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 18 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546132276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 132 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547126120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC54796216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-096-H</t>
+  </si>
+  <si>
+    <t>MTC306405</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-096-H</t>
+  </si>
+  <si>
+    <t>BPS-EBM-K-036-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 36 in .109" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CBL-F-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 252 in x .4" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-010-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 10 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-234-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 234 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-236-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 236 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-024-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 24 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-050-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 50 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 72 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-008-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 8 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-114-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 114 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-132-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 132 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-138-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 138 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-160-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 160 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-170-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 170 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-186-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 186 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-198-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-039-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 39 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-048-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-060-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 60 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-063-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 72 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 84 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-136-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 136 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 192 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-040-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 39.5 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-079-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 79 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 216 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 192 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-102-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-160-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 84 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 216 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 240 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 264 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 156 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 216 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 264 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-BCG-G-264-H</t>
   </si>
   <si>
-    <t>Variant of SMART-PIPE</t>
-[...1 lines deleted...]
-  <si>
     <t>Plain End Pipe, 4-1/2 in OD x 264 in x .237" A500C 46Ksi</t>
   </si>
   <si>
-    <t>Plain end pipe</t>
-[...353 lines deleted...]
-    <t>Plain End Pipe, 2-3/8 in OD x 264 in .436" A500C 46Ksi</t>
+    <t>BPS-BCG-G-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 84 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 84 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 264 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546180</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546156</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC3531</t>
+  </si>
+  <si>
+    <t>ANGLE 4" X 4" X 3/8", 240" long, GALVANIZED</t>
+  </si>
+  <si>
+    <t>MTC8341</t>
+  </si>
+  <si>
+    <t>ANGLE 3" X 3" X 3/8", 240" long, GALVANIZED</t>
+  </si>
+  <si>
+    <t>P40-238X240</t>
+  </si>
+  <si>
+    <t>VZWSMART 240" PIPE 2 SCH40 - 2.375" OD</t>
+  </si>
+  <si>
+    <t>P40-238X252</t>
+  </si>
+  <si>
+    <t>VZWSMART 252" PIPE 2 SCH40 - 2.375" OD</t>
+  </si>
+  <si>
+    <t>SFG-FP-12.5-4-48</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>SFG-FP-10.5-3-60</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-288-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 288 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-276-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 276 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>SMART-PIPE</t>
   </si>
   <si>
     <t>Smart Bulk Pipes</t>
   </si>
   <si>
-    <t>BPS-ECC-E-174-H</t>
-[...775 lines deleted...]
-  <si>
     <t>BPS-FCZ-J-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 216 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 240 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 264 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACP-G-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 120 in x .188" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-BCG-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 264 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-654</t>
+  </si>
+  <si>
+    <t>PIPE GALV, 4.5"OD X 72" X .188" A500C</t>
+  </si>
+  <si>
+    <t>MT546102</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 150 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>SFG-FP-14.5-4-56</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG-FP-14.5-5-42</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
-    <t>BPS-BCG-G-174-H</t>
-[...56 lines deleted...]
-    <t>Plain End Pipe, 4-1/2 in OD x 264 in x .337" A500C 46Ksi</t>
+    <t>MT54696</t>
+  </si>
+  <si>
+    <t>MT54772</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 72 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54784</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 84 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC987205</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>VC-CST</t>
+  </si>
+  <si>
+    <t>Com-Strut, 10 ft</t>
+  </si>
+  <si>
+    <t>MT651096154</t>
+  </si>
+  <si>
+    <t>MT651126218</t>
+  </si>
+  <si>
+    <t>MT651150154</t>
+  </si>
+  <si>
+    <t>MT537174</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651174218</t>
+  </si>
+  <si>
+    <t>MT651240218</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-174</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546120276</t>
+  </si>
+  <si>
+    <t>MT546150276</t>
+  </si>
+  <si>
+    <t>MT546174276</t>
+  </si>
+  <si>
+    <t>MT546252276</t>
+  </si>
+  <si>
+    <t>MT546150120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546174120</t>
+  </si>
+  <si>
+    <t>MT54696120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 96 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC3155</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 132 in x .300" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT547144</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 144 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC981703</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 144 in x .300" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC315596</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 96 in x .300" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC333912</t>
   </si>
   <si>
+    <t>MT547120</t>
+  </si>
+  <si>
+    <t>MTC547160216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>P40-238X096</t>
   </si>
   <si>
     <t>VZWSMART 96" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
   </si>
   <si>
+    <t>P40-238X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X120</t>
+  </si>
+  <si>
+    <t>VZWSMART 120" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X174</t>
+  </si>
+  <si>
+    <t>VZWSMART 174" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>MTC4072-0410-00</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 24 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>A-L25X25X4X240</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 240" Long Galvanized</t>
+  </si>
+  <si>
+    <t>A-PLK5-01</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 3/16", 96" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-PLK2-01</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 1/4", 96" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L30X30X4X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 1/4", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L40X40X4X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 4" X 4" X 1/4", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L50X30X6X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 5" X 3" X 3/8", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L50X50X6X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 5" X 5" X 3/8", 120" Long, Galvanized</t>
+  </si>
+  <si>
+    <t>MT504124</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 124" Long</t>
+  </si>
+  <si>
+    <t>MT547174300</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .300" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>74916-1-001-114</t>
+  </si>
+  <si>
+    <t>Custom MOSAIC® Antenna Pipe, 2-3/8 in OD x 114 in</t>
+  </si>
+  <si>
+    <t>74916-2-001-114</t>
+  </si>
+  <si>
+    <t>Custom MOSAIC® Antenna Pipe, 2-7/8 in OD x 114 in</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-126-H</t>
+  </si>
+  <si>
+    <t>BPS-ACP-G-126-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 21 ft .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-096-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-120-H</t>
+  </si>
+  <si>
     <t>GALV-STEEL-ANGLE</t>
   </si>
   <si>
     <t>Galvanized Steel Bulk Angles</t>
   </si>
   <si>
     <t>MT-538</t>
   </si>
   <si>
     <t>MT-527</t>
   </si>
   <si>
     <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 3/16 in, 20 ft</t>
   </si>
   <si>
     <t>MT-528</t>
   </si>
   <si>
     <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 1/4 in, 20 ft</t>
   </si>
   <si>
     <t>MT-530</t>
   </si>
   <si>
     <t>Bulk Angle, 3 in x 3 in x 1/4 in, 20 ft</t>
   </si>
   <si>
     <t>MT-648</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 24 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-649</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 36 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-546</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-7/8 in OD x 21 ft .203" A500C 46Ksi</t>
-[...2 lines deleted...]
-    <t>BPS-ECC-E-120-H</t>
+    <t>MT-537-186</t>
   </si>
   <si>
     <t>MT-651</t>
   </si>
   <si>
     <t>MT-654-150</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 150 in x .188" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-547-174</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 174 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-651-108</t>
   </si>
   <si>
     <t>Plain End Pipe, 2.375"OD X 108" X .120" A500C</t>
   </si>
   <si>
     <t>MT-654-96</t>
   </si>
   <si>
     <t>MT-651-84</t>
   </si>
   <si>
     <t>MT54672</t>
   </si>
   <si>
     <t>Plain End Pipe,  2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT54696</t>
+    <t>BPS-BCE-E-126-H</t>
   </si>
   <si>
     <t>BPS-ECC-E-126-H</t>
   </si>
   <si>
     <t>BPS-CCH-E-126-H</t>
   </si>
   <si>
     <t>BPS-BCE-E-150-H</t>
   </si>
   <si>
     <t>BPS-BCE-E-174-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .203" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-ECC-E-096-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-7/8 in OD x 96 in x .120" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-ACD-F-108-H</t>
   </si>
   <si>
     <t>BPS-ACD-F-126-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-108-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-120-H</t>
   </si>
   <si>
     <t>BPS-CCR-F-096-H</t>
   </si>
   <si>
+    <t>BPS-BCN-D-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-048-H</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 72 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-120-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-018-H</t>
+  </si>
+  <si>
+    <t>MTC9874</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 252 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-252-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 252 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546156276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-156-H</t>
+  </si>
+  <si>
+    <t>MT546180276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-180-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-126-H</t>
+  </si>
+  <si>
+    <t>MT54796120</t>
+  </si>
+  <si>
+    <t>MTC332905</t>
+  </si>
+  <si>
+    <t>BPS-BBT-K-024-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 24 in .133" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BBF-F-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 252 in x .216" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BBG-G-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 252 in x .237" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CBJ-G-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 252 in x .337" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-012-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 12 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-140-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 140 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-019-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 19 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-036-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 36 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-063-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 63 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCK-M-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 96 in .145" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-015-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 15 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 156 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-174-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-024-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-300-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 300 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-036-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-150-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-180-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 216 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-D-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 108 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-CCQ-D-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 144 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-150-H</t>
   </si>
   <si>
     <t>BPS-CCQ-D-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 168 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-186-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 186 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-192-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 192 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-240-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-3/8 in OD x 240 in .218" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-FCL-D-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 120 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 216 in .436" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-M-018-H</t>
-[...14 lines deleted...]
-    <t>Plain End Pipe, 2-3/8 in OD x 240 in .154" A500C 46Ksi</t>
+    <t>BPS-FCL-D-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-E-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 108 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 108 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-132-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 132 in x .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT546156276</t>
-[...11 lines deleted...]
-    <t>Plain End Pipe, 2-7/8 in OD x 180 in x .276" A500C 46Ksi</t>
+    <t>BPS-BCE-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-180-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 180 in x .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ECC-F-126-H</t>
+    <t>BPS-BCE-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 240 in x .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MTC332905</t>
+    <t>BPS-BCE-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 168 in x .276" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-BBF-F-252-H</t>
-[...86 lines deleted...]
-    <t>BPS-ACC-D-036-H</t>
+    <t>BPS-CCH-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .6" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCU-J-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 144 in x .318" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCU-J-192-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 192 in x .318" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCU-J-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 240 in x .318" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 120 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 144 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 168 in x .636" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-FCA-G-120-H</t>
-[...500 lines deleted...]
-    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .237" A500C 46Ksi</t>
+    <t>BPS-ACD-F-174-H</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 72 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .237" A500C 46Ksi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2315,75 +2351,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J383" totalsRowShown="0">
-  <autoFilter ref="A1:J383"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J389" totalsRowShown="0">
+  <autoFilter ref="A1:J389"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-132-h" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x240" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x252" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-288-h" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-276-h" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-174-h" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-072-h" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-096-h" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2416,6145 +2452,6241 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C26" t="s">
         <v>62</v>
       </c>
+      <c r="C26" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="H26" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H27" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="H32" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H35" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="H39" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D43" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D47" t="s">
         <v>108</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D48" t="s">
         <v>110</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D49" t="s">
         <v>112</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" t="s">
         <v>114</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C52" s="1" t="s">
-        <v>11</v>
+      <c r="C52" t="s">
+        <v>116</v>
       </c>
       <c r="D52" t="s">
         <v>119</v>
       </c>
       <c r="H52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D53" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D57" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D58" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D59" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>133</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="D60" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D63" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D66" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D68" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D69" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D70" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D71" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D72" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D74" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D75" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H75" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D76" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D77" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D78" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D79" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D80" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D81" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="H81" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D82" t="s">
         <v>176</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D83" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="H83" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D84" t="s">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="H84" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D85" t="s">
         <v>180</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D86" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D87" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H87" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D88" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D89" t="s">
-        <v>189</v>
+        <v>45</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D90" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D91" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D92" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="H92" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D93" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H93" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D94" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="H94" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D95" t="s">
-        <v>201</v>
+        <v>53</v>
       </c>
       <c r="H95" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D96" t="s">
-        <v>203</v>
+        <v>97</v>
       </c>
       <c r="H96" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D97" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D98" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="H98" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D99" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D100" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="H100" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D101" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H101" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D102" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H102" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D103" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D104" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="H104" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D105" t="s">
-        <v>101</v>
+        <v>214</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D106" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D107" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D108" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="H108" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D109" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="H109" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>222</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D110" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="H110" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>224</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D111" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="H111" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D112" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="H112" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D113" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="H113" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D114" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="H114" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D115" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D116" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D117" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="H117" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D118" t="s">
-        <v>213</v>
+        <v>239</v>
       </c>
       <c r="H118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D119" t="s">
-        <v>127</v>
+        <v>241</v>
       </c>
       <c r="H119" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D120" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H120" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D121" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="H121" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D122" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="H122" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D123" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="H123" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D124" t="s">
-        <v>258</v>
+        <v>27</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D125" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="H125" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D126" t="s">
-        <v>262</v>
+        <v>140</v>
       </c>
       <c r="H126" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D127" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="H127" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D128" t="s">
-        <v>266</v>
+        <v>152</v>
       </c>
       <c r="H128" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D129" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="H129" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D130" t="s">
-        <v>158</v>
+        <v>260</v>
       </c>
       <c r="H130" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D131" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="H131" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D132" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="H132" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D133" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="H133" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D134" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="H134" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D135" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="H135" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D136" t="s">
-        <v>74</v>
+        <v>272</v>
       </c>
       <c r="H136" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D137" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="H137" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D138" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D139" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="H139" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D140" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="H140" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D141" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="H141" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D142" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="H142" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D143" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="H143" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D144" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="H144" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D145" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="H145" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D146" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="H146" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D147" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D148" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H148" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D149" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="H149" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D150" t="s">
-        <v>242</v>
+        <v>300</v>
       </c>
       <c r="H150" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D151" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="H151" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D152" t="s">
-        <v>111</v>
+        <v>304</v>
       </c>
       <c r="H152" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D153" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="H153" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D154" t="s">
-        <v>28</v>
+        <v>308</v>
       </c>
       <c r="H154" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D155" t="s">
-        <v>18</v>
+        <v>310</v>
       </c>
       <c r="H155" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D156" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="H156" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D157" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="H157" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D158" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="H158" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D159" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="H159" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D160" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="H160" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D161" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="H161" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D162" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="H162" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D163" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H163" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D164" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="H164" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D165" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="H165" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D166" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="H166" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D167" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="H167" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D168" t="s">
-        <v>166</v>
+        <v>336</v>
       </c>
       <c r="H168" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D169" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="H169" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D170" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="H170" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D171" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="H171" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D172" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="H172" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D173" t="s">
-        <v>174</v>
+        <v>346</v>
       </c>
       <c r="H173" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D174" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="H174" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D175" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="H175" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D176" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="H176" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D177" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="H177" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D178" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="H178" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D179" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="H179" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D180" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H180" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D181" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="H181" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D182" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="H182" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D183" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="H183" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D184" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="H184" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D185" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="H185" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D186" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="H186" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D187" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="H187" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D188" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="H188" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D189" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="H189" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D190" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="H190" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D191" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="H191" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D192" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H192" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D193" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="H193" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C194" t="s">
+        <v>388</v>
+      </c>
+      <c r="D194" t="s">
         <v>389</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D194" t="s">
+      <c r="G194" t="s">
         <v>390</v>
       </c>
       <c r="H194" t="s">
-        <v>56</v>
+        <v>391</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C195" t="s">
+        <v>388</v>
+      </c>
+      <c r="D195" t="s">
+        <v>393</v>
+      </c>
+      <c r="G195" t="s">
+        <v>390</v>
+      </c>
+      <c r="H195" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D196" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H196" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D197" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H197" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>398</v>
+      </c>
+      <c r="C198" t="s">
+        <v>116</v>
       </c>
       <c r="D198" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H198" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D199" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H199" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>402</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D200" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>403</v>
       </c>
       <c r="H200" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>404</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D201" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>405</v>
       </c>
       <c r="H201" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D202" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H202" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D203" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H203" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D204" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H204" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D205" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H205" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D206" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H206" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D207" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H207" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D208" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H208" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D209" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H209" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D210" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H210" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D211" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H211" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D212" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H212" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>428</v>
+      </c>
+      <c r="C213" t="s">
+        <v>388</v>
       </c>
       <c r="D213" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H213" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D214" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H214" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D215" t="s">
-        <v>324</v>
+        <v>433</v>
       </c>
       <c r="H215" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D216" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H216" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>436</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D217" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H217" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D218" t="s">
-        <v>279</v>
+        <v>439</v>
       </c>
       <c r="H218" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D219" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H219" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D220" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="H220" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D221" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H221" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D222" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="H222" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D223" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="H223" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>450</v>
+      </c>
+      <c r="C224" t="s">
+        <v>388</v>
       </c>
       <c r="D224" t="s">
-        <v>448</v>
+        <v>451</v>
+      </c>
+      <c r="G224" t="s">
+        <v>390</v>
       </c>
       <c r="H224" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>452</v>
+      </c>
+      <c r="C225" t="s">
+        <v>388</v>
       </c>
       <c r="D225" t="s">
-        <v>252</v>
+        <v>453</v>
+      </c>
+      <c r="G225" t="s">
+        <v>390</v>
       </c>
       <c r="H225" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D226" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="H226" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D227" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H227" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D228" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H228" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D229" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="H229" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>312</v>
+        <v>462</v>
       </c>
       <c r="H230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D231" t="s">
-        <v>223</v>
+        <v>176</v>
       </c>
       <c r="H231" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D232" t="s">
-        <v>460</v>
+        <v>180</v>
       </c>
       <c r="H232" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D233" t="s">
-        <v>119</v>
+        <v>191</v>
       </c>
       <c r="H233" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D234" t="s">
-        <v>254</v>
+        <v>467</v>
       </c>
       <c r="H234" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D235" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="H235" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D236" t="s">
-        <v>72</v>
+        <v>470</v>
       </c>
       <c r="H236" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D237" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="H237" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D238" t="s">
-        <v>468</v>
+        <v>114</v>
       </c>
       <c r="H238" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D239" t="s">
-        <v>95</v>
+        <v>296</v>
       </c>
       <c r="H239" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D240" t="s">
-        <v>105</v>
+        <v>298</v>
       </c>
       <c r="H240" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D241" t="s">
-        <v>456</v>
+        <v>168</v>
       </c>
       <c r="H241" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D242" t="s">
-        <v>240</v>
+        <v>478</v>
       </c>
       <c r="H242" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D243" t="s">
-        <v>430</v>
+        <v>288</v>
       </c>
       <c r="H243" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D244" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="H244" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D245" t="s">
-        <v>244</v>
+        <v>483</v>
       </c>
       <c r="H245" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D246" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="H246" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D247" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="H247" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D248" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="H248" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D249" t="s">
-        <v>484</v>
+        <v>308</v>
       </c>
       <c r="H249" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D250" t="s">
-        <v>486</v>
+        <v>173</v>
       </c>
       <c r="H250" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D251" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H251" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D252" t="s">
-        <v>164</v>
+        <v>495</v>
       </c>
       <c r="H252" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="H253" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D254" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="H254" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D255" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="H255" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D256" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="H256" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D257" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="H257" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D258" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="H258" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D259" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="H259" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D260" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="H260" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D261" t="s">
-        <v>168</v>
+        <v>513</v>
       </c>
       <c r="H261" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D262" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="H262" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D263" t="s">
-        <v>160</v>
+        <v>517</v>
       </c>
       <c r="H263" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D264" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="H264" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D265" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="H265" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D266" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="H266" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D267" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="H267" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D268" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="H268" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D269" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="H269" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D270" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="H270" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D271" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="H271" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D272" t="s">
-        <v>525</v>
+        <v>132</v>
       </c>
       <c r="H272" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D273" t="s">
-        <v>527</v>
+        <v>123</v>
       </c>
       <c r="H273" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D274" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H274" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D275" t="s">
-        <v>531</v>
+        <v>39</v>
       </c>
       <c r="H275" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D276" t="s">
-        <v>533</v>
+        <v>33</v>
       </c>
       <c r="H276" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>540</v>
+      </c>
+      <c r="C277" t="s">
+        <v>116</v>
       </c>
       <c r="D277" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="H277" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D278" t="s">
-        <v>444</v>
+        <v>108</v>
       </c>
       <c r="H278" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D279" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="H279" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D280" t="s">
-        <v>446</v>
+        <v>546</v>
       </c>
       <c r="H280" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D281" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="H281" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D282" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="H282" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D283" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="H283" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D284" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="H284" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D285" t="s">
-        <v>549</v>
+        <v>249</v>
       </c>
       <c r="H285" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D286" t="s">
-        <v>551</v>
+        <v>258</v>
       </c>
       <c r="H286" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D287" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="H287" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D288" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="H288" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D289" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="H289" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D290" t="s">
-        <v>559</v>
+        <v>183</v>
       </c>
       <c r="H290" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D291" t="s">
-        <v>561</v>
+        <v>260</v>
       </c>
       <c r="H291" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D292" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H292" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>566</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D293" t="s">
-        <v>565</v>
+        <v>150</v>
       </c>
       <c r="H293" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D294" t="s">
-        <v>567</v>
+        <v>35</v>
       </c>
       <c r="H294" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D295" t="s">
-        <v>569</v>
+        <v>37</v>
       </c>
       <c r="H295" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D296" t="s">
-        <v>571</v>
+        <v>125</v>
       </c>
       <c r="H296" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D297" t="s">
-        <v>573</v>
+        <v>472</v>
       </c>
       <c r="H297" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D298" t="s">
-        <v>575</v>
+        <v>481</v>
       </c>
       <c r="H298" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D299" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="H299" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D300" t="s">
-        <v>309</v>
+        <v>156</v>
       </c>
       <c r="H300" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D301" t="s">
-        <v>320</v>
+        <v>561</v>
       </c>
       <c r="H301" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D302" t="s">
-        <v>535</v>
+        <v>19</v>
       </c>
       <c r="H302" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D303" t="s">
-        <v>298</v>
+        <v>489</v>
       </c>
       <c r="H303" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D304" t="s">
-        <v>484</v>
+        <v>578</v>
       </c>
       <c r="H304" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D305" t="s">
-        <v>466</v>
+        <v>580</v>
       </c>
       <c r="H305" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D306" t="s">
-        <v>284</v>
+        <v>134</v>
       </c>
       <c r="H306" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D307" t="s">
-        <v>143</v>
+        <v>583</v>
       </c>
       <c r="H307" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D308" t="s">
-        <v>145</v>
+        <v>201</v>
       </c>
       <c r="H308" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D309" t="s">
-        <v>117</v>
+        <v>203</v>
       </c>
       <c r="H309" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310" t="s">
         <v>587</v>
       </c>
-      <c r="C310" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H310" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D311" t="s">
-        <v>135</v>
+        <v>587</v>
       </c>
       <c r="H311" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D312" t="s">
         <v>590</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H312" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D313" t="s">
         <v>592</v>
       </c>
       <c r="H313" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D314" t="s">
-        <v>122</v>
+        <v>594</v>
       </c>
       <c r="H314" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D315" t="s">
         <v>594</v>
       </c>
-      <c r="C315" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H315" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D316" t="s">
         <v>597</v>
       </c>
       <c r="H316" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D317" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="H317" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D318" t="s">
-        <v>601</v>
+        <v>207</v>
       </c>
       <c r="H318" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D319" t="s">
-        <v>603</v>
+        <v>209</v>
       </c>
       <c r="H319" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D320" t="s">
-        <v>605</v>
+        <v>199</v>
       </c>
       <c r="H320" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D321" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="H321" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D322" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="H322" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D323" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="H323" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D324" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="H324" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D325" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="H325" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D326" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="H326" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D327" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="H327" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D328" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="H328" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D329" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="H329" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="D330" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="H330" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D331" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="H331" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D332" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="H332" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D333" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="H333" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D334" t="s">
-        <v>633</v>
+        <v>467</v>
       </c>
       <c r="H334" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D335" t="s">
-        <v>80</v>
+        <v>550</v>
       </c>
       <c r="H335" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D336" t="s">
-        <v>70</v>
+        <v>631</v>
       </c>
       <c r="H336" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D337" t="s">
-        <v>448</v>
+        <v>552</v>
       </c>
       <c r="H337" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D338" t="s">
-        <v>258</v>
+        <v>160</v>
       </c>
       <c r="H338" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D339" t="s">
-        <v>211</v>
+        <v>635</v>
       </c>
       <c r="H339" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D340" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="H340" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D341" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="H341" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D342" t="s">
-        <v>246</v>
+        <v>640</v>
       </c>
       <c r="H342" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D343" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="H343" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D344" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="H344" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D345" t="s">
-        <v>648</v>
+        <v>23</v>
       </c>
       <c r="H345" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D346" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="H346" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D347" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="H347" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D348" t="s">
-        <v>82</v>
+        <v>651</v>
       </c>
       <c r="H348" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D349" t="s">
-        <v>655</v>
+        <v>470</v>
       </c>
       <c r="H349" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D350" t="s">
-        <v>162</v>
+        <v>654</v>
       </c>
       <c r="H350" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D351" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="H351" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D352" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="H352" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D353" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="H353" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D354" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="H354" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D355" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="H355" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D356" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="H356" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D357" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="H357" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D358" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="H358" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D359" t="s">
-        <v>501</v>
+        <v>672</v>
       </c>
       <c r="H359" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D360" t="s">
         <v>674</v>
       </c>
-      <c r="C360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H360" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D361" t="s">
         <v>676</v>
       </c>
-      <c r="C361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H361" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D362" t="s">
         <v>678</v>
       </c>
       <c r="H362" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D363" t="s">
         <v>680</v>
       </c>
       <c r="H363" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D364" t="s">
         <v>682</v>
       </c>
       <c r="H364" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
         <v>683</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D365" t="s">
         <v>684</v>
       </c>
       <c r="H365" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D366" t="s">
         <v>686</v>
       </c>
       <c r="H366" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D367" t="s">
         <v>688</v>
       </c>
       <c r="H367" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
         <v>689</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D368" t="s">
         <v>690</v>
       </c>
       <c r="H368" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D369" t="s">
         <v>692</v>
       </c>
       <c r="H369" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D370" t="s">
         <v>694</v>
       </c>
       <c r="H370" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D371" t="s">
         <v>696</v>
       </c>
       <c r="H371" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D372" t="s">
         <v>698</v>
       </c>
       <c r="H372" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D373" t="s">
         <v>700</v>
       </c>
       <c r="H373" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D374" t="s">
         <v>702</v>
       </c>
       <c r="H374" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D375" t="s">
         <v>704</v>
       </c>
       <c r="H375" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D376" t="s">
         <v>706</v>
       </c>
       <c r="H376" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D377" t="s">
         <v>708</v>
       </c>
       <c r="H377" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D378" t="s">
         <v>710</v>
       </c>
       <c r="H378" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
         <v>711</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D379" t="s">
         <v>712</v>
       </c>
       <c r="H379" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D380" t="s">
-        <v>109</v>
+        <v>714</v>
       </c>
       <c r="H380" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D381" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="H381" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D382" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H382" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D383" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="H383" t="s">
-        <v>13</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
+      <c r="A384" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D384" t="s">
+        <v>722</v>
+      </c>
+      <c r="H384" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="12.75">
+      <c r="A385" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D385" t="s">
+        <v>724</v>
+      </c>
+      <c r="H385" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="12.75">
+      <c r="A386" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D386" t="s">
+        <v>726</v>
+      </c>
+      <c r="H386" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
+      <c r="A387" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D387" t="s">
+        <v>559</v>
+      </c>
+      <c r="H387" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" ht="12.75">
+      <c r="A388" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D388" t="s">
+        <v>729</v>
+      </c>
+      <c r="H388" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
+      <c r="A389" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D389" t="s">
+        <v>731</v>
+      </c>
+      <c r="H389" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="BPS-BCG-G-264-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A3" r:id="rId3" display="MT547100"/>
+    <hyperlink ref="A2" r:id="rId1" display="CST-10"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A3" r:id="rId3" display="MT546120"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A4" r:id="rId5" display="MTC547126216"/>
+    <hyperlink ref="A4" r:id="rId5" display="MT-651-120"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A5" r:id="rId7" display="MT21601"/>
+    <hyperlink ref="A5" r:id="rId7" display="MT651126154"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A6" r:id="rId9" display="MF130165"/>
+    <hyperlink ref="A6" r:id="rId9" display="MT651150218"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A7" r:id="rId11" display="MT54775"/>
+    <hyperlink ref="A7" r:id="rId11" display="MT651180154"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A8" r:id="rId13" display="MTC547150216"/>
+    <hyperlink ref="A8" r:id="rId13" display="MT537198"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A9" r:id="rId15" display="MTC3506126"/>
+    <hyperlink ref="A9" r:id="rId15" display="MT651096218"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A10" r:id="rId17" display="P40-238X048"/>
+    <hyperlink ref="A10" r:id="rId17" display="MT546114120"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A11" r:id="rId19" display="P40-238X120"/>
+    <hyperlink ref="A11" r:id="rId19" display="MT546120120"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A12" r:id="rId21" display="P40-238X150"/>
+    <hyperlink ref="A12" r:id="rId21" display="MT546126120"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A13" r:id="rId23" display="P40-238X174"/>
+    <hyperlink ref="A13" r:id="rId23" display="MT546126276"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A14" r:id="rId25" display="P40-278X048"/>
+    <hyperlink ref="A14" r:id="rId25" display="MT546096276"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A15" r:id="rId27" display="P40-278X072"/>
+    <hyperlink ref="A15" r:id="rId27" display="MT546084120"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A16" r:id="rId29" display="P40-278X096"/>
+    <hyperlink ref="A16" r:id="rId29" display="MT547100"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A17" r:id="rId31" display="P40-278X150"/>
+    <hyperlink ref="A17" r:id="rId31" display="MTC547126216"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A18" r:id="rId33" display="P40-312X072"/>
+    <hyperlink ref="A18" r:id="rId33" display="MT21601"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A19" r:id="rId35" display="P40-312X150"/>
+    <hyperlink ref="A19" r:id="rId35" display="MF130165"/>
     <hyperlink ref="C19" r:id="rId36" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A20" r:id="rId37" display="P40-312X174"/>
+    <hyperlink ref="A20" r:id="rId37" display="MT54775"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A21" r:id="rId39" display="MTC406814"/>
+    <hyperlink ref="A21" r:id="rId39" display="MTC547150216"/>
     <hyperlink ref="C21" r:id="rId40" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A22" r:id="rId41" display="A-SFK3-01"/>
-[...348 lines deleted...]
-    <hyperlink ref="A199" r:id="rId390" display="BPS-ACP-G-120-H"/>
+    <hyperlink ref="A22" r:id="rId41" display="MTC3506126"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A23" r:id="rId43" display="P40-238X048"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A24" r:id="rId45" display="P40-238X120"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A25" r:id="rId47" display="P40-238X150"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A26" r:id="rId49" display="P40-238X174"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A27" r:id="rId51" display="P40-278X048"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A28" r:id="rId53" display="P40-278X072"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A29" r:id="rId55" display="P40-278X096"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A30" r:id="rId57" display="P40-278X150"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A31" r:id="rId59" display="P40-312X072"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A32" r:id="rId61" display="P40-312X150"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A33" r:id="rId63" display="P40-312X174"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A34" r:id="rId65" display="MT651174154"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A35" r:id="rId67" display="MTC406814"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A36" r:id="rId69" display="A-SFK3-01"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A37" r:id="rId71" display="A-L25X25X4X120"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A38" r:id="rId73" display="A-L30X30X4X240"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A39" r:id="rId75" display="A-L40X40X4X240"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A40" r:id="rId77" display="MT50460"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A41" r:id="rId79" display="MT-504-72"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A42" r:id="rId81" display="MT547174216"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A43" r:id="rId83" display="MT547216"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A44" r:id="rId85" display="UNI-158-10-001"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A45" r:id="rId87" display="UNI-158-10-002"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A46" r:id="rId89" display="MTC895303"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A47" r:id="rId91" display="BPS-ACC-D-252-H"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A48" r:id="rId93" display="BPS-BCG-G-252-H"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A49" r:id="rId95" display="BPS-BCE-E-120-H"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A50" r:id="rId97" display="BPS-CCH-E-120-H"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A51" r:id="rId99" display="GALV-STEEL-PIPE"/>
+    <hyperlink ref="A52" r:id="rId100" display="STRUT-CHANNEL"/>
+    <hyperlink ref="A53" r:id="rId101" display="MT-525"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A54" r:id="rId103" display="MT-539"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A55" r:id="rId105" display="MT-546-150"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A56" r:id="rId107" display="MT-540"/>
+    <hyperlink ref="C56" r:id="rId108" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A57" r:id="rId109" display="MT-529"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A58" r:id="rId111" display="MT-536"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A59" r:id="rId113" display="MT-537"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A60" r:id="rId115" display="MT-546-48"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A61" r:id="rId117" display="MT-504"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A62" r:id="rId119" display="MT-547"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A63" r:id="rId121" display="MT-650"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A64" r:id="rId123" display="MT-653"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A65" r:id="rId125" display="MT-505-240"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A66" r:id="rId127" display="MT-547-108"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A67" r:id="rId129" display="MT-653-63"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A68" r:id="rId131" display="MT-546-126"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A69" r:id="rId133" display="MT-650-63"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A70" r:id="rId135" display="MT-524"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A71" r:id="rId137" display="MT-547-126"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A72" r:id="rId139" display="MT-547-192"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A73" r:id="rId141" display="MT-651-150"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A74" r:id="rId143" display="MT-651-96"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A75" r:id="rId145" display="MT54796"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A76" r:id="rId147" display="MT54684"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A77" r:id="rId149" display="BPS-CCH-E-252-H"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A78" r:id="rId151" display="BPS-BCE-E-096-H"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A79" r:id="rId153" display="BPS-ACD-F-252-H"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A80" r:id="rId155" display="BPS-ACD-F-120-H"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A81" r:id="rId157" display="BPS-ACD-F-096-H"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A82" r:id="rId159" display="BPS-BCN-D-096-H"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A83" r:id="rId161" display="BPS-CCQ-D-096-H"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A84" r:id="rId163" display="BPS-BCN-D-126-H"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A85" r:id="rId165" display="BPS-CCQ-D-126-H"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A86" r:id="rId167" display="BPS-ACC-D-096-H"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A87" r:id="rId169" display="BPS-ACP-G-096-H"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A88" r:id="rId171" display="BPS-BCS-J-126-H"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A89" r:id="rId173" display="BPS-BCF-F-126-H"/>
+    <hyperlink ref="C89" r:id="rId174" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A90" r:id="rId175" display="BPS-BCN-D-048-H"/>
+    <hyperlink ref="C90" r:id="rId176" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A91" r:id="rId177" display="BPS-BCN-D-072-H"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A92" r:id="rId179" display="BPS-BCN-D-150-H"/>
+    <hyperlink ref="C92" r:id="rId180" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A93" r:id="rId181" display="BPS-BCN-D-174-H"/>
+    <hyperlink ref="C93" r:id="rId182" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A94" r:id="rId183" display="BPS-BCF-F-048-H"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A95" r:id="rId185" display="BPS-BCF-F-150-H"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A96" r:id="rId187" display="BPS-BCF-F-174-H"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A97" r:id="rId189" display="BPS-EBM-K-018-H"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A98" r:id="rId191" display="MTC910501"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A99" r:id="rId193" display="MTC350928"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A100" r:id="rId195" display="MT546132276"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A101" r:id="rId197" display="MT547126120"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A102" r:id="rId199" display="BPS-ECC-F-096-H"/>
+    <hyperlink ref="C102" r:id="rId200" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A103" r:id="rId201" display="MTC54796216"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A104" r:id="rId203" display="BPS-BCF-F-096-H"/>
+    <hyperlink ref="C104" r:id="rId204" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A105" r:id="rId205" display="MTC306405"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A106" r:id="rId207" display="BPS-CCJ-G-096-H"/>
+    <hyperlink ref="C106" r:id="rId208" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A107" r:id="rId209" display="BPS-EBM-K-036-H"/>
+    <hyperlink ref="C107" r:id="rId210" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A108" r:id="rId211" display="BPS-CBL-F-252-H"/>
+    <hyperlink ref="C108" r:id="rId212" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A109" r:id="rId213" display="BPS-ACC-M-010-H"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A110" r:id="rId215" display="BPS-ACC-M-234-H"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A111" r:id="rId217" display="BPS-ACC-M-236-H"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A112" r:id="rId219" display="BPS-ACC-M-024-H"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A113" r:id="rId221" display="BPS-ACC-M-050-H"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A114" r:id="rId223" display="BPS-ACC-M-072-H"/>
+    <hyperlink ref="C114" r:id="rId224" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A115" r:id="rId225" display="BPS-ACC-M-008-H"/>
+    <hyperlink ref="C115" r:id="rId226" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A116" r:id="rId227" display="BPS-ACC-M-096-H"/>
+    <hyperlink ref="C116" r:id="rId228" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A117" r:id="rId229" display="BPS-ACC-D-114-H"/>
+    <hyperlink ref="C117" r:id="rId230" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A118" r:id="rId231" display="BPS-ACC-D-132-H"/>
+    <hyperlink ref="C118" r:id="rId232" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A119" r:id="rId233" display="BPS-ACC-D-138-H"/>
+    <hyperlink ref="C119" r:id="rId234" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A120" r:id="rId235" display="BPS-ACC-D-160-H"/>
+    <hyperlink ref="C120" r:id="rId236" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A121" r:id="rId237" display="BPS-ACC-D-168-H"/>
+    <hyperlink ref="C121" r:id="rId238" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A122" r:id="rId239" display="BPS-ACC-D-170-H"/>
+    <hyperlink ref="C122" r:id="rId240" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A123" r:id="rId241" display="BPS-ACC-D-186-H"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A124" r:id="rId243" display="BPS-ACC-D-198-H"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A125" r:id="rId245" display="BPS-ACC-D-039-H"/>
+    <hyperlink ref="C125" r:id="rId246" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A126" r:id="rId247" display="BPS-ACC-D-048-H"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A127" r:id="rId249" display="BPS-ACC-D-060-H"/>
+    <hyperlink ref="C127" r:id="rId250" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A128" r:id="rId251" display="BPS-ACC-D-063-H"/>
+    <hyperlink ref="C128" r:id="rId252" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A129" r:id="rId253" display="BPS-ACC-D-072-H"/>
+    <hyperlink ref="C129" r:id="rId254" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A130" r:id="rId255" display="BPS-ACC-D-084-H"/>
+    <hyperlink ref="C130" r:id="rId256" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A131" r:id="rId257" display="BPS-BCN-D-136-H"/>
+    <hyperlink ref="C131" r:id="rId258" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A132" r:id="rId259" display="BPS-BCN-D-168-H"/>
+    <hyperlink ref="C132" r:id="rId260" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A133" r:id="rId261" display="BPS-BCN-D-192-H"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A134" r:id="rId263" display="BPS-BCN-D-264-H"/>
+    <hyperlink ref="C134" r:id="rId264" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A135" r:id="rId265" display="BPS-BCN-D-040-H"/>
+    <hyperlink ref="C135" r:id="rId266" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A136" r:id="rId267" display="BPS-BCN-D-079-H"/>
+    <hyperlink ref="C136" r:id="rId268" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A137" r:id="rId269" display="BPS-CCQ-D-174-H"/>
+    <hyperlink ref="C137" r:id="rId270" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A138" r:id="rId271" display="BPS-CCQ-D-216-H"/>
+    <hyperlink ref="C138" r:id="rId272" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A139" r:id="rId273" display="BPS-CCQ-D-264-H"/>
+    <hyperlink ref="C139" r:id="rId274" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A140" r:id="rId275" display="BPS-FCL-D-144-H"/>
+    <hyperlink ref="C140" r:id="rId276" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A141" r:id="rId277" display="BPS-FCL-D-168-H"/>
+    <hyperlink ref="C141" r:id="rId278" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A142" r:id="rId279" display="BPS-FCL-D-192-H"/>
+    <hyperlink ref="C142" r:id="rId280" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A143" r:id="rId281" display="BPS-FCL-D-264-H"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A144" r:id="rId283" display="BPS-ECC-E-174-H"/>
+    <hyperlink ref="C144" r:id="rId284" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A145" r:id="rId285" display="BPS-BCE-E-102-H"/>
+    <hyperlink ref="C145" r:id="rId286" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A146" r:id="rId287" display="BPS-BCE-E-216-H"/>
+    <hyperlink ref="C146" r:id="rId288" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A147" r:id="rId289" display="BPS-CCH-E-144-H"/>
+    <hyperlink ref="C147" r:id="rId290" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A148" r:id="rId291" display="BPS-CCH-E-150-H"/>
+    <hyperlink ref="C148" r:id="rId292" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A149" r:id="rId293" display="BPS-CCH-E-174-H"/>
+    <hyperlink ref="C149" r:id="rId294" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A150" r:id="rId295" display="BPS-CCH-E-216-H"/>
+    <hyperlink ref="C150" r:id="rId296" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A151" r:id="rId297" display="BPS-CCH-E-240-H"/>
+    <hyperlink ref="C151" r:id="rId298" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A152" r:id="rId299" display="BPS-FCO-E-240-H"/>
+    <hyperlink ref="C152" r:id="rId300" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A153" r:id="rId301" display="BPS-ECC-F-160-H"/>
+    <hyperlink ref="C153" r:id="rId302" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A154" r:id="rId303" display="BPS-BCF-F-084-H"/>
+    <hyperlink ref="C154" r:id="rId304" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A155" r:id="rId305" display="BPS-BCF-F-120-H"/>
+    <hyperlink ref="C155" r:id="rId306" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A156" r:id="rId307" display="BPS-BCF-F-144-H"/>
+    <hyperlink ref="C156" r:id="rId308" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A157" r:id="rId309" display="BPS-BCF-F-216-H"/>
+    <hyperlink ref="C157" r:id="rId310" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A158" r:id="rId311" display="BPS-BCF-F-240-H"/>
+    <hyperlink ref="C158" r:id="rId312" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A159" r:id="rId313" display="BPS-BCF-F-264-H"/>
+    <hyperlink ref="C159" r:id="rId314" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A160" r:id="rId315" display="BPS-CCR-F-120-H"/>
+    <hyperlink ref="C160" r:id="rId316" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A161" r:id="rId317" display="BPS-CCR-F-144-H"/>
+    <hyperlink ref="C161" r:id="rId318" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A162" r:id="rId319" display="BPS-CCR-F-168-H"/>
+    <hyperlink ref="C162" r:id="rId320" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A163" r:id="rId321" display="BPS-CCR-F-174-H"/>
+    <hyperlink ref="C163" r:id="rId322" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A164" r:id="rId323" display="BPS-FCY-F-120-H"/>
+    <hyperlink ref="C164" r:id="rId324" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A165" r:id="rId325" display="BPS-FCY-F-168-H"/>
+    <hyperlink ref="C165" r:id="rId326" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A166" r:id="rId327" display="BPS-FCY-F-192-H"/>
+    <hyperlink ref="C166" r:id="rId328" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A167" r:id="rId329" display="BPS-FCY-F-216-H"/>
+    <hyperlink ref="C167" r:id="rId330" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A168" r:id="rId331" display="BPS-FCY-F-240-H"/>
+    <hyperlink ref="C168" r:id="rId332" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A169" r:id="rId333" display="BPS-BCS-J-120-H"/>
+    <hyperlink ref="C169" r:id="rId334" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A170" r:id="rId335" display="BPS-BCS-J-144-H"/>
+    <hyperlink ref="C170" r:id="rId336" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A171" r:id="rId337" display="BPS-BCS-J-168-H"/>
+    <hyperlink ref="C171" r:id="rId338" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A172" r:id="rId339" display="BPS-BCS-J-192-H"/>
+    <hyperlink ref="C172" r:id="rId340" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A173" r:id="rId341" display="BPS-BCS-J-216-H"/>
+    <hyperlink ref="C173" r:id="rId342" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A174" r:id="rId343" display="BPS-BCS-J-240-H"/>
+    <hyperlink ref="C174" r:id="rId344" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A175" r:id="rId345" display="BPS-BCS-J-264-H"/>
+    <hyperlink ref="C175" r:id="rId346" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A176" r:id="rId347" display="BPS-CCU-J-120-H"/>
+    <hyperlink ref="C176" r:id="rId348" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A177" r:id="rId349" display="BPS-CCU-J-156-H"/>
+    <hyperlink ref="C177" r:id="rId350" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A178" r:id="rId351" display="BPS-CCU-J-168-H"/>
+    <hyperlink ref="C178" r:id="rId352" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A179" r:id="rId353" display="BPS-CCU-J-216-H"/>
+    <hyperlink ref="C179" r:id="rId354" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A180" r:id="rId355" display="BPS-CCU-J-264-H"/>
+    <hyperlink ref="C180" r:id="rId356" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A181" r:id="rId357" display="BPS-FCZ-J-192-H"/>
+    <hyperlink ref="C181" r:id="rId358" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A182" r:id="rId359" display="BPS-BCG-G-264-H"/>
+    <hyperlink ref="C182" r:id="rId360" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A183" r:id="rId361" display="BPS-BCG-G-084-H"/>
+    <hyperlink ref="C183" r:id="rId362" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A184" r:id="rId363" display="BPS-CCJ-G-192-H"/>
+    <hyperlink ref="C184" r:id="rId364" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A185" r:id="rId365" display="BPS-CCJ-G-216-H"/>
+    <hyperlink ref="C185" r:id="rId366" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A186" r:id="rId367" display="BPS-CCJ-G-084-H"/>
+    <hyperlink ref="C186" r:id="rId368" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A187" r:id="rId369" display="BPS-FCA-G-264-H"/>
+    <hyperlink ref="C187" r:id="rId370" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A188" r:id="rId371" display="MT546180"/>
+    <hyperlink ref="C188" r:id="rId372" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A189" r:id="rId373" display="MT546156"/>
+    <hyperlink ref="C189" r:id="rId374" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A190" r:id="rId375" display="MTC3531"/>
+    <hyperlink ref="C190" r:id="rId376" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A191" r:id="rId377" display="MTC8341"/>
+    <hyperlink ref="C191" r:id="rId378" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A192" r:id="rId379" display="P40-238X240"/>
+    <hyperlink ref="C192" r:id="rId380" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A193" r:id="rId381" display="P40-238X252"/>
+    <hyperlink ref="C193" r:id="rId382" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A194" r:id="rId383" display="SFG-FP-12.5-4-48"/>
+    <hyperlink ref="A195" r:id="rId384" display="SFG-FP-10.5-3-60"/>
+    <hyperlink ref="A196" r:id="rId385" display="BPS-CCH-E-288-H"/>
+    <hyperlink ref="C196" r:id="rId386" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A197" r:id="rId387" display="BPS-BCN-D-276-H"/>
+    <hyperlink ref="C197" r:id="rId388" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A198" r:id="rId389" display="SMART-PIPE"/>
+    <hyperlink ref="A199" r:id="rId390" display="BPS-FCZ-J-216-H"/>
     <hyperlink ref="C199" r:id="rId391" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A200" r:id="rId392" display="SFG-FP-14.5-4-56"/>
-[...48 lines deleted...]
-    <hyperlink ref="A226" r:id="rId441" display="MT-651"/>
+    <hyperlink ref="A200" r:id="rId392" display="BPS-FCZ-J-240-H"/>
+    <hyperlink ref="C200" r:id="rId393" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A201" r:id="rId394" display="BPS-FCZ-J-264-H"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A202" r:id="rId396" display="BPS-ACP-G-120-H"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A203" r:id="rId398" display="BPS-BCG-G-120-H"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A204" r:id="rId400" display="BPS-BCG-G-144-H"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A205" r:id="rId402" display="BPS-BCG-G-168-H"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A206" r:id="rId404" display="BPS-BCG-G-174-H"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A207" r:id="rId406" display="BPS-BCG-G-192-H"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A208" r:id="rId408" display="BPS-CCJ-G-240-H"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A209" r:id="rId410" display="BPS-CCJ-G-264-H"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A210" r:id="rId412" display="BPS-FCA-G-120-H"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A211" r:id="rId414" display="BPS-FCA-G-144-H"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A212" r:id="rId416" display="BPS-FCA-G-240-H"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A213" r:id="rId418" display="MT-654"/>
+    <hyperlink ref="A214" r:id="rId419" display="MT546102"/>
+    <hyperlink ref="C214" r:id="rId420" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A215" r:id="rId421" display="BPS-BCG-G-216-H"/>
+    <hyperlink ref="C215" r:id="rId422" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A216" r:id="rId423" display="BPS-BCG-G-240-H"/>
+    <hyperlink ref="C216" r:id="rId424" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A217" r:id="rId425" display="BPS-CCJ-G-120-H"/>
+    <hyperlink ref="C217" r:id="rId426" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A218" r:id="rId427" display="BPS-CCJ-G-144-H"/>
+    <hyperlink ref="C218" r:id="rId428" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A219" r:id="rId429" display="BPS-CCJ-G-150-H"/>
+    <hyperlink ref="C219" r:id="rId430" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A220" r:id="rId431" display="BPS-CCJ-G-168-H"/>
+    <hyperlink ref="C220" r:id="rId432" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A221" r:id="rId433" display="BPS-FCA-G-168-H"/>
+    <hyperlink ref="C221" r:id="rId434" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A222" r:id="rId435" display="BPS-FCA-G-192-H"/>
+    <hyperlink ref="C222" r:id="rId436" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A223" r:id="rId437" display="BPS-FCA-G-216-H"/>
+    <hyperlink ref="C223" r:id="rId438" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A224" r:id="rId439" display="SFG-FP-14.5-4-56"/>
+    <hyperlink ref="A225" r:id="rId440" display="SFG-FP-14.5-5-42"/>
+    <hyperlink ref="A226" r:id="rId441" display="MT54696"/>
     <hyperlink ref="C226" r:id="rId442" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A227" r:id="rId443" display="MT-654-150"/>
+    <hyperlink ref="A227" r:id="rId443" display="MT54772"/>
     <hyperlink ref="C227" r:id="rId444" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A228" r:id="rId445" display="MT-547-174"/>
+    <hyperlink ref="A228" r:id="rId445" display="MT54784"/>
     <hyperlink ref="C228" r:id="rId446" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A229" r:id="rId447" display="MT-651-108"/>
+    <hyperlink ref="A229" r:id="rId447" display="MTC987205"/>
     <hyperlink ref="C229" r:id="rId448" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A230" r:id="rId449" display="MT-654-96"/>
-[...1 lines deleted...]
-    <hyperlink ref="A231" r:id="rId451" display="MT-651-84"/>
+    <hyperlink ref="A230" r:id="rId449" display="VC-CST"/>
+    <hyperlink ref="C230" r:id="rId450" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A231" r:id="rId451" display="MT651096154"/>
     <hyperlink ref="C231" r:id="rId452" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A232" r:id="rId453" display="MT54672"/>
+    <hyperlink ref="A232" r:id="rId453" display="MT651126218"/>
     <hyperlink ref="C232" r:id="rId454" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A233" r:id="rId455" display="MT54696"/>
+    <hyperlink ref="A233" r:id="rId455" display="MT651150154"/>
     <hyperlink ref="C233" r:id="rId456" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A234" r:id="rId457" display="BPS-ECC-E-126-H"/>
-[...37 lines deleted...]
-    <hyperlink ref="A253" r:id="rId495" display="MTC9874"/>
+    <hyperlink ref="A234" r:id="rId457" display="MT537174"/>
+    <hyperlink ref="C234" r:id="rId458" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A235" r:id="rId459" display="MT651174218"/>
+    <hyperlink ref="C235" r:id="rId460" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A236" r:id="rId461" display="MT651240218"/>
+    <hyperlink ref="C236" r:id="rId462" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A237" r:id="rId463" display="MT-546-174"/>
+    <hyperlink ref="C237" r:id="rId464" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A238" r:id="rId465" display="MT546120276"/>
+    <hyperlink ref="C238" r:id="rId466" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A239" r:id="rId467" display="MT546150276"/>
+    <hyperlink ref="C239" r:id="rId468" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A240" r:id="rId469" display="MT546174276"/>
+    <hyperlink ref="C240" r:id="rId470" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A241" r:id="rId471" display="MT546252276"/>
+    <hyperlink ref="C241" r:id="rId472" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A242" r:id="rId473" display="MT546150120"/>
+    <hyperlink ref="C242" r:id="rId474" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A243" r:id="rId475" display="MT546174120"/>
+    <hyperlink ref="C243" r:id="rId476" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A244" r:id="rId477" display="MT54696120"/>
+    <hyperlink ref="C244" r:id="rId478" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A245" r:id="rId479" display="MTC3155"/>
+    <hyperlink ref="C245" r:id="rId480" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A246" r:id="rId481" display="MT547144"/>
+    <hyperlink ref="C246" r:id="rId482" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A247" r:id="rId483" display="MTC981703"/>
+    <hyperlink ref="C247" r:id="rId484" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A248" r:id="rId485" display="MTC315596"/>
+    <hyperlink ref="C248" r:id="rId486" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A249" r:id="rId487" display="MTC333912"/>
+    <hyperlink ref="C249" r:id="rId488" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A250" r:id="rId489" display="MT547120"/>
+    <hyperlink ref="C250" r:id="rId490" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A251" r:id="rId491" display="MTC547160216"/>
+    <hyperlink ref="C251" r:id="rId492" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A252" r:id="rId493" display="P40-238X096"/>
+    <hyperlink ref="C252" r:id="rId494" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A253" r:id="rId495" display="P40-238X072"/>
     <hyperlink ref="C253" r:id="rId496" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A254" r:id="rId497" display="BPS-ACC-M-252-H"/>
-[...5 lines deleted...]
-    <hyperlink ref="A257" r:id="rId503" display="MT546156276"/>
+    <hyperlink ref="A254" r:id="rId497" display="P40-238X126"/>
+    <hyperlink ref="C254" r:id="rId498" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A255" r:id="rId499" display="P40-278X120"/>
+    <hyperlink ref="C255" r:id="rId500" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A256" r:id="rId501" display="P40-278X126"/>
+    <hyperlink ref="C256" r:id="rId502" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A257" r:id="rId503" display="P40-278X174"/>
     <hyperlink ref="C257" r:id="rId504" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A258" r:id="rId505" display="BPS-CCH-E-156-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A259" r:id="rId507" display="MT546180276"/>
+    <hyperlink ref="A258" r:id="rId505" display="P40-312X048"/>
+    <hyperlink ref="C258" r:id="rId506" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A259" r:id="rId507" display="P40-312X126"/>
     <hyperlink ref="C259" r:id="rId508" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A260" r:id="rId509" display="BPS-BCE-E-180-H"/>
-[...23 lines deleted...]
-    <hyperlink ref="A272" r:id="rId533" display="BPS-ACC-M-063-H"/>
+    <hyperlink ref="A260" r:id="rId509" display="MTC4072-0410-00"/>
+    <hyperlink ref="C260" r:id="rId510" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A261" r:id="rId511" display="A-L25X25X4X240"/>
+    <hyperlink ref="C261" r:id="rId512" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A262" r:id="rId513" display="A-PLK5-01"/>
+    <hyperlink ref="C262" r:id="rId514" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A263" r:id="rId515" display="A-PLK2-01"/>
+    <hyperlink ref="C263" r:id="rId516" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A264" r:id="rId517" display="A-L30X30X4X120"/>
+    <hyperlink ref="C264" r:id="rId518" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A265" r:id="rId519" display="A-L40X40X4X120"/>
+    <hyperlink ref="C265" r:id="rId520" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A266" r:id="rId521" display="A-L50X30X6X120"/>
+    <hyperlink ref="C266" r:id="rId522" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A267" r:id="rId523" display="A-L50X50X6X120"/>
+    <hyperlink ref="C267" r:id="rId524" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A268" r:id="rId525" display="MT504124"/>
+    <hyperlink ref="C268" r:id="rId526" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A269" r:id="rId527" display="MT547174300"/>
+    <hyperlink ref="C269" r:id="rId528" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A270" r:id="rId529" display="74916-1-001-114"/>
+    <hyperlink ref="C270" r:id="rId530" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A271" r:id="rId531" display="74916-2-001-114"/>
+    <hyperlink ref="C271" r:id="rId532" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A272" r:id="rId533" display="BPS-ACC-D-126-H"/>
     <hyperlink ref="C272" r:id="rId534" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A273" r:id="rId535" display="BPS-BCK-M-096-H"/>
+    <hyperlink ref="A273" r:id="rId535" display="BPS-ACP-G-126-H"/>
     <hyperlink ref="C273" r:id="rId536" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A274" r:id="rId537" display="BPS-ACC-D-144-H"/>
+    <hyperlink ref="A274" r:id="rId537" display="BPS-BCE-E-252-H"/>
     <hyperlink ref="C274" r:id="rId538" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A275" r:id="rId539" display="BPS-ACC-D-015-H"/>
+    <hyperlink ref="A275" r:id="rId539" display="BPS-CCH-E-096-H"/>
     <hyperlink ref="C275" r:id="rId540" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A276" r:id="rId541" display="BPS-ACC-D-156-H"/>
+    <hyperlink ref="A276" r:id="rId541" display="BPS-ECC-E-120-H"/>
     <hyperlink ref="C276" r:id="rId542" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A277" r:id="rId543" display="BPS-ACC-D-174-H"/>
-[...64 lines deleted...]
-    <hyperlink ref="A310" r:id="rId608" display="MT546150120"/>
+    <hyperlink ref="A277" r:id="rId543" display="GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A278" r:id="rId544" display="MT-538"/>
+    <hyperlink ref="C278" r:id="rId545" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A279" r:id="rId546" display="MT-527"/>
+    <hyperlink ref="C279" r:id="rId547" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A280" r:id="rId548" display="MT-528"/>
+    <hyperlink ref="C280" r:id="rId549" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A281" r:id="rId550" display="MT-530"/>
+    <hyperlink ref="C281" r:id="rId551" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A282" r:id="rId552" display="MT-648"/>
+    <hyperlink ref="C282" r:id="rId553" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A283" r:id="rId554" display="MT-649"/>
+    <hyperlink ref="C283" r:id="rId555" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A284" r:id="rId556" display="MT-546"/>
+    <hyperlink ref="C284" r:id="rId557" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A285" r:id="rId558" display="MT-537-186"/>
+    <hyperlink ref="C285" r:id="rId559" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A286" r:id="rId560" display="MT-651"/>
+    <hyperlink ref="C286" r:id="rId561" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A287" r:id="rId562" display="MT-654-150"/>
+    <hyperlink ref="C287" r:id="rId563" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A288" r:id="rId564" display="MT-547-174"/>
+    <hyperlink ref="C288" r:id="rId565" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A289" r:id="rId566" display="MT-651-108"/>
+    <hyperlink ref="C289" r:id="rId567" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A290" r:id="rId568" display="MT-654-96"/>
+    <hyperlink ref="C290" r:id="rId569" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A291" r:id="rId570" display="MT-651-84"/>
+    <hyperlink ref="C291" r:id="rId571" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A292" r:id="rId572" display="MT54672"/>
+    <hyperlink ref="C292" r:id="rId573" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A293" r:id="rId574" display="BPS-BCE-E-126-H"/>
+    <hyperlink ref="C293" r:id="rId575" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A294" r:id="rId576" display="BPS-ECC-E-126-H"/>
+    <hyperlink ref="C294" r:id="rId577" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A295" r:id="rId578" display="BPS-CCH-E-126-H"/>
+    <hyperlink ref="C295" r:id="rId579" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A296" r:id="rId580" display="BPS-BCE-E-150-H"/>
+    <hyperlink ref="C296" r:id="rId581" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A297" r:id="rId582" display="BPS-BCE-E-174-H"/>
+    <hyperlink ref="C297" r:id="rId583" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A298" r:id="rId584" display="BPS-ECC-E-096-H"/>
+    <hyperlink ref="C298" r:id="rId585" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A299" r:id="rId586" display="BPS-ACD-F-108-H"/>
+    <hyperlink ref="C299" r:id="rId587" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A300" r:id="rId588" display="BPS-ACD-F-126-H"/>
+    <hyperlink ref="C300" r:id="rId589" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A301" r:id="rId590" display="BPS-ACC-D-108-H"/>
+    <hyperlink ref="C301" r:id="rId591" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A302" r:id="rId592" display="BPS-ACC-D-120-H"/>
+    <hyperlink ref="C302" r:id="rId593" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A303" r:id="rId594" display="BPS-CCR-F-096-H"/>
+    <hyperlink ref="C303" r:id="rId595" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A304" r:id="rId596" display="BPS-BCN-D-120-H"/>
+    <hyperlink ref="C304" r:id="rId597" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A305" r:id="rId598" display="BPS-BCE-E-072-H"/>
+    <hyperlink ref="C305" r:id="rId599" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A306" r:id="rId600" display="BPS-BCE-E-048-H"/>
+    <hyperlink ref="C306" r:id="rId601" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A307" r:id="rId602" display="BPS-BCF-F-072-H"/>
+    <hyperlink ref="C307" r:id="rId603" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A308" r:id="rId604" display="BPS-ACC-M-120-H"/>
+    <hyperlink ref="C308" r:id="rId605" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A309" r:id="rId606" display="BPS-ACC-M-018-H"/>
+    <hyperlink ref="C309" r:id="rId607" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A310" r:id="rId608" display="MTC9874"/>
     <hyperlink ref="C310" r:id="rId609" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A311" r:id="rId610" display="MT546174120"/>
-[...5 lines deleted...]
-    <hyperlink ref="A314" r:id="rId616" display="MT547120"/>
+    <hyperlink ref="A311" r:id="rId610" display="BPS-ACC-M-252-H"/>
+    <hyperlink ref="C311" r:id="rId611" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A312" r:id="rId612" display="BPS-BCN-D-240-H"/>
+    <hyperlink ref="C312" r:id="rId613" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A313" r:id="rId614" display="BPS-BCN-D-252-H"/>
+    <hyperlink ref="C313" r:id="rId615" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A314" r:id="rId616" display="MT546156276"/>
     <hyperlink ref="C314" r:id="rId617" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A315" r:id="rId618" display="MTC547160216"/>
-[...1 lines deleted...]
-    <hyperlink ref="A316" r:id="rId620" display="P40-238X072"/>
+    <hyperlink ref="A315" r:id="rId618" display="BPS-CCH-E-156-H"/>
+    <hyperlink ref="C315" r:id="rId619" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A316" r:id="rId620" display="MT546180276"/>
     <hyperlink ref="C316" r:id="rId621" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A317" r:id="rId622" display="P40-238X126"/>
-[...3 lines deleted...]
-    <hyperlink ref="A319" r:id="rId626" display="P40-278X126"/>
+    <hyperlink ref="A317" r:id="rId622" display="BPS-CCH-E-180-H"/>
+    <hyperlink ref="C317" r:id="rId623" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A318" r:id="rId624" display="BPS-ECC-F-126-H"/>
+    <hyperlink ref="C318" r:id="rId625" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A319" r:id="rId626" display="MT54796120"/>
     <hyperlink ref="C319" r:id="rId627" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A320" r:id="rId628" display="P40-278X174"/>
+    <hyperlink ref="A320" r:id="rId628" display="MTC332905"/>
     <hyperlink ref="C320" r:id="rId629" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A321" r:id="rId630" display="P40-312X048"/>
-[...27 lines deleted...]
-    <hyperlink ref="A335" r:id="rId658" display="BPS-ACC-D-126-H"/>
+    <hyperlink ref="A321" r:id="rId630" display="BPS-BBT-K-024-H"/>
+    <hyperlink ref="C321" r:id="rId631" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A322" r:id="rId632" display="BPS-BBF-F-252-H"/>
+    <hyperlink ref="C322" r:id="rId633" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A323" r:id="rId634" display="BPS-BBG-G-252-H"/>
+    <hyperlink ref="C323" r:id="rId635" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A324" r:id="rId636" display="BPS-CBJ-G-252-H"/>
+    <hyperlink ref="C324" r:id="rId637" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A325" r:id="rId638" display="BPS-ACC-M-012-H"/>
+    <hyperlink ref="C325" r:id="rId639" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A326" r:id="rId640" display="BPS-ACC-M-140-H"/>
+    <hyperlink ref="C326" r:id="rId641" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A327" r:id="rId642" display="BPS-ACC-M-019-H"/>
+    <hyperlink ref="C327" r:id="rId643" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A328" r:id="rId644" display="BPS-ACC-M-036-H"/>
+    <hyperlink ref="C328" r:id="rId645" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A329" r:id="rId646" display="BPS-ACC-M-063-H"/>
+    <hyperlink ref="C329" r:id="rId647" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A330" r:id="rId648" display="BPS-BCK-M-096-H"/>
+    <hyperlink ref="C330" r:id="rId649" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A331" r:id="rId650" display="BPS-ACC-D-144-H"/>
+    <hyperlink ref="C331" r:id="rId651" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A332" r:id="rId652" display="BPS-ACC-D-015-H"/>
+    <hyperlink ref="C332" r:id="rId653" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A333" r:id="rId654" display="BPS-ACC-D-156-H"/>
+    <hyperlink ref="C333" r:id="rId655" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A334" r:id="rId656" display="BPS-ACC-D-174-H"/>
+    <hyperlink ref="C334" r:id="rId657" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A335" r:id="rId658" display="BPS-ACC-D-024-H"/>
     <hyperlink ref="C335" r:id="rId659" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A336" r:id="rId660" display="BPS-ACP-G-126-H"/>
+    <hyperlink ref="A336" r:id="rId660" display="BPS-ACC-D-300-H"/>
     <hyperlink ref="C336" r:id="rId661" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A337" r:id="rId662" display="BPS-BCE-E-252-H"/>
+    <hyperlink ref="A337" r:id="rId662" display="BPS-ACC-D-036-H"/>
     <hyperlink ref="C337" r:id="rId663" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A338" r:id="rId664" display="BPS-CCH-E-096-H"/>
+    <hyperlink ref="A338" r:id="rId664" display="BPS-ACC-D-150-H"/>
     <hyperlink ref="C338" r:id="rId665" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A339" r:id="rId666" display="MT-537-186"/>
-[...1 lines deleted...]
-    <hyperlink ref="A340" r:id="rId668" display="BPS-BCE-E-126-H"/>
+    <hyperlink ref="A339" r:id="rId666" display="BPS-BCN-D-144-H"/>
+    <hyperlink ref="C339" r:id="rId667" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A340" r:id="rId668" display="BPS-BCN-D-180-H"/>
     <hyperlink ref="C340" r:id="rId669" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A341" r:id="rId670" display="BPS-BCN-D-144-H"/>
+    <hyperlink ref="A341" r:id="rId670" display="BPS-BCN-D-216-H"/>
     <hyperlink ref="C341" r:id="rId671" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A342" r:id="rId672" display="BPS-BCN-D-180-H"/>
+    <hyperlink ref="A342" r:id="rId672" display="BPS-BCE-D-108-H"/>
     <hyperlink ref="C342" r:id="rId673" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A343" r:id="rId674" display="BPS-BCN-D-216-H"/>
+    <hyperlink ref="A343" r:id="rId674" display="BPS-CCQ-D-120-H"/>
     <hyperlink ref="C343" r:id="rId675" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A344" r:id="rId676" display="BPS-BCE-D-108-H"/>
+    <hyperlink ref="A344" r:id="rId676" display="BPS-CCQ-D-144-H"/>
     <hyperlink ref="C344" r:id="rId677" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A345" r:id="rId678" display="BPS-CCQ-D-120-H"/>
+    <hyperlink ref="A345" r:id="rId678" display="BPS-CCQ-D-150-H"/>
     <hyperlink ref="C345" r:id="rId679" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A346" r:id="rId680" display="BPS-BCN-D-120-H"/>
+    <hyperlink ref="A346" r:id="rId680" display="BPS-CCQ-D-168-H"/>
     <hyperlink ref="C346" r:id="rId681" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A347" r:id="rId682" display="BPS-BCE-E-072-H"/>
+    <hyperlink ref="A347" r:id="rId682" display="BPS-CCQ-D-186-H"/>
     <hyperlink ref="C347" r:id="rId683" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A348" r:id="rId684" display="BPS-BCE-E-048-H"/>
+    <hyperlink ref="A348" r:id="rId684" display="BPS-CCQ-D-192-H"/>
     <hyperlink ref="C348" r:id="rId685" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A349" r:id="rId686" display="BPS-BCF-F-072-H"/>
+    <hyperlink ref="A349" r:id="rId686" display="BPS-CCQ-D-240-H"/>
     <hyperlink ref="C349" r:id="rId687" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A350" r:id="rId688" display="BPS-ACC-M-120-H"/>
+    <hyperlink ref="A350" r:id="rId688" display="BPS-FCL-D-120-H"/>
     <hyperlink ref="C350" r:id="rId689" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A351" r:id="rId690" display="BPS-FCL-D-240-H"/>
+    <hyperlink ref="A351" r:id="rId690" display="BPS-FCL-D-216-H"/>
     <hyperlink ref="C351" r:id="rId691" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A352" r:id="rId692" display="BPS-ACC-E-108-H"/>
+    <hyperlink ref="A352" r:id="rId692" display="BPS-FCL-D-240-H"/>
     <hyperlink ref="C352" r:id="rId693" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A353" r:id="rId694" display="BPS-BCE-E-084-H"/>
+    <hyperlink ref="A353" r:id="rId694" display="BPS-ACC-E-108-H"/>
     <hyperlink ref="C353" r:id="rId695" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A354" r:id="rId696" display="BPS-BCE-E-108-H"/>
+    <hyperlink ref="A354" r:id="rId696" display="BPS-BCE-E-084-H"/>
     <hyperlink ref="C354" r:id="rId697" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A355" r:id="rId698" display="BPS-BCN-D-252-H"/>
+    <hyperlink ref="A355" r:id="rId698" display="BPS-BCE-E-108-H"/>
     <hyperlink ref="C355" r:id="rId699" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A356" r:id="rId700" display="BPS-BCE-E-144-H"/>
+    <hyperlink ref="A356" r:id="rId700" display="BPS-BCE-E-132-H"/>
     <hyperlink ref="C356" r:id="rId701" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A357" r:id="rId702" display="BPS-BCE-E-156-H"/>
+    <hyperlink ref="A357" r:id="rId702" display="BPS-BCE-E-144-H"/>
     <hyperlink ref="C357" r:id="rId703" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A358" r:id="rId704" display="BPS-BCE-E-168-H"/>
+    <hyperlink ref="A358" r:id="rId704" display="BPS-BCE-E-156-H"/>
     <hyperlink ref="C358" r:id="rId705" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A359" r:id="rId706" display="BPS-CCH-E-180-H"/>
+    <hyperlink ref="A359" r:id="rId706" display="BPS-BCE-E-168-H"/>
     <hyperlink ref="C359" r:id="rId707" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A360" r:id="rId708" display="BPS-BCE-E-192-H"/>
+    <hyperlink ref="A360" r:id="rId708" display="BPS-BCE-E-180-H"/>
     <hyperlink ref="C360" r:id="rId709" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A361" r:id="rId710" display="MT54796120"/>
-[...1 lines deleted...]
-    <hyperlink ref="A362" r:id="rId712" display="BPS-BCE-E-264-H"/>
+    <hyperlink ref="A361" r:id="rId710" display="BPS-BCE-E-192-H"/>
+    <hyperlink ref="C361" r:id="rId711" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A362" r:id="rId712" display="BPS-BCE-E-240-H"/>
     <hyperlink ref="C362" r:id="rId713" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A363" r:id="rId714" display="BPS-BBT-K-024-H"/>
+    <hyperlink ref="A363" r:id="rId714" display="BPS-BCE-E-264-H"/>
     <hyperlink ref="C363" r:id="rId715" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A364" r:id="rId716" display="BPS-CCH-E-192-H"/>
+    <hyperlink ref="A364" r:id="rId716" display="BPS-CCH-E-168-H"/>
     <hyperlink ref="C364" r:id="rId717" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A365" r:id="rId718" display="BPS-CCH-E-264-H"/>
+    <hyperlink ref="A365" r:id="rId718" display="BPS-CCH-E-192-H"/>
     <hyperlink ref="C365" r:id="rId719" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A366" r:id="rId720" display="BPS-FCO-E-120-H"/>
+    <hyperlink ref="A366" r:id="rId720" display="BPS-CCH-E-264-H"/>
     <hyperlink ref="C366" r:id="rId721" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A367" r:id="rId722" display="BPS-FCO-E-144-H"/>
+    <hyperlink ref="A367" r:id="rId722" display="BPS-FCO-E-120-H"/>
     <hyperlink ref="C367" r:id="rId723" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A368" r:id="rId724" display="BPS-FCO-E-168-H"/>
+    <hyperlink ref="A368" r:id="rId724" display="BPS-FCO-E-144-H"/>
     <hyperlink ref="C368" r:id="rId725" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A369" r:id="rId726" display="BPS-FCO-E-192-H"/>
+    <hyperlink ref="A369" r:id="rId726" display="BPS-FCO-E-168-H"/>
     <hyperlink ref="C369" r:id="rId727" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A370" r:id="rId728" display="BPS-FCO-E-216-H"/>
+    <hyperlink ref="A370" r:id="rId728" display="BPS-FCO-E-192-H"/>
     <hyperlink ref="C370" r:id="rId729" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A371" r:id="rId730" display="BPS-FCO-E-264-H"/>
+    <hyperlink ref="A371" r:id="rId730" display="BPS-FCO-E-216-H"/>
     <hyperlink ref="C371" r:id="rId731" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A372" r:id="rId732" display="BPS-BCF-F-168-H"/>
+    <hyperlink ref="A372" r:id="rId732" display="BPS-FCO-E-264-H"/>
     <hyperlink ref="C372" r:id="rId733" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A373" r:id="rId734" display="BPS-BCF-F-192-H"/>
+    <hyperlink ref="A373" r:id="rId734" display="BPS-BCF-F-168-H"/>
     <hyperlink ref="C373" r:id="rId735" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A374" r:id="rId736" display="BPS-CCR-F-192-H"/>
+    <hyperlink ref="A374" r:id="rId736" display="BPS-BCF-F-192-H"/>
     <hyperlink ref="C374" r:id="rId737" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A375" r:id="rId738" display="BPS-CCR-F-216-H"/>
+    <hyperlink ref="A375" r:id="rId738" display="BPS-CCR-F-192-H"/>
     <hyperlink ref="C375" r:id="rId739" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A376" r:id="rId740" display="BPS-CCR-F-240-H"/>
+    <hyperlink ref="A376" r:id="rId740" display="BPS-CCR-F-216-H"/>
     <hyperlink ref="C376" r:id="rId741" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A377" r:id="rId742" display="BPS-CCR-F-264-H"/>
+    <hyperlink ref="A377" r:id="rId742" display="BPS-CCR-F-240-H"/>
     <hyperlink ref="C377" r:id="rId743" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A378" r:id="rId744" display="BPS-FCY-F-144-H"/>
+    <hyperlink ref="A378" r:id="rId744" display="BPS-CCR-F-264-H"/>
     <hyperlink ref="C378" r:id="rId745" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A379" r:id="rId746" display="BPS-FCY-F-264-H"/>
+    <hyperlink ref="A379" r:id="rId746" display="BPS-FCY-F-144-H"/>
     <hyperlink ref="C379" r:id="rId747" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A380" r:id="rId748" display="BPS-ACC-D-150-H"/>
+    <hyperlink ref="A380" r:id="rId748" display="BPS-FCY-F-264-H"/>
     <hyperlink ref="C380" r:id="rId749" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A381" r:id="rId750" display="BPS-BCG-G-168-H"/>
+    <hyperlink ref="A381" r:id="rId750" display="BPS-CCU-J-144-H"/>
     <hyperlink ref="C381" r:id="rId751" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A382" r:id="rId752" display="BPS-BCG-G-120-H"/>
+    <hyperlink ref="A382" r:id="rId752" display="BPS-CCU-J-192-H"/>
     <hyperlink ref="C382" r:id="rId753" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A383" r:id="rId754" display="BPS-BCG-G-144-H"/>
+    <hyperlink ref="A383" r:id="rId754" display="BPS-CCU-J-240-H"/>
     <hyperlink ref="C383" r:id="rId755" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A384" r:id="rId756" display="BPS-FCZ-J-120-H"/>
+    <hyperlink ref="C384" r:id="rId757" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A385" r:id="rId758" display="BPS-FCZ-J-144-H"/>
+    <hyperlink ref="C385" r:id="rId759" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A386" r:id="rId760" display="BPS-FCZ-J-168-H"/>
+    <hyperlink ref="C386" r:id="rId761" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A387" r:id="rId762" display="BPS-ACD-F-174-H"/>
+    <hyperlink ref="C387" r:id="rId763" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A388" r:id="rId764" display="BPS-BCG-G-072-H"/>
+    <hyperlink ref="C388" r:id="rId765" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A389" r:id="rId766" display="BPS-BCG-G-096-H"/>
+    <hyperlink ref="C389" r:id="rId767" display="Variant of SMART-PIPE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId756"/>
+    <tablePart r:id="rId768"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>