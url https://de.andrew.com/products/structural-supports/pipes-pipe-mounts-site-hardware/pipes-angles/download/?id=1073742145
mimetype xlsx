--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -43,74 +43,239 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>GALV-STEEL-PIPE</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Galvanized Steel Bulk Pipes</t>
+  </si>
+  <si>
+    <t>Plain end pipe</t>
+  </si>
+  <si>
+    <t>STRUT-CHANNEL</t>
+  </si>
+  <si>
+    <t>Channel Struts</t>
+  </si>
+  <si>
+    <t>Square rail support component</t>
+  </si>
+  <si>
+    <t>MT-525</t>
+  </si>
+  <si>
+    <t>Variant of GALV-STEEL-ANGLE</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2 in x 2 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>Bulk angle</t>
+  </si>
+  <si>
+    <t>MT-539</t>
+  </si>
+  <si>
+    <t>Variant of GALV-STEEL-PIPE</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 126 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-540</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 21 ft x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-529</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-536</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 3/8 in, 25 ft</t>
+  </si>
+  <si>
+    <t>MT-537</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-48</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 48 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-504</t>
+  </si>
+  <si>
+    <t>Variant of STRUT-CHANNEL</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 10 ft Long</t>
+  </si>
+  <si>
+    <t>MT-547</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 21 ft x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-650</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 48 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-653</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 48 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-505-240</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 20 ft Long</t>
+  </si>
+  <si>
+    <t>MT-547-108</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 108 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-653-63</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 63 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-126</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-650-63</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 63 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-524</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2 in x 2 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-547-126</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-547-192</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-651-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 150 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-651-96</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54796</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 96 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54684</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>CST-10</t>
   </si>
   <si>
-    <t>Variant of STRUT-CHANNEL</t>
-[...1 lines deleted...]
-  <si>
     <t>Channel Strut, 10 ft</t>
   </si>
   <si>
-    <t>Square rail support component</t>
-[...1 lines deleted...]
-  <si>
     <t>MT546120</t>
   </si>
   <si>
-    <t>Variant of GALV-STEEL-PIPE</t>
-[...1 lines deleted...]
-  <si>
     <t>Plain End Pipe, 2-7/8 X 120" X .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>Plain end pipe</t>
-[...1 lines deleted...]
-  <si>
     <t>MT-651-120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 120 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651126154</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 126 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651150218</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 150 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651180154</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 180 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT537198</t>
@@ -262,59 +427,53 @@
   <si>
     <t>VZWSMART 150" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
   </si>
   <si>
     <t>P40-312X174</t>
   </si>
   <si>
     <t>VZWSMART 174" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
   </si>
   <si>
     <t>MT651174154</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 174 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC406814</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 18 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>A-SFK3-01</t>
   </si>
   <si>
-    <t>Variant of GALV-STEEL-ANGLE</t>
-[...1 lines deleted...]
-  <si>
     <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 96" long, Galvanized</t>
   </si>
   <si>
-    <t>Bulk angle</t>
-[...1 lines deleted...]
-  <si>
     <t>A-L25X25X4X120</t>
   </si>
   <si>
     <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 120" Long Galvanized</t>
   </si>
   <si>
     <t>A-L30X30X4X240</t>
   </si>
   <si>
     <t>VZWSMART ANGLE 3" X 3" X 1/4", 240" long, Galvanized</t>
   </si>
   <si>
     <t>A-L40X40X4X240</t>
   </si>
   <si>
     <t>VZWSMART ANGLE 4" X 4" X 1/4", 240" long, Galvanized</t>
   </si>
   <si>
     <t>MT50460</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 60" Long</t>
   </si>
   <si>
     <t>MT-504-72</t>
@@ -343,221 +502,62 @@
   <si>
     <t>UNI-158-10-002</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 1.125" long slots - 10 feet long</t>
   </si>
   <si>
     <t>MTC895303</t>
   </si>
   <si>
     <t>Bulk Angle, 4 in x 4 in x 1/4 in, 25 ft</t>
   </si>
   <si>
     <t>BPS-ACC-D-252-H</t>
   </si>
   <si>
     <t>Variant of SMART-PIPE</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 21 ft  .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCG-G-252-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 4-1/2 in OD x 21 ft x .237" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-BCE-E-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8" OD X 120" X .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 120 in x .276" A500C 46Ksi</t>
   </si>
   <si>
-    <t>GALV-STEEL-PIPE</t>
-[...154 lines deleted...]
-  <si>
     <t>BPS-CCH-E-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 252 in x .276" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-096-H</t>
   </si>
   <si>
     <t>Plain End Pipe,  2-7/8 in OD x 96 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACD-F-252-H</t>
   </si>
   <si>
     <t>BPS-ACD-F-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 120 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACD-F-096-H</t>
   </si>
   <si>
     <t>BPS-BCN-D-096-H</t>
@@ -601,98 +601,236 @@
   <si>
     <t>BPS-BCN-D-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 72 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-150-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 150 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-174-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 174 in x .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCF-F-048-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 48 in x .216" A500C 46Ksi</t>
   </si>
   <si>
+    <t>MT546132276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 132 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-288-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 288 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547126120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC54796216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-114-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 114 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-132-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 132 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-138-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 138 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-160-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 160 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-170-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 170 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 84 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-136-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 136 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 192 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 192 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>SMART-PIPE</t>
+  </si>
+  <si>
+    <t>Smart Bulk Pipes</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-102-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546156</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC3531</t>
+  </si>
+  <si>
+    <t>ANGLE 4" X 4" X 3/8", 240" long, GALVANIZED</t>
+  </si>
+  <si>
+    <t>MTC8341</t>
+  </si>
+  <si>
+    <t>ANGLE 3" X 3" X 3/8", 240" long, GALVANIZED</t>
+  </si>
+  <si>
+    <t>P40-238X240</t>
+  </si>
+  <si>
+    <t>VZWSMART 240" PIPE 2 SCH40 - 2.375" OD</t>
+  </si>
+  <si>
+    <t>P40-238X252</t>
+  </si>
+  <si>
+    <t>VZWSMART 252" PIPE 2 SCH40 - 2.375" OD</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-276-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 276 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-BCF-F-150-H</t>
   </si>
   <si>
     <t>BPS-BCF-F-174-H</t>
   </si>
   <si>
     <t>BPS-EBM-K-018-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.315 in OD x 18 in .109" A500B 42Ksi</t>
   </si>
   <si>
     <t>MTC910501</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 120 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC350928</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 18 in .120" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT546132276</t>
-[...22 lines deleted...]
-  <si>
     <t>BPS-BCF-F-096-H</t>
   </si>
   <si>
     <t>MTC306405</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 96 in x .337" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCJ-G-096-H</t>
   </si>
   <si>
     <t>BPS-EBM-K-036-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.315 in OD x 36 in .109" A500B 42Ksi</t>
   </si>
   <si>
     <t>BPS-CBL-F-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 252 in x .4" A500B 42Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-010-H</t>
@@ -715,221 +853,131 @@
   <si>
     <t>BPS-ACC-M-024-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 24 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-050-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 50 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 72 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-008-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 8 in .120" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-M-096-H</t>
-[...40 lines deleted...]
-  <si>
     <t>BPS-ACC-D-186-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 186 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-198-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-039-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 39 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-048-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-060-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 60 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-063-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 72 in .120" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-D-084-H</t>
-[...22 lines deleted...]
-  <si>
     <t>BPS-BCN-D-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 264 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-040-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 39.5 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-079-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 79 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-174-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 174 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 216 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCQ-D-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 264 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 144 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 168 in .436" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-FCL-D-192-H</t>
-[...22 lines deleted...]
-  <si>
     <t>BPS-BCE-E-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 216 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 144 in x .276" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-150-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 150 in x .276" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-174-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 174 in x .276" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCH-E-216-H</t>
@@ -1144,117 +1192,309 @@
   <si>
     <t>BPS-CCJ-G-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 216 in x .337" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCJ-G-084-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 84 in x .337" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCA-G-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 264 in x 674" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT546180</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 180 in .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT546156</t>
-[...28 lines deleted...]
-  <si>
     <t>SFG-FP-12.5-4-48</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>SFG-FP-10.5-3-60</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
-    <t>BPS-CCH-E-288-H</t>
-[...14 lines deleted...]
-    <t>Smart Bulk Pipes</t>
+    <t>SFG-FP-14.5-4-56</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-5-42</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MT546102</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-120-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-018-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-140-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 140 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-019-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 19 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-036-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 36 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-063-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 63 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 108 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-132-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 132 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-180-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 240 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 216 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 240 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCZ-J-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4 in OD x 264 in x .636" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACP-G-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 120 in x .188" A500C 46Ksi</t>
   </si>
@@ -1267,156 +1507,234 @@
   <si>
     <t>BPS-BCG-G-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 144 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCG-G-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 168 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCG-G-174-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCG-G-192-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 192 in x .237" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-BCG-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 150 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-CCJ-G-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 240 in x .337" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-CCJ-G-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 264 in x .337" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCA-G-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 120 in x 674" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCA-G-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 144 in x 674" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-FCA-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-FCA-G-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 240 in x 674" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-654</t>
   </si>
   <si>
     <t>PIPE GALV, 4.5"OD X 72" X .188" A500C</t>
   </si>
   <si>
-    <t>MT546102</t>
-[...68 lines deleted...]
-    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
+    <t>BPS-ACD-F-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 72 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>GALV-STEEL-ANGLE</t>
+  </si>
+  <si>
+    <t>Galvanized Steel Bulk Angles</t>
+  </si>
+  <si>
+    <t>MT-538</t>
+  </si>
+  <si>
+    <t>MT-527</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-528</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-530</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-648</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 24 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-649</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 36 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 21 ft .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-537-186</t>
+  </si>
+  <si>
+    <t>MT-651</t>
+  </si>
+  <si>
+    <t>MT-654-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 150 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-547-174</t>
+  </si>
+  <si>
+    <t>MT-651-108</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2.375"OD X 108" X .120" A500C</t>
+  </si>
+  <si>
+    <t>MT-654-96</t>
+  </si>
+  <si>
+    <t>MT-651-84</t>
+  </si>
+  <si>
+    <t>MT54672</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT54696</t>
   </si>
   <si>
     <t>MT54772</t>
   </si>
   <si>
     <t>Plain End Pipe,  3-1/2 in OD x 72 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT54784</t>
   </si>
   <si>
     <t>Plain End Pipe,  3-1/2 in OD x 84 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC987205</t>
   </si>
   <si>
     <t>Plain End Pipe,  4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>VC-CST</t>
   </si>
@@ -1624,137 +1942,56 @@
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 174 in x .300" A500C 46Ksi</t>
   </si>
   <si>
     <t>74916-1-001-114</t>
   </si>
   <si>
     <t>Custom MOSAIC® Antenna Pipe, 2-3/8 in OD x 114 in</t>
   </si>
   <si>
     <t>74916-2-001-114</t>
   </si>
   <si>
     <t>Custom MOSAIC® Antenna Pipe, 2-7/8 in OD x 114 in</t>
   </si>
   <si>
     <t>BPS-ACC-D-126-H</t>
   </si>
   <si>
     <t>BPS-ACP-G-126-H</t>
   </si>
   <si>
     <t>BPS-BCE-E-252-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-7/8 in OD x 21 ft .203" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-CCH-E-096-H</t>
   </si>
   <si>
     <t>BPS-ECC-E-120-H</t>
   </si>
   <si>
-    <t>GALV-STEEL-ANGLE</t>
-[...76 lines deleted...]
-  <si>
     <t>BPS-BCE-E-126-H</t>
   </si>
   <si>
     <t>BPS-ECC-E-126-H</t>
   </si>
   <si>
     <t>BPS-CCH-E-126-H</t>
   </si>
   <si>
     <t>BPS-BCE-E-150-H</t>
   </si>
   <si>
     <t>BPS-BCE-E-174-H</t>
   </si>
   <si>
     <t>BPS-ECC-E-096-H</t>
   </si>
   <si>
     <t>BPS-ACD-F-108-H</t>
   </si>
   <si>
     <t>BPS-ACD-F-126-H</t>
   </si>
   <si>
     <t>BPS-ACC-D-108-H</t>
@@ -1765,56 +2002,50 @@
   <si>
     <t>BPS-CCR-F-096-H</t>
   </si>
   <si>
     <t>BPS-BCN-D-120-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 120 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-048-H</t>
   </si>
   <si>
     <t>BPS-BCF-F-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 72 in x .216" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-M-120-H</t>
-[...4 lines deleted...]
-  <si>
     <t>MTC9874</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 252 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-252-H</t>
   </si>
   <si>
     <t>BPS-BCN-D-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 240 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 252 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT546156276</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 156 in x .276" A500C 46Ksi</t>
@@ -1849,74 +2080,50 @@
   <si>
     <t>BPS-BBF-F-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 252 in x .216" A500B 42Ksi</t>
   </si>
   <si>
     <t>BPS-BBG-G-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 252 in x .237" A500B 42Ksi</t>
   </si>
   <si>
     <t>BPS-CBJ-G-252-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 252 in x .337" A500B 42Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-M-012-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 12 in .120" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-M-140-H</t>
-[...22 lines deleted...]
-  <si>
     <t>BPS-BCK-M-096-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 1.9 in OD x 96 in .145" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-144-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 144 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-015-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 15 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-156-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 156 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-174-H</t>
@@ -2000,257 +2207,50 @@
     <t>Plain End Pipe, 2-3/8 in OD x 120 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-216-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 216 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-240-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 240 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-E-108-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 108 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-084-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
-  </si>
-[...205 lines deleted...]
-    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .237" A500C 46Ksi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2369,51 +2369,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J389" totalsRowShown="0">
   <autoFilter ref="A1:J389"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x240" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x252" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-288-h" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-276-h" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-174-h" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-072-h" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-096-h" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-288-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x240" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x252" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-276-h" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-174-h" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-072-h" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-096-h" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2431,6258 +2431,6258 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H32" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H33" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H36" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H39" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H42" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H43" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D45" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H46" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D47" t="s">
         <v>108</v>
       </c>
       <c r="H47" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D48" t="s">
         <v>110</v>
       </c>
       <c r="H48" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D49" t="s">
         <v>112</v>
       </c>
       <c r="H49" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D50" t="s">
         <v>114</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
         <v>116</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
         <v>120</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
         <v>122</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
         <v>124</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" t="s">
         <v>126</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D57" t="s">
         <v>128</v>
       </c>
       <c r="H57" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D58" t="s">
         <v>130</v>
       </c>
       <c r="H58" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D59" t="s">
         <v>132</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
         <v>134</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D61" t="s">
         <v>136</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D62" t="s">
         <v>138</v>
       </c>
       <c r="H62" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
         <v>140</v>
       </c>
       <c r="H63" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
         <v>142</v>
       </c>
       <c r="H64" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>144</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D66" t="s">
         <v>146</v>
       </c>
       <c r="H66" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
         <v>148</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D68" t="s">
         <v>150</v>
       </c>
       <c r="H68" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
         <v>152</v>
       </c>
       <c r="H69" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
         <v>154</v>
       </c>
       <c r="H70" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D71" t="s">
         <v>156</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>158</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D73" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D74" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D75" t="s">
         <v>164</v>
       </c>
       <c r="H75" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D76" t="s">
         <v>166</v>
       </c>
       <c r="H76" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>168</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D78" t="s">
         <v>170</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D79" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D80" t="s">
         <v>173</v>
       </c>
       <c r="H80" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D81" t="s">
-        <v>164</v>
+        <v>66</v>
       </c>
       <c r="H81" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D82" t="s">
         <v>176</v>
       </c>
       <c r="H82" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D83" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="H83" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D84" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="H84" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D85" t="s">
         <v>180</v>
       </c>
       <c r="H85" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D86" t="s">
-        <v>162</v>
+        <v>64</v>
       </c>
       <c r="H86" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D87" t="s">
         <v>183</v>
       </c>
       <c r="H87" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D88" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D89" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="H89" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="H90" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="H91" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="H92" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="H93" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D94" t="s">
         <v>195</v>
       </c>
       <c r="H94" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D95" t="s">
-        <v>53</v>
+        <v>197</v>
       </c>
       <c r="H95" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D96" t="s">
-        <v>97</v>
+        <v>199</v>
       </c>
       <c r="H96" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D97" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H97" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D98" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H98" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D99" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H99" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D100" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H100" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D101" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H101" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D102" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H102" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D103" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H103" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D104" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H104" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D105" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="H105" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D106" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H106" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D107" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H107" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D108" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="H108" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D109" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H109" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D110" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H110" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D111" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="H111" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D112" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H112" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>232</v>
+      </c>
+      <c r="C113" t="s">
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H113" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D114" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H114" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D115" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H115" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D116" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H116" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H117" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H119" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H120" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D121" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="H121" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D122" t="s">
-        <v>247</v>
+        <v>108</v>
       </c>
       <c r="H122" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D123" t="s">
-        <v>249</v>
+        <v>150</v>
       </c>
       <c r="H123" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D124" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="H124" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D125" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H125" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D126" t="s">
-        <v>140</v>
+        <v>257</v>
       </c>
       <c r="H126" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D127" t="s">
-        <v>255</v>
+        <v>205</v>
       </c>
       <c r="H127" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>152</v>
+        <v>260</v>
       </c>
       <c r="H128" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D129" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H129" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D130" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H130" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D131" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H131" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D132" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H132" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D133" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H133" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D134" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H134" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D135" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H135" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D136" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H136" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D137" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="H137" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D138" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="H138" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D139" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="H139" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D140" t="s">
-        <v>280</v>
+        <v>82</v>
       </c>
       <c r="H140" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D141" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H141" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D142" t="s">
-        <v>284</v>
+        <v>42</v>
       </c>
       <c r="H142" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D143" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H143" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D144" t="s">
-        <v>288</v>
+        <v>54</v>
       </c>
       <c r="H144" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D145" t="s">
         <v>290</v>
       </c>
       <c r="H145" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D146" t="s">
         <v>292</v>
       </c>
       <c r="H146" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D147" t="s">
         <v>294</v>
       </c>
       <c r="H147" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D148" t="s">
         <v>296</v>
       </c>
       <c r="H148" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D149" t="s">
         <v>298</v>
       </c>
       <c r="H149" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D150" t="s">
         <v>300</v>
       </c>
       <c r="H150" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D151" t="s">
         <v>302</v>
       </c>
       <c r="H151" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D152" t="s">
         <v>304</v>
       </c>
       <c r="H152" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D153" t="s">
         <v>306</v>
       </c>
       <c r="H153" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D154" t="s">
         <v>308</v>
       </c>
       <c r="H154" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D155" t="s">
         <v>310</v>
       </c>
       <c r="H155" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D156" t="s">
         <v>312</v>
       </c>
       <c r="H156" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D157" t="s">
         <v>314</v>
       </c>
       <c r="H157" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D158" t="s">
         <v>316</v>
       </c>
       <c r="H158" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D159" t="s">
         <v>318</v>
       </c>
       <c r="H159" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D160" t="s">
         <v>320</v>
       </c>
       <c r="H160" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D161" t="s">
         <v>322</v>
       </c>
       <c r="H161" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D162" t="s">
         <v>324</v>
       </c>
       <c r="H162" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D163" t="s">
         <v>326</v>
       </c>
       <c r="H163" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D164" t="s">
         <v>328</v>
       </c>
       <c r="H164" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D165" t="s">
         <v>330</v>
       </c>
       <c r="H165" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D166" t="s">
         <v>332</v>
       </c>
       <c r="H166" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D167" t="s">
         <v>334</v>
       </c>
       <c r="H167" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D168" t="s">
         <v>336</v>
       </c>
       <c r="H168" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D169" t="s">
         <v>338</v>
       </c>
       <c r="H169" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D170" t="s">
         <v>340</v>
       </c>
       <c r="H170" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D171" t="s">
         <v>342</v>
       </c>
       <c r="H171" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D172" t="s">
         <v>344</v>
       </c>
       <c r="H172" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D173" t="s">
         <v>346</v>
       </c>
       <c r="H173" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D174" t="s">
         <v>348</v>
       </c>
       <c r="H174" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D175" t="s">
         <v>350</v>
       </c>
       <c r="H175" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D176" t="s">
         <v>352</v>
       </c>
       <c r="H176" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D177" t="s">
         <v>354</v>
       </c>
       <c r="H177" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D178" t="s">
         <v>356</v>
       </c>
       <c r="H178" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D179" t="s">
         <v>358</v>
       </c>
       <c r="H179" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D180" t="s">
         <v>360</v>
       </c>
       <c r="H180" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D181" t="s">
         <v>362</v>
       </c>
       <c r="H181" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D182" t="s">
         <v>364</v>
       </c>
       <c r="H182" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D183" t="s">
         <v>366</v>
       </c>
       <c r="H183" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D184" t="s">
         <v>368</v>
       </c>
       <c r="H184" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D185" t="s">
         <v>370</v>
       </c>
       <c r="H185" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D186" t="s">
         <v>372</v>
       </c>
       <c r="H186" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D187" t="s">
         <v>374</v>
       </c>
       <c r="H187" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D188" t="s">
         <v>376</v>
       </c>
       <c r="H188" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D189" t="s">
         <v>378</v>
       </c>
       <c r="H189" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D190" t="s">
         <v>380</v>
       </c>
       <c r="H190" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D191" t="s">
         <v>382</v>
       </c>
       <c r="H191" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D192" t="s">
         <v>384</v>
       </c>
       <c r="H192" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D193" t="s">
         <v>386</v>
       </c>
       <c r="H193" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="C194" t="s">
+      <c r="C194" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D194" t="s">
         <v>388</v>
       </c>
-      <c r="D194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H194" t="s">
-        <v>391</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>389</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D195" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="G195" t="s">
         <v>390</v>
       </c>
       <c r="H195" t="s">
-        <v>391</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D196" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="H196" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C197" t="s">
+        <v>394</v>
+      </c>
+      <c r="D197" t="s">
+        <v>395</v>
+      </c>
+      <c r="G197" t="s">
         <v>396</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D197" t="s">
+      <c r="H197" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C198" t="s">
-        <v>116</v>
+        <v>394</v>
       </c>
       <c r="D198" t="s">
         <v>399</v>
       </c>
+      <c r="G198" t="s">
+        <v>396</v>
+      </c>
       <c r="H198" t="s">
-        <v>17</v>
+        <v>397</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C199" s="1" t="s">
-        <v>107</v>
+      <c r="C199" t="s">
+        <v>394</v>
       </c>
       <c r="D199" t="s">
         <v>401</v>
       </c>
+      <c r="G199" t="s">
+        <v>396</v>
+      </c>
       <c r="H199" t="s">
-        <v>17</v>
+        <v>397</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C200" s="1" t="s">
-        <v>107</v>
+      <c r="C200" t="s">
+        <v>394</v>
       </c>
       <c r="D200" t="s">
         <v>403</v>
       </c>
+      <c r="G200" t="s">
+        <v>396</v>
+      </c>
       <c r="H200" t="s">
-        <v>17</v>
+        <v>397</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D201" t="s">
         <v>405</v>
       </c>
       <c r="H201" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D202" t="s">
-        <v>407</v>
+        <v>255</v>
       </c>
       <c r="H202" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D203" t="s">
-        <v>409</v>
+        <v>257</v>
       </c>
       <c r="H203" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D204" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="H204" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D205" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="H205" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D206" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="H206" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D207" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="H207" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D208" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="H208" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D209" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="H209" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D210" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="H210" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D211" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="H211" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D212" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="H212" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>426</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D213" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="H213" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D214" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="H214" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D215" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="H215" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D216" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="H216" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D217" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H217" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D218" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="H218" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D219" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H219" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D220" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="H220" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D221" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="H221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D222" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="H222" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D223" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="H223" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>448</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D224" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>449</v>
       </c>
       <c r="H224" t="s">
-        <v>391</v>
+        <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>450</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D225" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>451</v>
       </c>
       <c r="H225" t="s">
-        <v>391</v>
+        <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D226" t="s">
-        <v>170</v>
+        <v>453</v>
       </c>
       <c r="H226" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D227" t="s">
         <v>455</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H227" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D228" t="s">
         <v>457</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H228" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D229" t="s">
         <v>459</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H229" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D230" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="H230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D231" t="s">
         <v>463</v>
       </c>
-      <c r="C231" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H231" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D232" t="s">
-        <v>180</v>
+        <v>465</v>
       </c>
       <c r="H232" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D233" t="s">
-        <v>191</v>
+        <v>467</v>
       </c>
       <c r="H233" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D234" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H234" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D235" t="s">
-        <v>274</v>
+        <v>471</v>
       </c>
       <c r="H235" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D236" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="H236" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D237" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H237" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D238" t="s">
-        <v>114</v>
+        <v>477</v>
       </c>
       <c r="H238" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D239" t="s">
-        <v>296</v>
+        <v>479</v>
       </c>
       <c r="H239" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D240" t="s">
-        <v>298</v>
+        <v>481</v>
       </c>
       <c r="H240" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D241" t="s">
-        <v>168</v>
+        <v>483</v>
       </c>
       <c r="H241" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D242" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="H242" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D243" t="s">
-        <v>288</v>
+        <v>487</v>
       </c>
       <c r="H243" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D244" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="H244" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D245" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="H245" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D246" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="H246" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D247" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="H247" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D248" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="H248" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D249" t="s">
-        <v>308</v>
+        <v>499</v>
       </c>
       <c r="H249" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D250" t="s">
-        <v>173</v>
+        <v>501</v>
       </c>
       <c r="H250" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D251" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="H251" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D252" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="H252" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D253" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="H253" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D254" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="H254" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D255" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="H255" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D256" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="H256" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D257" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="H257" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D258" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="H258" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D259" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="H259" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D260" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="H260" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D261" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="H261" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D262" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="H262" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>526</v>
+      </c>
+      <c r="C263" t="s">
+        <v>394</v>
       </c>
       <c r="D263" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="H263" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D264" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="H264" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D265" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="H265" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="D266" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="H266" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>534</v>
+      </c>
+      <c r="C267" t="s">
+        <v>11</v>
       </c>
       <c r="D267" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="H267" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D268" t="s">
-        <v>527</v>
+        <v>161</v>
       </c>
       <c r="H268" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D269" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="H269" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="H270" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D271" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="H271" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D272" t="s">
-        <v>132</v>
+        <v>544</v>
       </c>
       <c r="H272" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D273" t="s">
-        <v>123</v>
+        <v>546</v>
       </c>
       <c r="H273" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D274" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="H274" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D275" t="s">
-        <v>39</v>
+        <v>281</v>
       </c>
       <c r="H275" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D276" t="s">
-        <v>33</v>
+        <v>290</v>
       </c>
       <c r="H276" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>551</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D277" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="H277" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D278" t="s">
-        <v>108</v>
+        <v>529</v>
       </c>
       <c r="H278" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D279" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="H279" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D280" t="s">
-        <v>546</v>
+        <v>183</v>
       </c>
       <c r="H280" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="D281" t="s">
-        <v>548</v>
+        <v>221</v>
       </c>
       <c r="H281" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D282" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="H282" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D283" t="s">
-        <v>552</v>
+        <v>170</v>
       </c>
       <c r="H283" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D284" t="s">
-        <v>537</v>
+        <v>562</v>
       </c>
       <c r="H284" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D285" t="s">
-        <v>249</v>
+        <v>564</v>
       </c>
       <c r="H285" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D286" t="s">
-        <v>258</v>
+        <v>566</v>
       </c>
       <c r="H286" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D287" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="H287" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D288" t="s">
-        <v>559</v>
+        <v>176</v>
       </c>
       <c r="H288" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D289" t="s">
-        <v>561</v>
+        <v>180</v>
       </c>
       <c r="H289" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D290" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="H290" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D291" t="s">
-        <v>260</v>
+        <v>573</v>
       </c>
       <c r="H291" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D292" t="s">
-        <v>565</v>
+        <v>298</v>
       </c>
       <c r="H292" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D293" t="s">
-        <v>150</v>
+        <v>576</v>
       </c>
       <c r="H293" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D294" t="s">
-        <v>35</v>
+        <v>578</v>
       </c>
       <c r="H294" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D295" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="H295" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D296" t="s">
-        <v>125</v>
+        <v>312</v>
       </c>
       <c r="H296" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D297" t="s">
-        <v>472</v>
+        <v>314</v>
       </c>
       <c r="H297" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D298" t="s">
-        <v>481</v>
+        <v>168</v>
       </c>
       <c r="H298" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D299" t="s">
-        <v>146</v>
+        <v>584</v>
       </c>
       <c r="H299" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D300" t="s">
-        <v>156</v>
+        <v>235</v>
       </c>
       <c r="H300" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D301" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="H301" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D302" t="s">
-        <v>19</v>
+        <v>589</v>
       </c>
       <c r="H302" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D303" t="s">
-        <v>489</v>
+        <v>591</v>
       </c>
       <c r="H303" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D304" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="H304" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D305" t="s">
-        <v>580</v>
+        <v>595</v>
       </c>
       <c r="H305" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>581</v>
+        <v>596</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D306" t="s">
-        <v>134</v>
+        <v>324</v>
       </c>
       <c r="H306" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D307" t="s">
-        <v>583</v>
+        <v>173</v>
       </c>
       <c r="H307" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D308" t="s">
-        <v>201</v>
+        <v>599</v>
       </c>
       <c r="H308" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>585</v>
+        <v>600</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D309" t="s">
-        <v>203</v>
+        <v>601</v>
       </c>
       <c r="H309" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D310" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="H310" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D311" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="H311" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D312" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="H312" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D313" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="H313" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D314" t="s">
-        <v>594</v>
+        <v>611</v>
       </c>
       <c r="H314" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D315" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="H315" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D316" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="H316" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D317" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="H317" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>599</v>
+        <v>618</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D318" t="s">
-        <v>207</v>
+        <v>619</v>
       </c>
       <c r="H318" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D319" t="s">
-        <v>209</v>
+        <v>621</v>
       </c>
       <c r="H319" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>601</v>
+        <v>622</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D320" t="s">
-        <v>199</v>
+        <v>623</v>
       </c>
       <c r="H320" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>602</v>
+        <v>624</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D321" t="s">
-        <v>603</v>
+        <v>625</v>
       </c>
       <c r="H321" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D322" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="H322" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D323" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="H323" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D324" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="H324" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="D325" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="H325" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D326" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
       <c r="H326" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D327" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="H327" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D328" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="H328" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D329" t="s">
-        <v>619</v>
+        <v>33</v>
       </c>
       <c r="H329" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D330" t="s">
-        <v>621</v>
+        <v>23</v>
       </c>
       <c r="H330" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D331" t="s">
-        <v>623</v>
+        <v>548</v>
       </c>
       <c r="H331" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>624</v>
+        <v>643</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D332" t="s">
-        <v>625</v>
+        <v>94</v>
       </c>
       <c r="H332" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D333" t="s">
-        <v>627</v>
+        <v>88</v>
       </c>
       <c r="H333" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D334" t="s">
-        <v>467</v>
+        <v>52</v>
       </c>
       <c r="H334" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D335" t="s">
-        <v>550</v>
+        <v>90</v>
       </c>
       <c r="H335" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D336" t="s">
-        <v>631</v>
+        <v>92</v>
       </c>
       <c r="H336" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D337" t="s">
-        <v>552</v>
+        <v>25</v>
       </c>
       <c r="H337" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D338" t="s">
-        <v>160</v>
+        <v>578</v>
       </c>
       <c r="H338" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D339" t="s">
-        <v>635</v>
+        <v>587</v>
       </c>
       <c r="H339" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D340" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="H340" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D341" t="s">
-        <v>638</v>
+        <v>58</v>
       </c>
       <c r="H341" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D342" t="s">
-        <v>640</v>
+        <v>555</v>
       </c>
       <c r="H342" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D343" t="s">
-        <v>642</v>
+        <v>74</v>
       </c>
       <c r="H343" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D344" t="s">
-        <v>644</v>
+        <v>595</v>
       </c>
       <c r="H344" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D345" t="s">
-        <v>23</v>
+        <v>657</v>
       </c>
       <c r="H345" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D346" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="H346" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D347" t="s">
-        <v>649</v>
+        <v>35</v>
       </c>
       <c r="H347" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D348" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="H348" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D349" t="s">
-        <v>470</v>
+        <v>664</v>
       </c>
       <c r="H349" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D350" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="H350" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D351" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="H351" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D352" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="H352" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D353" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="H353" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D354" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="H354" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D355" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="H355" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D356" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="H356" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D357" t="s">
-        <v>668</v>
+        <v>201</v>
       </c>
       <c r="H357" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D358" t="s">
-        <v>670</v>
+        <v>203</v>
       </c>
       <c r="H358" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D359" t="s">
-        <v>672</v>
+        <v>253</v>
       </c>
       <c r="H359" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D360" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="H360" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D361" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="H361" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D362" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="H362" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D363" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="H363" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D364" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="H364" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D365" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="H365" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D366" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="H366" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D367" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="H367" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D368" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="H368" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D369" t="s">
-        <v>692</v>
+        <v>573</v>
       </c>
       <c r="H369" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D370" t="s">
-        <v>694</v>
+        <v>544</v>
       </c>
       <c r="H370" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D371" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="H371" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D372" t="s">
-        <v>698</v>
+        <v>546</v>
       </c>
       <c r="H372" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D373" t="s">
-        <v>700</v>
+        <v>62</v>
       </c>
       <c r="H373" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D374" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="H374" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D375" t="s">
-        <v>704</v>
+        <v>80</v>
       </c>
       <c r="H375" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D376" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H376" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D377" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H377" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D378" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="H378" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D379" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H379" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D380" t="s">
-        <v>714</v>
+        <v>78</v>
       </c>
       <c r="H380" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D381" t="s">
         <v>716</v>
       </c>
       <c r="H381" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D382" t="s">
         <v>718</v>
       </c>
       <c r="H382" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D383" t="s">
         <v>720</v>
       </c>
       <c r="H383" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D384" t="s">
-        <v>722</v>
+        <v>576</v>
       </c>
       <c r="H384" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D385" t="s">
         <v>723</v>
       </c>
-      <c r="C385" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H385" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D386" t="s">
         <v>725</v>
       </c>
-      <c r="C386" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H386" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D387" t="s">
         <v>727</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H387" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D388" t="s">
         <v>729</v>
       </c>
       <c r="H388" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="D389" t="s">
         <v>731</v>
       </c>
       <c r="H389" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CST-10"/>
-[...101 lines deleted...]
-    <hyperlink ref="A54" r:id="rId103" display="MT-539"/>
+    <hyperlink ref="A2" r:id="rId1" display="GALV-STEEL-PIPE"/>
+    <hyperlink ref="A3" r:id="rId2" display="STRUT-CHANNEL"/>
+    <hyperlink ref="A4" r:id="rId3" display="MT-525"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A5" r:id="rId5" display="MT-539"/>
+    <hyperlink ref="C5" r:id="rId6" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A6" r:id="rId7" display="MT-546-150"/>
+    <hyperlink ref="C6" r:id="rId8" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A7" r:id="rId9" display="MT-540"/>
+    <hyperlink ref="C7" r:id="rId10" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A8" r:id="rId11" display="MT-529"/>
+    <hyperlink ref="C8" r:id="rId12" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A9" r:id="rId13" display="MT-536"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A10" r:id="rId15" display="MT-537"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A11" r:id="rId17" display="MT-546-48"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A12" r:id="rId19" display="MT-504"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A13" r:id="rId21" display="MT-547"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A14" r:id="rId23" display="MT-650"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A15" r:id="rId25" display="MT-653"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A16" r:id="rId27" display="MT-505-240"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A17" r:id="rId29" display="MT-547-108"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A18" r:id="rId31" display="MT-653-63"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A19" r:id="rId33" display="MT-546-126"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A20" r:id="rId35" display="MT-650-63"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A21" r:id="rId37" display="MT-524"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A22" r:id="rId39" display="MT-547-126"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A23" r:id="rId41" display="MT-547-192"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A24" r:id="rId43" display="MT-651-150"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A25" r:id="rId45" display="MT-651-96"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A26" r:id="rId47" display="MT54796"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A27" r:id="rId49" display="MT54684"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A28" r:id="rId51" display="CST-10"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A29" r:id="rId53" display="MT546120"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A30" r:id="rId55" display="MT-651-120"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A31" r:id="rId57" display="MT651126154"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A32" r:id="rId59" display="MT651150218"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A33" r:id="rId61" display="MT651180154"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A34" r:id="rId63" display="MT537198"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A35" r:id="rId65" display="MT651096218"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A36" r:id="rId67" display="MT546114120"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A37" r:id="rId69" display="MT546120120"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A38" r:id="rId71" display="MT546126120"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A39" r:id="rId73" display="MT546126276"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A40" r:id="rId75" display="MT546096276"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A41" r:id="rId77" display="MT546084120"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A42" r:id="rId79" display="MT547100"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A43" r:id="rId81" display="MTC547126216"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A44" r:id="rId83" display="MT21601"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A45" r:id="rId85" display="MF130165"/>
+    <hyperlink ref="C45" r:id="rId86" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A46" r:id="rId87" display="MT54775"/>
+    <hyperlink ref="C46" r:id="rId88" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A47" r:id="rId89" display="MTC547150216"/>
+    <hyperlink ref="C47" r:id="rId90" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A48" r:id="rId91" display="MTC3506126"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A49" r:id="rId93" display="P40-238X048"/>
+    <hyperlink ref="C49" r:id="rId94" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A50" r:id="rId95" display="P40-238X120"/>
+    <hyperlink ref="C50" r:id="rId96" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A51" r:id="rId97" display="P40-238X150"/>
+    <hyperlink ref="C51" r:id="rId98" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A52" r:id="rId99" display="P40-238X174"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A53" r:id="rId101" display="P40-278X048"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A54" r:id="rId103" display="P40-278X072"/>
     <hyperlink ref="C54" r:id="rId104" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A55" r:id="rId105" display="MT-546-150"/>
+    <hyperlink ref="A55" r:id="rId105" display="P40-278X096"/>
     <hyperlink ref="C55" r:id="rId106" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A56" r:id="rId107" display="MT-540"/>
+    <hyperlink ref="A56" r:id="rId107" display="P40-278X150"/>
     <hyperlink ref="C56" r:id="rId108" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A57" r:id="rId109" display="MT-529"/>
-[...3 lines deleted...]
-    <hyperlink ref="A59" r:id="rId113" display="MT-537"/>
+    <hyperlink ref="A57" r:id="rId109" display="P40-312X072"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A58" r:id="rId111" display="P40-312X150"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A59" r:id="rId113" display="P40-312X174"/>
     <hyperlink ref="C59" r:id="rId114" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A60" r:id="rId115" display="MT-546-48"/>
+    <hyperlink ref="A60" r:id="rId115" display="MT651174154"/>
     <hyperlink ref="C60" r:id="rId116" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A61" r:id="rId117" display="MT-504"/>
-[...13 lines deleted...]
-    <hyperlink ref="A68" r:id="rId131" display="MT-546-126"/>
+    <hyperlink ref="A61" r:id="rId117" display="MTC406814"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A62" r:id="rId119" display="A-SFK3-01"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A63" r:id="rId121" display="A-L25X25X4X120"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A64" r:id="rId123" display="A-L30X30X4X240"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A65" r:id="rId125" display="A-L40X40X4X240"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A66" r:id="rId127" display="MT50460"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A67" r:id="rId129" display="MT-504-72"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A68" r:id="rId131" display="MT547174216"/>
     <hyperlink ref="C68" r:id="rId132" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A69" r:id="rId133" display="MT-650-63"/>
+    <hyperlink ref="A69" r:id="rId133" display="MT547216"/>
     <hyperlink ref="C69" r:id="rId134" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A70" r:id="rId135" display="MT-524"/>
-[...12 lines deleted...]
-    <hyperlink ref="C76" r:id="rId148" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A70" r:id="rId135" display="UNI-158-10-001"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A71" r:id="rId137" display="UNI-158-10-002"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A72" r:id="rId139" display="MTC895303"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A73" r:id="rId141" display="BPS-ACC-D-252-H"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A74" r:id="rId143" display="BPS-BCG-G-252-H"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A75" r:id="rId145" display="BPS-BCE-E-120-H"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A76" r:id="rId147" display="BPS-CCH-E-120-H"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A77" r:id="rId149" display="BPS-CCH-E-252-H"/>
     <hyperlink ref="C77" r:id="rId150" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A78" r:id="rId151" display="BPS-BCE-E-096-H"/>
     <hyperlink ref="C78" r:id="rId152" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A79" r:id="rId153" display="BPS-ACD-F-252-H"/>
     <hyperlink ref="C79" r:id="rId154" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A80" r:id="rId155" display="BPS-ACD-F-120-H"/>
     <hyperlink ref="C80" r:id="rId156" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A81" r:id="rId157" display="BPS-ACD-F-096-H"/>
     <hyperlink ref="C81" r:id="rId158" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A82" r:id="rId159" display="BPS-BCN-D-096-H"/>
     <hyperlink ref="C82" r:id="rId160" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A83" r:id="rId161" display="BPS-CCQ-D-096-H"/>
     <hyperlink ref="C83" r:id="rId162" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A84" r:id="rId163" display="BPS-BCN-D-126-H"/>
     <hyperlink ref="C84" r:id="rId164" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A85" r:id="rId165" display="BPS-CCQ-D-126-H"/>
     <hyperlink ref="C85" r:id="rId166" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A86" r:id="rId167" display="BPS-ACC-D-096-H"/>
     <hyperlink ref="C86" r:id="rId168" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A87" r:id="rId169" display="BPS-ACP-G-096-H"/>
     <hyperlink ref="C87" r:id="rId170" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A88" r:id="rId171" display="BPS-BCS-J-126-H"/>
     <hyperlink ref="C88" r:id="rId172" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A89" r:id="rId173" display="BPS-BCF-F-126-H"/>
     <hyperlink ref="C89" r:id="rId174" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A90" r:id="rId175" display="BPS-BCN-D-048-H"/>
     <hyperlink ref="C90" r:id="rId176" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A91" r:id="rId177" display="BPS-BCN-D-072-H"/>
     <hyperlink ref="C91" r:id="rId178" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A92" r:id="rId179" display="BPS-BCN-D-150-H"/>
     <hyperlink ref="C92" r:id="rId180" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A93" r:id="rId181" display="BPS-BCN-D-174-H"/>
     <hyperlink ref="C93" r:id="rId182" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A94" r:id="rId183" display="BPS-BCF-F-048-H"/>
     <hyperlink ref="C94" r:id="rId184" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A95" r:id="rId185" display="BPS-BCF-F-150-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A96" r:id="rId187" display="BPS-BCF-F-174-H"/>
+    <hyperlink ref="A95" r:id="rId185" display="MT546132276"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A96" r:id="rId187" display="BPS-CCH-E-288-H"/>
     <hyperlink ref="C96" r:id="rId188" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A97" r:id="rId189" display="BPS-EBM-K-018-H"/>
-[...3 lines deleted...]
-    <hyperlink ref="A99" r:id="rId193" display="MTC350928"/>
+    <hyperlink ref="A97" r:id="rId189" display="MT547126120"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A98" r:id="rId191" display="BPS-ECC-F-096-H"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A99" r:id="rId193" display="MTC54796216"/>
     <hyperlink ref="C99" r:id="rId194" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A100" r:id="rId195" display="MT546132276"/>
-[...3 lines deleted...]
-    <hyperlink ref="A102" r:id="rId199" display="BPS-ECC-F-096-H"/>
+    <hyperlink ref="A100" r:id="rId195" display="BPS-ACC-M-096-H"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A101" r:id="rId197" display="BPS-ACC-D-114-H"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A102" r:id="rId199" display="BPS-ACC-D-132-H"/>
     <hyperlink ref="C102" r:id="rId200" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A103" r:id="rId201" display="MTC54796216"/>
-[...1 lines deleted...]
-    <hyperlink ref="A104" r:id="rId203" display="BPS-BCF-F-096-H"/>
+    <hyperlink ref="A103" r:id="rId201" display="BPS-ACC-D-138-H"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A104" r:id="rId203" display="BPS-ACC-D-160-H"/>
     <hyperlink ref="C104" r:id="rId204" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A105" r:id="rId205" display="MTC306405"/>
-[...1 lines deleted...]
-    <hyperlink ref="A106" r:id="rId207" display="BPS-CCJ-G-096-H"/>
+    <hyperlink ref="A105" r:id="rId205" display="BPS-ACC-D-168-H"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A106" r:id="rId207" display="BPS-ACC-D-170-H"/>
     <hyperlink ref="C106" r:id="rId208" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A107" r:id="rId209" display="BPS-EBM-K-036-H"/>
+    <hyperlink ref="A107" r:id="rId209" display="BPS-ACC-D-084-H"/>
     <hyperlink ref="C107" r:id="rId210" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A108" r:id="rId211" display="BPS-CBL-F-252-H"/>
+    <hyperlink ref="A108" r:id="rId211" display="BPS-BCN-D-136-H"/>
     <hyperlink ref="C108" r:id="rId212" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A109" r:id="rId213" display="BPS-ACC-M-010-H"/>
+    <hyperlink ref="A109" r:id="rId213" display="BPS-BCN-D-168-H"/>
     <hyperlink ref="C109" r:id="rId214" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A110" r:id="rId215" display="BPS-ACC-M-234-H"/>
+    <hyperlink ref="A110" r:id="rId215" display="BPS-BCN-D-192-H"/>
     <hyperlink ref="C110" r:id="rId216" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A111" r:id="rId217" display="BPS-ACC-M-236-H"/>
+    <hyperlink ref="A111" r:id="rId217" display="BPS-FCL-D-192-H"/>
     <hyperlink ref="C111" r:id="rId218" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A112" r:id="rId219" display="BPS-ACC-M-024-H"/>
+    <hyperlink ref="A112" r:id="rId219" display="BPS-FCL-D-264-H"/>
     <hyperlink ref="C112" r:id="rId220" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A113" r:id="rId221" display="BPS-ACC-M-050-H"/>
-[...322 lines deleted...]
-    <hyperlink ref="A278" r:id="rId544" display="MT-538"/>
+    <hyperlink ref="A113" r:id="rId221" display="SMART-PIPE"/>
+    <hyperlink ref="A114" r:id="rId222" display="BPS-ECC-E-174-H"/>
+    <hyperlink ref="C114" r:id="rId223" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A115" r:id="rId224" display="BPS-BCE-E-102-H"/>
+    <hyperlink ref="C115" r:id="rId225" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A116" r:id="rId226" display="MT546156"/>
+    <hyperlink ref="C116" r:id="rId227" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A117" r:id="rId228" display="MTC3531"/>
+    <hyperlink ref="C117" r:id="rId229" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A118" r:id="rId230" display="MTC8341"/>
+    <hyperlink ref="C118" r:id="rId231" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A119" r:id="rId232" display="P40-238X240"/>
+    <hyperlink ref="C119" r:id="rId233" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A120" r:id="rId234" display="P40-238X252"/>
+    <hyperlink ref="C120" r:id="rId235" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A121" r:id="rId236" display="BPS-BCN-D-276-H"/>
+    <hyperlink ref="C121" r:id="rId237" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A122" r:id="rId238" display="BPS-BCF-F-150-H"/>
+    <hyperlink ref="C122" r:id="rId239" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A123" r:id="rId240" display="BPS-BCF-F-174-H"/>
+    <hyperlink ref="C123" r:id="rId241" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A124" r:id="rId242" display="BPS-EBM-K-018-H"/>
+    <hyperlink ref="C124" r:id="rId243" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A125" r:id="rId244" display="MTC910501"/>
+    <hyperlink ref="C125" r:id="rId245" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A126" r:id="rId246" display="MTC350928"/>
+    <hyperlink ref="C126" r:id="rId247" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A127" r:id="rId248" display="BPS-BCF-F-096-H"/>
+    <hyperlink ref="C127" r:id="rId249" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A128" r:id="rId250" display="MTC306405"/>
+    <hyperlink ref="C128" r:id="rId251" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A129" r:id="rId252" display="BPS-CCJ-G-096-H"/>
+    <hyperlink ref="C129" r:id="rId253" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A130" r:id="rId254" display="BPS-EBM-K-036-H"/>
+    <hyperlink ref="C130" r:id="rId255" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A131" r:id="rId256" display="BPS-CBL-F-252-H"/>
+    <hyperlink ref="C131" r:id="rId257" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A132" r:id="rId258" display="BPS-ACC-M-010-H"/>
+    <hyperlink ref="C132" r:id="rId259" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A133" r:id="rId260" display="BPS-ACC-M-234-H"/>
+    <hyperlink ref="C133" r:id="rId261" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A134" r:id="rId262" display="BPS-ACC-M-236-H"/>
+    <hyperlink ref="C134" r:id="rId263" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A135" r:id="rId264" display="BPS-ACC-M-024-H"/>
+    <hyperlink ref="C135" r:id="rId265" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A136" r:id="rId266" display="BPS-ACC-M-050-H"/>
+    <hyperlink ref="C136" r:id="rId267" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A137" r:id="rId268" display="BPS-ACC-M-072-H"/>
+    <hyperlink ref="C137" r:id="rId269" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A138" r:id="rId270" display="BPS-ACC-M-008-H"/>
+    <hyperlink ref="C138" r:id="rId271" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A139" r:id="rId272" display="BPS-ACC-D-186-H"/>
+    <hyperlink ref="C139" r:id="rId273" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A140" r:id="rId274" display="BPS-ACC-D-198-H"/>
+    <hyperlink ref="C140" r:id="rId275" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A141" r:id="rId276" display="BPS-ACC-D-039-H"/>
+    <hyperlink ref="C141" r:id="rId277" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A142" r:id="rId278" display="BPS-ACC-D-048-H"/>
+    <hyperlink ref="C142" r:id="rId279" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A143" r:id="rId280" display="BPS-ACC-D-060-H"/>
+    <hyperlink ref="C143" r:id="rId281" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A144" r:id="rId282" display="BPS-ACC-D-063-H"/>
+    <hyperlink ref="C144" r:id="rId283" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A145" r:id="rId284" display="BPS-ACC-D-072-H"/>
+    <hyperlink ref="C145" r:id="rId285" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A146" r:id="rId286" display="BPS-BCN-D-264-H"/>
+    <hyperlink ref="C146" r:id="rId287" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A147" r:id="rId288" display="BPS-BCN-D-040-H"/>
+    <hyperlink ref="C147" r:id="rId289" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A148" r:id="rId290" display="BPS-BCN-D-079-H"/>
+    <hyperlink ref="C148" r:id="rId291" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A149" r:id="rId292" display="BPS-CCQ-D-174-H"/>
+    <hyperlink ref="C149" r:id="rId293" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A150" r:id="rId294" display="BPS-CCQ-D-216-H"/>
+    <hyperlink ref="C150" r:id="rId295" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A151" r:id="rId296" display="BPS-CCQ-D-264-H"/>
+    <hyperlink ref="C151" r:id="rId297" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A152" r:id="rId298" display="BPS-FCL-D-144-H"/>
+    <hyperlink ref="C152" r:id="rId299" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A153" r:id="rId300" display="BPS-FCL-D-168-H"/>
+    <hyperlink ref="C153" r:id="rId301" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A154" r:id="rId302" display="BPS-BCE-E-216-H"/>
+    <hyperlink ref="C154" r:id="rId303" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A155" r:id="rId304" display="BPS-CCH-E-144-H"/>
+    <hyperlink ref="C155" r:id="rId305" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A156" r:id="rId306" display="BPS-CCH-E-150-H"/>
+    <hyperlink ref="C156" r:id="rId307" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A157" r:id="rId308" display="BPS-CCH-E-174-H"/>
+    <hyperlink ref="C157" r:id="rId309" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A158" r:id="rId310" display="BPS-CCH-E-216-H"/>
+    <hyperlink ref="C158" r:id="rId311" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A159" r:id="rId312" display="BPS-CCH-E-240-H"/>
+    <hyperlink ref="C159" r:id="rId313" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A160" r:id="rId314" display="BPS-FCO-E-240-H"/>
+    <hyperlink ref="C160" r:id="rId315" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A161" r:id="rId316" display="BPS-ECC-F-160-H"/>
+    <hyperlink ref="C161" r:id="rId317" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A162" r:id="rId318" display="BPS-BCF-F-084-H"/>
+    <hyperlink ref="C162" r:id="rId319" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A163" r:id="rId320" display="BPS-BCF-F-120-H"/>
+    <hyperlink ref="C163" r:id="rId321" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A164" r:id="rId322" display="BPS-BCF-F-144-H"/>
+    <hyperlink ref="C164" r:id="rId323" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A165" r:id="rId324" display="BPS-BCF-F-216-H"/>
+    <hyperlink ref="C165" r:id="rId325" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A166" r:id="rId326" display="BPS-BCF-F-240-H"/>
+    <hyperlink ref="C166" r:id="rId327" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A167" r:id="rId328" display="BPS-BCF-F-264-H"/>
+    <hyperlink ref="C167" r:id="rId329" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A168" r:id="rId330" display="BPS-CCR-F-120-H"/>
+    <hyperlink ref="C168" r:id="rId331" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A169" r:id="rId332" display="BPS-CCR-F-144-H"/>
+    <hyperlink ref="C169" r:id="rId333" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A170" r:id="rId334" display="BPS-CCR-F-168-H"/>
+    <hyperlink ref="C170" r:id="rId335" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A171" r:id="rId336" display="BPS-CCR-F-174-H"/>
+    <hyperlink ref="C171" r:id="rId337" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A172" r:id="rId338" display="BPS-FCY-F-120-H"/>
+    <hyperlink ref="C172" r:id="rId339" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A173" r:id="rId340" display="BPS-FCY-F-168-H"/>
+    <hyperlink ref="C173" r:id="rId341" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A174" r:id="rId342" display="BPS-FCY-F-192-H"/>
+    <hyperlink ref="C174" r:id="rId343" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A175" r:id="rId344" display="BPS-FCY-F-216-H"/>
+    <hyperlink ref="C175" r:id="rId345" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A176" r:id="rId346" display="BPS-FCY-F-240-H"/>
+    <hyperlink ref="C176" r:id="rId347" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A177" r:id="rId348" display="BPS-BCS-J-120-H"/>
+    <hyperlink ref="C177" r:id="rId349" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A178" r:id="rId350" display="BPS-BCS-J-144-H"/>
+    <hyperlink ref="C178" r:id="rId351" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A179" r:id="rId352" display="BPS-BCS-J-168-H"/>
+    <hyperlink ref="C179" r:id="rId353" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A180" r:id="rId354" display="BPS-BCS-J-192-H"/>
+    <hyperlink ref="C180" r:id="rId355" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A181" r:id="rId356" display="BPS-BCS-J-216-H"/>
+    <hyperlink ref="C181" r:id="rId357" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A182" r:id="rId358" display="BPS-BCS-J-240-H"/>
+    <hyperlink ref="C182" r:id="rId359" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A183" r:id="rId360" display="BPS-BCS-J-264-H"/>
+    <hyperlink ref="C183" r:id="rId361" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A184" r:id="rId362" display="BPS-CCU-J-120-H"/>
+    <hyperlink ref="C184" r:id="rId363" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A185" r:id="rId364" display="BPS-CCU-J-156-H"/>
+    <hyperlink ref="C185" r:id="rId365" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A186" r:id="rId366" display="BPS-CCU-J-168-H"/>
+    <hyperlink ref="C186" r:id="rId367" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A187" r:id="rId368" display="BPS-CCU-J-216-H"/>
+    <hyperlink ref="C187" r:id="rId369" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A188" r:id="rId370" display="BPS-CCU-J-264-H"/>
+    <hyperlink ref="C188" r:id="rId371" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A189" r:id="rId372" display="BPS-FCZ-J-192-H"/>
+    <hyperlink ref="C189" r:id="rId373" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A190" r:id="rId374" display="BPS-BCG-G-264-H"/>
+    <hyperlink ref="C190" r:id="rId375" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A191" r:id="rId376" display="BPS-BCG-G-084-H"/>
+    <hyperlink ref="C191" r:id="rId377" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A192" r:id="rId378" display="BPS-CCJ-G-192-H"/>
+    <hyperlink ref="C192" r:id="rId379" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A193" r:id="rId380" display="BPS-CCJ-G-216-H"/>
+    <hyperlink ref="C193" r:id="rId381" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A194" r:id="rId382" display="BPS-CCJ-G-084-H"/>
+    <hyperlink ref="C194" r:id="rId383" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A195" r:id="rId384" display="BPS-FCA-G-264-H"/>
+    <hyperlink ref="C195" r:id="rId385" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A196" r:id="rId386" display="MT546180"/>
+    <hyperlink ref="C196" r:id="rId387" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A197" r:id="rId388" display="SFG-FP-12.5-4-48"/>
+    <hyperlink ref="A198" r:id="rId389" display="SFG-FP-10.5-3-60"/>
+    <hyperlink ref="A199" r:id="rId390" display="SFG-FP-14.5-4-56"/>
+    <hyperlink ref="A200" r:id="rId391" display="SFG-FP-14.5-5-42"/>
+    <hyperlink ref="A201" r:id="rId392" display="MT546102"/>
+    <hyperlink ref="C201" r:id="rId393" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A202" r:id="rId394" display="BPS-ACC-M-120-H"/>
+    <hyperlink ref="C202" r:id="rId395" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A203" r:id="rId396" display="BPS-ACC-M-018-H"/>
+    <hyperlink ref="C203" r:id="rId397" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A204" r:id="rId398" display="BPS-ACC-M-140-H"/>
+    <hyperlink ref="C204" r:id="rId399" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A205" r:id="rId400" display="BPS-ACC-M-019-H"/>
+    <hyperlink ref="C205" r:id="rId401" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A206" r:id="rId402" display="BPS-ACC-M-036-H"/>
+    <hyperlink ref="C206" r:id="rId403" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A207" r:id="rId404" display="BPS-ACC-M-063-H"/>
+    <hyperlink ref="C207" r:id="rId405" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A208" r:id="rId406" display="BPS-BCE-E-108-H"/>
+    <hyperlink ref="C208" r:id="rId407" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A209" r:id="rId408" display="BPS-BCE-E-132-H"/>
+    <hyperlink ref="C209" r:id="rId409" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A210" r:id="rId410" display="BPS-BCE-E-144-H"/>
+    <hyperlink ref="C210" r:id="rId411" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A211" r:id="rId412" display="BPS-BCE-E-156-H"/>
+    <hyperlink ref="C211" r:id="rId413" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A212" r:id="rId414" display="BPS-BCE-E-168-H"/>
+    <hyperlink ref="C212" r:id="rId415" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A213" r:id="rId416" display="BPS-BCE-E-180-H"/>
+    <hyperlink ref="C213" r:id="rId417" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A214" r:id="rId418" display="BPS-BCE-E-192-H"/>
+    <hyperlink ref="C214" r:id="rId419" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A215" r:id="rId420" display="BPS-BCE-E-240-H"/>
+    <hyperlink ref="C215" r:id="rId421" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A216" r:id="rId422" display="BPS-BCE-E-264-H"/>
+    <hyperlink ref="C216" r:id="rId423" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A217" r:id="rId424" display="BPS-CCH-E-168-H"/>
+    <hyperlink ref="C217" r:id="rId425" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A218" r:id="rId426" display="BPS-CCH-E-192-H"/>
+    <hyperlink ref="C218" r:id="rId427" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A219" r:id="rId428" display="BPS-CCH-E-264-H"/>
+    <hyperlink ref="C219" r:id="rId429" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A220" r:id="rId430" display="BPS-FCO-E-120-H"/>
+    <hyperlink ref="C220" r:id="rId431" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A221" r:id="rId432" display="BPS-FCO-E-144-H"/>
+    <hyperlink ref="C221" r:id="rId433" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A222" r:id="rId434" display="BPS-FCO-E-168-H"/>
+    <hyperlink ref="C222" r:id="rId435" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A223" r:id="rId436" display="BPS-FCO-E-192-H"/>
+    <hyperlink ref="C223" r:id="rId437" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A224" r:id="rId438" display="BPS-FCO-E-216-H"/>
+    <hyperlink ref="C224" r:id="rId439" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A225" r:id="rId440" display="BPS-FCO-E-264-H"/>
+    <hyperlink ref="C225" r:id="rId441" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A226" r:id="rId442" display="BPS-BCF-F-168-H"/>
+    <hyperlink ref="C226" r:id="rId443" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A227" r:id="rId444" display="BPS-BCF-F-192-H"/>
+    <hyperlink ref="C227" r:id="rId445" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A228" r:id="rId446" display="BPS-CCR-F-192-H"/>
+    <hyperlink ref="C228" r:id="rId447" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A229" r:id="rId448" display="BPS-CCR-F-216-H"/>
+    <hyperlink ref="C229" r:id="rId449" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A230" r:id="rId450" display="BPS-CCR-F-240-H"/>
+    <hyperlink ref="C230" r:id="rId451" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A231" r:id="rId452" display="BPS-CCR-F-264-H"/>
+    <hyperlink ref="C231" r:id="rId453" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A232" r:id="rId454" display="BPS-FCY-F-144-H"/>
+    <hyperlink ref="C232" r:id="rId455" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A233" r:id="rId456" display="BPS-FCY-F-264-H"/>
+    <hyperlink ref="C233" r:id="rId457" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A234" r:id="rId458" display="BPS-CCU-J-144-H"/>
+    <hyperlink ref="C234" r:id="rId459" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A235" r:id="rId460" display="BPS-CCU-J-192-H"/>
+    <hyperlink ref="C235" r:id="rId461" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A236" r:id="rId462" display="BPS-CCU-J-240-H"/>
+    <hyperlink ref="C236" r:id="rId463" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A237" r:id="rId464" display="BPS-FCZ-J-120-H"/>
+    <hyperlink ref="C237" r:id="rId465" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A238" r:id="rId466" display="BPS-FCZ-J-144-H"/>
+    <hyperlink ref="C238" r:id="rId467" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A239" r:id="rId468" display="BPS-FCZ-J-168-H"/>
+    <hyperlink ref="C239" r:id="rId469" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A240" r:id="rId470" display="BPS-FCZ-J-216-H"/>
+    <hyperlink ref="C240" r:id="rId471" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A241" r:id="rId472" display="BPS-FCZ-J-240-H"/>
+    <hyperlink ref="C241" r:id="rId473" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A242" r:id="rId474" display="BPS-FCZ-J-264-H"/>
+    <hyperlink ref="C242" r:id="rId475" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A243" r:id="rId476" display="BPS-ACP-G-120-H"/>
+    <hyperlink ref="C243" r:id="rId477" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A244" r:id="rId478" display="BPS-BCG-G-120-H"/>
+    <hyperlink ref="C244" r:id="rId479" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A245" r:id="rId480" display="BPS-BCG-G-144-H"/>
+    <hyperlink ref="C245" r:id="rId481" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A246" r:id="rId482" display="BPS-BCG-G-168-H"/>
+    <hyperlink ref="C246" r:id="rId483" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A247" r:id="rId484" display="BPS-BCG-G-174-H"/>
+    <hyperlink ref="C247" r:id="rId485" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A248" r:id="rId486" display="BPS-BCG-G-192-H"/>
+    <hyperlink ref="C248" r:id="rId487" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A249" r:id="rId488" display="BPS-BCG-G-216-H"/>
+    <hyperlink ref="C249" r:id="rId489" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A250" r:id="rId490" display="BPS-BCG-G-240-H"/>
+    <hyperlink ref="C250" r:id="rId491" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A251" r:id="rId492" display="BPS-CCJ-G-120-H"/>
+    <hyperlink ref="C251" r:id="rId493" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A252" r:id="rId494" display="BPS-CCJ-G-144-H"/>
+    <hyperlink ref="C252" r:id="rId495" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A253" r:id="rId496" display="BPS-CCJ-G-150-H"/>
+    <hyperlink ref="C253" r:id="rId497" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A254" r:id="rId498" display="BPS-CCJ-G-168-H"/>
+    <hyperlink ref="C254" r:id="rId499" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A255" r:id="rId500" display="BPS-CCJ-G-240-H"/>
+    <hyperlink ref="C255" r:id="rId501" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A256" r:id="rId502" display="BPS-CCJ-G-264-H"/>
+    <hyperlink ref="C256" r:id="rId503" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A257" r:id="rId504" display="BPS-FCA-G-120-H"/>
+    <hyperlink ref="C257" r:id="rId505" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A258" r:id="rId506" display="BPS-FCA-G-144-H"/>
+    <hyperlink ref="C258" r:id="rId507" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A259" r:id="rId508" display="BPS-FCA-G-168-H"/>
+    <hyperlink ref="C259" r:id="rId509" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A260" r:id="rId510" display="BPS-FCA-G-192-H"/>
+    <hyperlink ref="C260" r:id="rId511" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A261" r:id="rId512" display="BPS-FCA-G-216-H"/>
+    <hyperlink ref="C261" r:id="rId513" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A262" r:id="rId514" display="BPS-FCA-G-240-H"/>
+    <hyperlink ref="C262" r:id="rId515" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A263" r:id="rId516" display="MT-654"/>
+    <hyperlink ref="A264" r:id="rId517" display="BPS-ACD-F-174-H"/>
+    <hyperlink ref="C264" r:id="rId518" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A265" r:id="rId519" display="BPS-BCG-G-072-H"/>
+    <hyperlink ref="C265" r:id="rId520" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A266" r:id="rId521" display="BPS-BCG-G-096-H"/>
+    <hyperlink ref="C266" r:id="rId522" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A267" r:id="rId523" display="GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A268" r:id="rId524" display="MT-538"/>
+    <hyperlink ref="C268" r:id="rId525" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A269" r:id="rId526" display="MT-527"/>
+    <hyperlink ref="C269" r:id="rId527" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A270" r:id="rId528" display="MT-528"/>
+    <hyperlink ref="C270" r:id="rId529" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A271" r:id="rId530" display="MT-530"/>
+    <hyperlink ref="C271" r:id="rId531" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A272" r:id="rId532" display="MT-648"/>
+    <hyperlink ref="C272" r:id="rId533" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A273" r:id="rId534" display="MT-649"/>
+    <hyperlink ref="C273" r:id="rId535" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A274" r:id="rId536" display="MT-546"/>
+    <hyperlink ref="C274" r:id="rId537" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A275" r:id="rId538" display="MT-537-186"/>
+    <hyperlink ref="C275" r:id="rId539" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A276" r:id="rId540" display="MT-651"/>
+    <hyperlink ref="C276" r:id="rId541" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A277" r:id="rId542" display="MT-654-150"/>
+    <hyperlink ref="C277" r:id="rId543" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A278" r:id="rId544" display="MT-547-174"/>
     <hyperlink ref="C278" r:id="rId545" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A279" r:id="rId546" display="MT-527"/>
-[...5 lines deleted...]
-    <hyperlink ref="A282" r:id="rId552" display="MT-648"/>
+    <hyperlink ref="A279" r:id="rId546" display="MT-651-108"/>
+    <hyperlink ref="C279" r:id="rId547" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A280" r:id="rId548" display="MT-654-96"/>
+    <hyperlink ref="C280" r:id="rId549" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A281" r:id="rId550" display="MT-651-84"/>
+    <hyperlink ref="C281" r:id="rId551" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A282" r:id="rId552" display="MT54672"/>
     <hyperlink ref="C282" r:id="rId553" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A283" r:id="rId554" display="MT-649"/>
+    <hyperlink ref="A283" r:id="rId554" display="MT54696"/>
     <hyperlink ref="C283" r:id="rId555" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A284" r:id="rId556" display="MT-546"/>
+    <hyperlink ref="A284" r:id="rId556" display="MT54772"/>
     <hyperlink ref="C284" r:id="rId557" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A285" r:id="rId558" display="MT-537-186"/>
+    <hyperlink ref="A285" r:id="rId558" display="MT54784"/>
     <hyperlink ref="C285" r:id="rId559" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A286" r:id="rId560" display="MT-651"/>
+    <hyperlink ref="A286" r:id="rId560" display="MTC987205"/>
     <hyperlink ref="C286" r:id="rId561" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A287" r:id="rId562" display="MT-654-150"/>
-[...1 lines deleted...]
-    <hyperlink ref="A288" r:id="rId564" display="MT-547-174"/>
+    <hyperlink ref="A287" r:id="rId562" display="VC-CST"/>
+    <hyperlink ref="C287" r:id="rId563" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A288" r:id="rId564" display="MT651096154"/>
     <hyperlink ref="C288" r:id="rId565" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A289" r:id="rId566" display="MT-651-108"/>
+    <hyperlink ref="A289" r:id="rId566" display="MT651126218"/>
     <hyperlink ref="C289" r:id="rId567" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A290" r:id="rId568" display="MT-654-96"/>
+    <hyperlink ref="A290" r:id="rId568" display="MT651150154"/>
     <hyperlink ref="C290" r:id="rId569" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A291" r:id="rId570" display="MT-651-84"/>
+    <hyperlink ref="A291" r:id="rId570" display="MT537174"/>
     <hyperlink ref="C291" r:id="rId571" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A292" r:id="rId572" display="MT54672"/>
+    <hyperlink ref="A292" r:id="rId572" display="MT651174218"/>
     <hyperlink ref="C292" r:id="rId573" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A293" r:id="rId574" display="BPS-BCE-E-126-H"/>
-[...33 lines deleted...]
-    <hyperlink ref="A310" r:id="rId608" display="MTC9874"/>
+    <hyperlink ref="A293" r:id="rId574" display="MT651240218"/>
+    <hyperlink ref="C293" r:id="rId575" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A294" r:id="rId576" display="MT-546-174"/>
+    <hyperlink ref="C294" r:id="rId577" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A295" r:id="rId578" display="MT546120276"/>
+    <hyperlink ref="C295" r:id="rId579" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A296" r:id="rId580" display="MT546150276"/>
+    <hyperlink ref="C296" r:id="rId581" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A297" r:id="rId582" display="MT546174276"/>
+    <hyperlink ref="C297" r:id="rId583" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A298" r:id="rId584" display="MT546252276"/>
+    <hyperlink ref="C298" r:id="rId585" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A299" r:id="rId586" display="MT546150120"/>
+    <hyperlink ref="C299" r:id="rId587" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A300" r:id="rId588" display="MT546174120"/>
+    <hyperlink ref="C300" r:id="rId589" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A301" r:id="rId590" display="MT54696120"/>
+    <hyperlink ref="C301" r:id="rId591" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A302" r:id="rId592" display="MTC3155"/>
+    <hyperlink ref="C302" r:id="rId593" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A303" r:id="rId594" display="MT547144"/>
+    <hyperlink ref="C303" r:id="rId595" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A304" r:id="rId596" display="MTC981703"/>
+    <hyperlink ref="C304" r:id="rId597" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A305" r:id="rId598" display="MTC315596"/>
+    <hyperlink ref="C305" r:id="rId599" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A306" r:id="rId600" display="MTC333912"/>
+    <hyperlink ref="C306" r:id="rId601" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A307" r:id="rId602" display="MT547120"/>
+    <hyperlink ref="C307" r:id="rId603" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A308" r:id="rId604" display="MTC547160216"/>
+    <hyperlink ref="C308" r:id="rId605" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A309" r:id="rId606" display="P40-238X096"/>
+    <hyperlink ref="C309" r:id="rId607" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A310" r:id="rId608" display="P40-238X072"/>
     <hyperlink ref="C310" r:id="rId609" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A311" r:id="rId610" display="BPS-ACC-M-252-H"/>
-[...5 lines deleted...]
-    <hyperlink ref="A314" r:id="rId616" display="MT546156276"/>
+    <hyperlink ref="A311" r:id="rId610" display="P40-238X126"/>
+    <hyperlink ref="C311" r:id="rId611" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A312" r:id="rId612" display="P40-278X120"/>
+    <hyperlink ref="C312" r:id="rId613" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A313" r:id="rId614" display="P40-278X126"/>
+    <hyperlink ref="C313" r:id="rId615" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A314" r:id="rId616" display="P40-278X174"/>
     <hyperlink ref="C314" r:id="rId617" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A315" r:id="rId618" display="BPS-CCH-E-156-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A316" r:id="rId620" display="MT546180276"/>
+    <hyperlink ref="A315" r:id="rId618" display="P40-312X048"/>
+    <hyperlink ref="C315" r:id="rId619" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A316" r:id="rId620" display="P40-312X126"/>
     <hyperlink ref="C316" r:id="rId621" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A317" r:id="rId622" display="BPS-CCH-E-180-H"/>
-[...23 lines deleted...]
-    <hyperlink ref="A329" r:id="rId646" display="BPS-ACC-M-063-H"/>
+    <hyperlink ref="A317" r:id="rId622" display="MTC4072-0410-00"/>
+    <hyperlink ref="C317" r:id="rId623" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A318" r:id="rId624" display="A-L25X25X4X240"/>
+    <hyperlink ref="C318" r:id="rId625" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A319" r:id="rId626" display="A-PLK5-01"/>
+    <hyperlink ref="C319" r:id="rId627" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A320" r:id="rId628" display="A-PLK2-01"/>
+    <hyperlink ref="C320" r:id="rId629" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A321" r:id="rId630" display="A-L30X30X4X120"/>
+    <hyperlink ref="C321" r:id="rId631" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A322" r:id="rId632" display="A-L40X40X4X120"/>
+    <hyperlink ref="C322" r:id="rId633" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A323" r:id="rId634" display="A-L50X30X6X120"/>
+    <hyperlink ref="C323" r:id="rId635" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A324" r:id="rId636" display="A-L50X50X6X120"/>
+    <hyperlink ref="C324" r:id="rId637" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A325" r:id="rId638" display="MT504124"/>
+    <hyperlink ref="C325" r:id="rId639" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A326" r:id="rId640" display="MT547174300"/>
+    <hyperlink ref="C326" r:id="rId641" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A327" r:id="rId642" display="74916-1-001-114"/>
+    <hyperlink ref="C327" r:id="rId643" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A328" r:id="rId644" display="74916-2-001-114"/>
+    <hyperlink ref="C328" r:id="rId645" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A329" r:id="rId646" display="BPS-ACC-D-126-H"/>
     <hyperlink ref="C329" r:id="rId647" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A330" r:id="rId648" display="BPS-BCK-M-096-H"/>
+    <hyperlink ref="A330" r:id="rId648" display="BPS-ACP-G-126-H"/>
     <hyperlink ref="C330" r:id="rId649" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A331" r:id="rId650" display="BPS-ACC-D-144-H"/>
+    <hyperlink ref="A331" r:id="rId650" display="BPS-BCE-E-252-H"/>
     <hyperlink ref="C331" r:id="rId651" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A332" r:id="rId652" display="BPS-ACC-D-015-H"/>
+    <hyperlink ref="A332" r:id="rId652" display="BPS-CCH-E-096-H"/>
     <hyperlink ref="C332" r:id="rId653" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A333" r:id="rId654" display="BPS-ACC-D-156-H"/>
+    <hyperlink ref="A333" r:id="rId654" display="BPS-ECC-E-120-H"/>
     <hyperlink ref="C333" r:id="rId655" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A334" r:id="rId656" display="BPS-ACC-D-174-H"/>
+    <hyperlink ref="A334" r:id="rId656" display="BPS-BCE-E-126-H"/>
     <hyperlink ref="C334" r:id="rId657" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A335" r:id="rId658" display="BPS-ACC-D-024-H"/>
+    <hyperlink ref="A335" r:id="rId658" display="BPS-ECC-E-126-H"/>
     <hyperlink ref="C335" r:id="rId659" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A336" r:id="rId660" display="BPS-ACC-D-300-H"/>
+    <hyperlink ref="A336" r:id="rId660" display="BPS-CCH-E-126-H"/>
     <hyperlink ref="C336" r:id="rId661" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A337" r:id="rId662" display="BPS-ACC-D-036-H"/>
+    <hyperlink ref="A337" r:id="rId662" display="BPS-BCE-E-150-H"/>
     <hyperlink ref="C337" r:id="rId663" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A338" r:id="rId664" display="BPS-ACC-D-150-H"/>
+    <hyperlink ref="A338" r:id="rId664" display="BPS-BCE-E-174-H"/>
     <hyperlink ref="C338" r:id="rId665" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A339" r:id="rId666" display="BPS-BCN-D-144-H"/>
+    <hyperlink ref="A339" r:id="rId666" display="BPS-ECC-E-096-H"/>
     <hyperlink ref="C339" r:id="rId667" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A340" r:id="rId668" display="BPS-BCN-D-180-H"/>
+    <hyperlink ref="A340" r:id="rId668" display="BPS-ACD-F-108-H"/>
     <hyperlink ref="C340" r:id="rId669" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A341" r:id="rId670" display="BPS-BCN-D-216-H"/>
+    <hyperlink ref="A341" r:id="rId670" display="BPS-ACD-F-126-H"/>
     <hyperlink ref="C341" r:id="rId671" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A342" r:id="rId672" display="BPS-BCE-D-108-H"/>
+    <hyperlink ref="A342" r:id="rId672" display="BPS-ACC-D-108-H"/>
     <hyperlink ref="C342" r:id="rId673" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A343" r:id="rId674" display="BPS-CCQ-D-120-H"/>
+    <hyperlink ref="A343" r:id="rId674" display="BPS-ACC-D-120-H"/>
     <hyperlink ref="C343" r:id="rId675" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A344" r:id="rId676" display="BPS-CCQ-D-144-H"/>
+    <hyperlink ref="A344" r:id="rId676" display="BPS-CCR-F-096-H"/>
     <hyperlink ref="C344" r:id="rId677" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A345" r:id="rId678" display="BPS-CCQ-D-150-H"/>
+    <hyperlink ref="A345" r:id="rId678" display="BPS-BCN-D-120-H"/>
     <hyperlink ref="C345" r:id="rId679" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A346" r:id="rId680" display="BPS-CCQ-D-168-H"/>
+    <hyperlink ref="A346" r:id="rId680" display="BPS-BCE-E-072-H"/>
     <hyperlink ref="C346" r:id="rId681" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A347" r:id="rId682" display="BPS-CCQ-D-186-H"/>
+    <hyperlink ref="A347" r:id="rId682" display="BPS-BCE-E-048-H"/>
     <hyperlink ref="C347" r:id="rId683" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A348" r:id="rId684" display="BPS-CCQ-D-192-H"/>
+    <hyperlink ref="A348" r:id="rId684" display="BPS-BCF-F-072-H"/>
     <hyperlink ref="C348" r:id="rId685" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A349" r:id="rId686" display="BPS-CCQ-D-240-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A350" r:id="rId688" display="BPS-FCL-D-120-H"/>
+    <hyperlink ref="A349" r:id="rId686" display="MTC9874"/>
+    <hyperlink ref="C349" r:id="rId687" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A350" r:id="rId688" display="BPS-ACC-M-252-H"/>
     <hyperlink ref="C350" r:id="rId689" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A351" r:id="rId690" display="BPS-FCL-D-216-H"/>
+    <hyperlink ref="A351" r:id="rId690" display="BPS-BCN-D-240-H"/>
     <hyperlink ref="C351" r:id="rId691" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A352" r:id="rId692" display="BPS-FCL-D-240-H"/>
+    <hyperlink ref="A352" r:id="rId692" display="BPS-BCN-D-252-H"/>
     <hyperlink ref="C352" r:id="rId693" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A353" r:id="rId694" display="BPS-ACC-E-108-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A354" r:id="rId696" display="BPS-BCE-E-084-H"/>
+    <hyperlink ref="A353" r:id="rId694" display="MT546156276"/>
+    <hyperlink ref="C353" r:id="rId695" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A354" r:id="rId696" display="BPS-CCH-E-156-H"/>
     <hyperlink ref="C354" r:id="rId697" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A355" r:id="rId698" display="BPS-BCE-E-108-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A356" r:id="rId700" display="BPS-BCE-E-132-H"/>
+    <hyperlink ref="A355" r:id="rId698" display="MT546180276"/>
+    <hyperlink ref="C355" r:id="rId699" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A356" r:id="rId700" display="BPS-CCH-E-180-H"/>
     <hyperlink ref="C356" r:id="rId701" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A357" r:id="rId702" display="BPS-BCE-E-144-H"/>
+    <hyperlink ref="A357" r:id="rId702" display="BPS-ECC-F-126-H"/>
     <hyperlink ref="C357" r:id="rId703" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A358" r:id="rId704" display="BPS-BCE-E-156-H"/>
-[...3 lines deleted...]
-    <hyperlink ref="A360" r:id="rId708" display="BPS-BCE-E-180-H"/>
+    <hyperlink ref="A358" r:id="rId704" display="MT54796120"/>
+    <hyperlink ref="C358" r:id="rId705" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A359" r:id="rId706" display="MTC332905"/>
+    <hyperlink ref="C359" r:id="rId707" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A360" r:id="rId708" display="BPS-BBT-K-024-H"/>
     <hyperlink ref="C360" r:id="rId709" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A361" r:id="rId710" display="BPS-BCE-E-192-H"/>
+    <hyperlink ref="A361" r:id="rId710" display="BPS-BBF-F-252-H"/>
     <hyperlink ref="C361" r:id="rId711" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A362" r:id="rId712" display="BPS-BCE-E-240-H"/>
+    <hyperlink ref="A362" r:id="rId712" display="BPS-BBG-G-252-H"/>
     <hyperlink ref="C362" r:id="rId713" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A363" r:id="rId714" display="BPS-BCE-E-264-H"/>
+    <hyperlink ref="A363" r:id="rId714" display="BPS-CBJ-G-252-H"/>
     <hyperlink ref="C363" r:id="rId715" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A364" r:id="rId716" display="BPS-CCH-E-168-H"/>
+    <hyperlink ref="A364" r:id="rId716" display="BPS-ACC-M-012-H"/>
     <hyperlink ref="C364" r:id="rId717" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A365" r:id="rId718" display="BPS-CCH-E-192-H"/>
+    <hyperlink ref="A365" r:id="rId718" display="BPS-BCK-M-096-H"/>
     <hyperlink ref="C365" r:id="rId719" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A366" r:id="rId720" display="BPS-CCH-E-264-H"/>
+    <hyperlink ref="A366" r:id="rId720" display="BPS-ACC-D-144-H"/>
     <hyperlink ref="C366" r:id="rId721" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A367" r:id="rId722" display="BPS-FCO-E-120-H"/>
+    <hyperlink ref="A367" r:id="rId722" display="BPS-ACC-D-015-H"/>
     <hyperlink ref="C367" r:id="rId723" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A368" r:id="rId724" display="BPS-FCO-E-144-H"/>
+    <hyperlink ref="A368" r:id="rId724" display="BPS-ACC-D-156-H"/>
     <hyperlink ref="C368" r:id="rId725" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A369" r:id="rId726" display="BPS-FCO-E-168-H"/>
+    <hyperlink ref="A369" r:id="rId726" display="BPS-ACC-D-174-H"/>
     <hyperlink ref="C369" r:id="rId727" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A370" r:id="rId728" display="BPS-FCO-E-192-H"/>
+    <hyperlink ref="A370" r:id="rId728" display="BPS-ACC-D-024-H"/>
     <hyperlink ref="C370" r:id="rId729" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A371" r:id="rId730" display="BPS-FCO-E-216-H"/>
+    <hyperlink ref="A371" r:id="rId730" display="BPS-ACC-D-300-H"/>
     <hyperlink ref="C371" r:id="rId731" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A372" r:id="rId732" display="BPS-FCO-E-264-H"/>
+    <hyperlink ref="A372" r:id="rId732" display="BPS-ACC-D-036-H"/>
     <hyperlink ref="C372" r:id="rId733" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A373" r:id="rId734" display="BPS-BCF-F-168-H"/>
+    <hyperlink ref="A373" r:id="rId734" display="BPS-ACC-D-150-H"/>
     <hyperlink ref="C373" r:id="rId735" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A374" r:id="rId736" display="BPS-BCF-F-192-H"/>
+    <hyperlink ref="A374" r:id="rId736" display="BPS-BCN-D-144-H"/>
     <hyperlink ref="C374" r:id="rId737" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A375" r:id="rId738" display="BPS-CCR-F-192-H"/>
+    <hyperlink ref="A375" r:id="rId738" display="BPS-BCN-D-180-H"/>
     <hyperlink ref="C375" r:id="rId739" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A376" r:id="rId740" display="BPS-CCR-F-216-H"/>
+    <hyperlink ref="A376" r:id="rId740" display="BPS-BCN-D-216-H"/>
     <hyperlink ref="C376" r:id="rId741" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A377" r:id="rId742" display="BPS-CCR-F-240-H"/>
+    <hyperlink ref="A377" r:id="rId742" display="BPS-BCE-D-108-H"/>
     <hyperlink ref="C377" r:id="rId743" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A378" r:id="rId744" display="BPS-CCR-F-264-H"/>
+    <hyperlink ref="A378" r:id="rId744" display="BPS-CCQ-D-120-H"/>
     <hyperlink ref="C378" r:id="rId745" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A379" r:id="rId746" display="BPS-FCY-F-144-H"/>
+    <hyperlink ref="A379" r:id="rId746" display="BPS-CCQ-D-144-H"/>
     <hyperlink ref="C379" r:id="rId747" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A380" r:id="rId748" display="BPS-FCY-F-264-H"/>
+    <hyperlink ref="A380" r:id="rId748" display="BPS-CCQ-D-150-H"/>
     <hyperlink ref="C380" r:id="rId749" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A381" r:id="rId750" display="BPS-CCU-J-144-H"/>
+    <hyperlink ref="A381" r:id="rId750" display="BPS-CCQ-D-168-H"/>
     <hyperlink ref="C381" r:id="rId751" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A382" r:id="rId752" display="BPS-CCU-J-192-H"/>
+    <hyperlink ref="A382" r:id="rId752" display="BPS-CCQ-D-186-H"/>
     <hyperlink ref="C382" r:id="rId753" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A383" r:id="rId754" display="BPS-CCU-J-240-H"/>
+    <hyperlink ref="A383" r:id="rId754" display="BPS-CCQ-D-192-H"/>
     <hyperlink ref="C383" r:id="rId755" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A384" r:id="rId756" display="BPS-FCZ-J-120-H"/>
+    <hyperlink ref="A384" r:id="rId756" display="BPS-CCQ-D-240-H"/>
     <hyperlink ref="C384" r:id="rId757" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A385" r:id="rId758" display="BPS-FCZ-J-144-H"/>
+    <hyperlink ref="A385" r:id="rId758" display="BPS-FCL-D-120-H"/>
     <hyperlink ref="C385" r:id="rId759" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A386" r:id="rId760" display="BPS-FCZ-J-168-H"/>
+    <hyperlink ref="A386" r:id="rId760" display="BPS-FCL-D-216-H"/>
     <hyperlink ref="C386" r:id="rId761" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A387" r:id="rId762" display="BPS-ACD-F-174-H"/>
+    <hyperlink ref="A387" r:id="rId762" display="BPS-FCL-D-240-H"/>
     <hyperlink ref="C387" r:id="rId763" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A388" r:id="rId764" display="BPS-BCG-G-072-H"/>
+    <hyperlink ref="A388" r:id="rId764" display="BPS-ACC-E-108-H"/>
     <hyperlink ref="C388" r:id="rId765" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A389" r:id="rId766" display="BPS-BCG-G-096-H"/>
+    <hyperlink ref="A389" r:id="rId766" display="BPS-BCE-E-084-H"/>
     <hyperlink ref="C389" r:id="rId767" display="Variant of SMART-PIPE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId768"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>