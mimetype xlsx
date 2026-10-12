--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -172,282 +172,567 @@
   <si>
     <t>MT-505-240</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 20 ft Long</t>
   </si>
   <si>
     <t>MT-547-108</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 108 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-653-63</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 63 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-546-126</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 126 in x .203" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-ACC-D-252-H</t>
+  </si>
+  <si>
+    <t>Variant of SMART-PIPE</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 21 ft  .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-252-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8" OD X 120" X .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 120 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 252 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 96 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-252-H</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 96 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-126-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-126-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 126 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACP-G-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-126-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 126 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-126-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-048-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 48 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 72 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 150 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in x .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-048-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 48 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 150 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-EBM-K-018-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 18 in .109" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>MTC910501</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 120 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC350928</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 18 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546132276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 132 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-288-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 288 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547126120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 126 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546126276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546084120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 84 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547100</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 100 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC547126216</t>
+  </si>
+  <si>
+    <t>MT21601</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 150 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MF130165</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54775</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 75 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC547150216</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-050-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 50 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>P40-238X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X120</t>
+  </si>
+  <si>
+    <t>VZWSMART 120" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X174</t>
+  </si>
+  <si>
+    <t>VZWSMART 174" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X096</t>
+  </si>
+  <si>
+    <t>VZWSMART 96" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X150</t>
+  </si>
+  <si>
+    <t>VZWSMART 150" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
     <t>MT-650-63</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 63 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-524</t>
   </si>
   <si>
     <t>Bulk Angle, 2 in x 2 in x 3/16 in, 20 ft</t>
   </si>
   <si>
     <t>MT-547-126</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 126 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-547-192</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 192 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-651-150</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 150 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-651-96</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-3/8 in OD x 96 in .120" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>MT54796</t>
   </si>
   <si>
-    <t>Plain End Pipe,  3-1/2 in OD x 96 in x .165" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>MT54684</t>
   </si>
   <si>
     <t>Plain End Pipe,  2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>CST-10</t>
   </si>
   <si>
     <t>Channel Strut, 10 ft</t>
   </si>
   <si>
     <t>MT546120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 X 120" X .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT-651-120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 120 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651126154</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-3/8 in OD x 126 in .154" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>MT651150218</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 150 in .218" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651180154</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 180 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT537198</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 198 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT651096218</t>
   </si>
   <si>
-    <t>Plain End Pipe, 2-3/8 in OD x 96 in .218" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>MT546114120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 114 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT546120120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 120 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MT546126120</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 126 in x .120" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT546126276</t>
-[...2 lines deleted...]
-    <t>Plain End Pipe, 2-7/8 in OD x 126 in x .276" A500C 46Ksi</t>
+    <t>MTC54796216</t>
   </si>
   <si>
     <t>MT546096276</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 96 in x .276" A500C 46Ksi</t>
   </si>
   <si>
-    <t>MT546084120</t>
-[...38 lines deleted...]
-    <t>Plain End Pipe, 3-1/2 in OD x 150 in x .216" A500C 46Ksi</t>
+    <t>MTC306405</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 96 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-096-H</t>
+  </si>
+  <si>
+    <t>BPS-EBM-K-036-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 36 in .109" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CBL-F-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 252 in x .4" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-010-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 10 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-234-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 234 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-236-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 236 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-024-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 24 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC3506126</t>
   </si>
   <si>
-    <t>Plain End Pipe, 4 in OD x 126 in x .226" A500C 46Ksi</t>
-[...59 lines deleted...]
-    <t>VZWSMART 150" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+    <t>BPS-ACC-M-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 72 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-008-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 8 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 96 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-114-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 114 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-132-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 132 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-138-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 138 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-160-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 160 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-170-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 170 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-186-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 186 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-198-H</t>
   </si>
   <si>
     <t>P40-312X174</t>
   </si>
   <si>
     <t>VZWSMART 174" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
   </si>
   <si>
     <t>MT651174154</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 174 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC406814</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 18 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>A-SFK3-01</t>
   </si>
   <si>
     <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 96" long, Galvanized</t>
   </si>
@@ -463,1794 +748,1509 @@
   <si>
     <t>VZWSMART ANGLE 3" X 3" X 1/4", 240" long, Galvanized</t>
   </si>
   <si>
     <t>A-L40X40X4X240</t>
   </si>
   <si>
     <t>VZWSMART ANGLE 4" X 4" X 1/4", 240" long, Galvanized</t>
   </si>
   <si>
     <t>MT50460</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 60" Long</t>
   </si>
   <si>
     <t>MT-504-72</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 72" Long</t>
   </si>
   <si>
     <t>MT547174216</t>
   </si>
   <si>
-    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .216" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>MT547216</t>
   </si>
   <si>
     <t>Plain End Pipe, 3-1/2 in OD x 216 in x .165" A500C 46Ksi</t>
   </si>
   <si>
     <t>UNI-158-10-001</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 3" long slots - 10 feet long</t>
   </si>
   <si>
     <t>UNI-158-10-002</t>
   </si>
   <si>
     <t>Channel Strut, 1-5/8" x 1.125" long slots - 10 feet long</t>
   </si>
   <si>
     <t>MTC895303</t>
   </si>
   <si>
     <t>Bulk Angle, 4 in x 4 in x 1/4 in, 25 ft</t>
   </si>
   <si>
-    <t>BPS-ACC-D-252-H</t>
-[...179 lines deleted...]
-    <t>Plain End Pipe, 2-3/8 in OD x 170 in .120" A500C 46Ksi</t>
+    <t>BPS-ACC-D-039-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 39 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-048-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-060-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 60 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-063-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 72 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-ACC-D-084-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 84 in .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-136-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 136 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-168-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 168 in .154" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCN-D-192-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 192 in .154" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-BCN-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-040-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 39.5 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-079-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 79 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 216 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 264 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>BPS-FCL-D-192-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 192 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-FCL-D-264-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 264 in .436" A500C 46Ksi</t>
   </si>
   <si>
     <t>SMART-PIPE</t>
   </si>
   <si>
     <t>Smart Bulk Pipes</t>
   </si>
   <si>
     <t>BPS-ECC-E-174-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 174 in x .120" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCE-E-102-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 102 in x .203" A500C 46Ksi</t>
   </si>
   <si>
+    <t>BPS-BCE-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-160-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 84 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 120 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 216 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 240 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCS-J-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 264 in x .226" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 156 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 216 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 264 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 264 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 84 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 84 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 264 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546180</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
     <t>MT546156</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 156 in .203" A500C 46Ksi</t>
   </si>
   <si>
     <t>MTC3531</t>
   </si>
   <si>
     <t>ANGLE 4" X 4" X 3/8", 240" long, GALVANIZED</t>
   </si>
   <si>
     <t>MTC8341</t>
   </si>
   <si>
     <t>ANGLE 3" X 3" X 3/8", 240" long, GALVANIZED</t>
   </si>
   <si>
     <t>P40-238X240</t>
   </si>
   <si>
     <t>VZWSMART 240" PIPE 2 SCH40 - 2.375" OD</t>
   </si>
   <si>
     <t>P40-238X252</t>
   </si>
   <si>
     <t>VZWSMART 252" PIPE 2 SCH40 - 2.375" OD</t>
   </si>
   <si>
     <t>BPS-BCN-D-276-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-3/8 in OD x 276 in .154" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-BCF-F-150-H</t>
-[...427 lines deleted...]
-  <si>
     <t>SFG-FP-12.5-4-48</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>SFG-FP-10.5-3-60</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG-FP-14.5-4-56</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>SFG-FP-14.5-5-42</t>
   </si>
   <si>
     <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
+    <t>MT-651-108</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2.375"OD X 108" X .120" A500C</t>
+  </si>
+  <si>
+    <t>MT-654-96</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-120-H</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 96 in x .300" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-048-H</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-072-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 72 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-120-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-018-H</t>
+  </si>
+  <si>
+    <t>MTC9874</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 252 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-252-H</t>
+  </si>
+  <si>
+    <t>MT651150154</t>
+  </si>
+  <si>
+    <t>MT537174</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 174 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT651174218</t>
+  </si>
+  <si>
+    <t>MT651240218</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546-174</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 174 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546120276</t>
+  </si>
+  <si>
+    <t>MT546150276</t>
+  </si>
+  <si>
+    <t>MT546174276</t>
+  </si>
+  <si>
+    <t>MT546252276</t>
+  </si>
+  <si>
+    <t>MT546150120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 150 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546174120</t>
+  </si>
+  <si>
+    <t>MT54696120</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 96 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-140-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 140 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-019-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 19 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-036-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 36 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-063-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 63 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCK-M-096-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 96 in .145" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-015-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 15 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 156 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-174-H</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 192 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 240 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 120 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 168 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 216 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 240 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCZ-J-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 264 in x .636" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACP-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>GALV-STEEL-ANGLE</t>
+  </si>
+  <si>
+    <t>Galvanized Steel Bulk Angles</t>
+  </si>
+  <si>
+    <t>MT-538</t>
+  </si>
+  <si>
+    <t>MT-527</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 3/16 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-528</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 2-1/2 in x 2-1/2 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-530</t>
+  </si>
+  <si>
+    <t>Bulk Angle, 3 in x 3 in x 1/4 in, 20 ft</t>
+  </si>
+  <si>
+    <t>MT-648</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 24 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-649</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 36 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-546</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 21 ft .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-537-186</t>
+  </si>
+  <si>
+    <t>MT-651</t>
+  </si>
+  <si>
+    <t>MT-654-150</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 150 in x .188" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-547-174</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-126-H</t>
+  </si>
+  <si>
+    <t>BPS-ACP-G-126-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-252-H</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-096-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-120-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-126-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-126-H</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-126-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-150-H</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-174-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-E-096-H</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-108-H</t>
+  </si>
+  <si>
+    <t>BPS-ACD-F-126-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-108-H</t>
+  </si>
+  <si>
+    <t>MT-651-84</t>
+  </si>
+  <si>
+    <t>MT54672</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  2-7/8 in OD x 72 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54696</t>
+  </si>
+  <si>
+    <t>MT54772</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 72 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT54784</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  3-1/2 in OD x 84 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC987205</t>
+  </si>
+  <si>
+    <t>Plain End Pipe,  4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>VC-CST</t>
+  </si>
+  <si>
+    <t>Com-Strut, 10 ft</t>
+  </si>
+  <si>
+    <t>MT651096154</t>
+  </si>
+  <si>
+    <t>MT651126218</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 252 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT546156276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-156-H</t>
+  </si>
+  <si>
+    <t>MT546180276</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-180-H</t>
+  </si>
+  <si>
+    <t>BPS-ECC-F-126-H</t>
+  </si>
+  <si>
+    <t>MT54796120</t>
+  </si>
+  <si>
+    <t>MTC332905</t>
+  </si>
+  <si>
+    <t>BPS-BBT-K-024-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.315 in OD x 24 in .133" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BBF-F-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 252 in x .216" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BBG-G-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 252 in x .237" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CBJ-G-252-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 252 in x .337" A500B 42Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-M-012-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 1.9 in OD x 12 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC3155</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 132 in x .300" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT547144</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .165" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC981703</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .300" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MTC315596</t>
+  </si>
+  <si>
+    <t>MTC333912</t>
+  </si>
+  <si>
+    <t>MT547120</t>
+  </si>
+  <si>
+    <t>MTC547160216</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 160 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>P40-238X096</t>
+  </si>
+  <si>
+    <t>VZWSMART 96" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X072</t>
+  </si>
+  <si>
+    <t>VZWSMART 72" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-238X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 2 SCH40 (2.375" OD X 0.154" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X120</t>
+  </si>
+  <si>
+    <t>VZWSMART 120" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-278X174</t>
+  </si>
+  <si>
+    <t>VZWSMART 174" PIPE 2.5 SCH40 (2.875" OD X 0.203" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X048</t>
+  </si>
+  <si>
+    <t>VZWSMART 48" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>P40-312X126</t>
+  </si>
+  <si>
+    <t>VZWSMART 126" PIPE 3 SCH40 (3.5" OD X 0.216" THK)</t>
+  </si>
+  <si>
+    <t>MTC4072-0410-00</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 24 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>A-L25X25X4X240</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 2-1/2" X 2-1/2" X 1/4", 240" Long Galvanized</t>
+  </si>
+  <si>
+    <t>A-PLK5-01</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 3/16", 96" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-PLK2-01</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 1/4", 96" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L30X30X4X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 3" X 3" X 1/4", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L40X40X4X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 4" X 4" X 1/4", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L50X30X6X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 5" X 3" X 3/8", 120" long, Galvanized</t>
+  </si>
+  <si>
+    <t>A-L50X50X6X120</t>
+  </si>
+  <si>
+    <t>VZWSMART ANGLE 5" X 5" X 3/8", 120" Long, Galvanized</t>
+  </si>
+  <si>
+    <t>MT504124</t>
+  </si>
+  <si>
+    <t>Channel Strut, 1-5/8" x 124" Long</t>
+  </si>
+  <si>
+    <t>MT547174300</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .300" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>74916-1-001-114</t>
+  </si>
+  <si>
+    <t>Custom MOSAIC® Antenna Pipe, 2-3/8 in OD x 114 in</t>
+  </si>
+  <si>
+    <t>74916-2-001-114</t>
+  </si>
+  <si>
+    <t>Custom MOSAIC® Antenna Pipe, 2-7/8 in OD x 114 in</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-024-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-300-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 300 in .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-036-H</t>
+  </si>
+  <si>
+    <t>BPS-ACC-D-150-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-180-H</t>
+  </si>
+  <si>
+    <t>BPS-BCN-D-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 216 in .154" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-D-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 108 in .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 144 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-150-H</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 168 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-186-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 186 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 192 in .218" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCQ-D-240-H</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 120 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 216 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCL-D-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-3/8 in OD x 240 in .436" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-ACC-E-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 108 in x .120" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-084-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-108-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 108 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-132-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 132 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-156-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 156 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-180-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 180 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 240 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCE-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .203" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCH-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .276" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 102 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 144 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 168 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 192 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 216 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCO-E-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 2-7/8 in OD x 264 in x .552" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 168 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCF-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .216" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 192 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 216 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 240 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCR-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .3" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 144 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCY-F-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 3-1/2 in OD x 264 in x .6" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCU-J-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4 in OD x 144 in x .318" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-174-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 174 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-BCG-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x .237" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-150-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 150 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-CCJ-G-264-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 264 in x .337" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-120-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 120 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-144-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 144 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-168-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 168 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-192-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 192 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-216-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 216 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>BPS-FCA-G-240-H</t>
+  </si>
+  <si>
+    <t>Plain End Pipe, 4-1/2 in OD x 240 in x 674" A500C 46Ksi</t>
+  </si>
+  <si>
+    <t>MT-654</t>
+  </si>
+  <si>
+    <t>PIPE GALV, 4.5"OD X 72" X .188" A500C</t>
+  </si>
+  <si>
     <t>MT546102</t>
   </si>
   <si>
     <t>Plain End Pipe, 2-7/8 in OD x 102 in .203" A500C 46Ksi</t>
   </si>
   <si>
-    <t>BPS-ACC-M-120-H</t>
-[...364 lines deleted...]
-  <si>
     <t>BPS-ACD-F-174-H</t>
   </si>
   <si>
-    <t>Plain End Pipe, 3-1/2 in OD x 174 in x .165" A500C 46Ksi</t>
-[...1 lines deleted...]
-  <si>
     <t>BPS-BCG-G-072-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 72 in x .237" A500C 46Ksi</t>
   </si>
   <si>
     <t>BPS-BCG-G-096-H</t>
   </si>
   <si>
     <t>Plain End Pipe, 4-1/2 in OD x 96 in x .237" A500C 46Ksi</t>
-  </si>
-[...592 lines deleted...]
-    <t>Plain End Pipe, 2-7/8 in OD x 84 in x .203" A500C 46Ksi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2369,51 +2369,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J389" totalsRowShown="0">
   <autoFilter ref="A1:J389"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-288-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x240" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x252" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-276-h" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-174-h" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-072-h" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-096-h" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-525" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-539" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-150" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-540" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-529" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-536" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-48" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-505-240" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-108" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-653-63" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-126" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-252-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-252-h" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-120-h" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-120-h" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-252-h" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-096-h" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-252-h" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-120-h" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-096-h" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-096-h" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-096-h" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-126-h" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-126-h" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-096-h" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-096-h" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-126-h" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-126-h" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-048-h" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-072-h" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-150-h" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-174-h" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-048-h" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-150-h" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-174-h" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-018-h" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc910501" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc350928" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546132276" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-288-h" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547126120" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-096-h" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126276" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-096-h" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546084120" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547100" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547126216" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt21601" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmf130165" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54775" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547150216" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-050-h" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x048" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x120" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x150" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x174" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x048" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x072" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x096" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x150" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x072" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x150" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-650-63" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-524" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-126" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-192" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-150" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-96" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54684" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemcst-10" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-120" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126154" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150218" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651180154" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537198" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096218" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546114120" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120120" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546126120" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc54796216" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546096276" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc306405" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-096-h" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ebm-k-036-h" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbl-f-252-h" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-010-h" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-234-h" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-236-h" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-024-h" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3506126" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-072-h" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-008-h" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-096-h" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-114-h" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-132-h" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-138-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-160-h" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-168-h" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-170-h" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-186-h" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-198-h" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x174" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174154" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc406814" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-sfk3-01" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x120" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x240" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x240" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt50460" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-504-72" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174216" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547216" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-001" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemuni-158-10-002" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc895303" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-039-h" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-048-h" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-060-h" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-063-h" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-072-h" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-084-h" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-136-h" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-168-h" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-192-h" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-264-h" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-040-h" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-079-h" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-174-h" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-216-h" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-264-h" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-144-h" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-168-h" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-192-h" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-264-h" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-174-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-102-h" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-216-h" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-144-h" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-150-h" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-174-h" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-216-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-240-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-240-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-160-h" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-084-h" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-120-h" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-144-h" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-216-h" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-240-h" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-264-h" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-120-h" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-144-h" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-168-h" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-174-h" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-120-h" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-168-h" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-192-h" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-216-h" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-240-h" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-120-h" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-144-h" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-168-h" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-192-h" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-216-h" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-240-h" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcs-j-264-h" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-120-h" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-156-h" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-168-h" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-216-h" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-264-h" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-192-h" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-264-h" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-084-h" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-192-h" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-216-h" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-084-h" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-264-h" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3531" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc8341" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x240" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x252" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-276-h" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-108" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-96" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-120-h" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-096-h" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-120-h" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-072-h" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-048-h" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-072-h" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-120-h" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-018-h" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc9874" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-252-h" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651150154" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt537174" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651174218" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651240218" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546-174" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546120276" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150276" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174276" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546252276" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546150120" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546174120" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696120" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-140-h" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-019-h" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-036-h" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-063-h" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bck-m-096-h" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-144-h" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-015-h" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-156-h" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-174-h" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-192-h" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-240-h" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-120-h" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-144-h" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-168-h" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-216-h" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-240-h" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcz-j-264-h" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-120-h" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-538" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-527" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-528" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-530" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-648" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-649" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-546" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-537-186" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654-150" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-547-174" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-126-h" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acp-g-126-h" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-252-h" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-096-h" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-120-h" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-126-h" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-126-h" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-126-h" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-150-h" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-174-h" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-e-096-h" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-108-h" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-126-h" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-108-h" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-651-84" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54672" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54696" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54772" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54784" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc987205" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemvc-cst" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651096154" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt651126218" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-240-h" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-252-h" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546156276" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-156-h" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546180276" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-180-h" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ecc-f-126-h" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt54796120" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc332905" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbt-k-024-h" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbf-f-252-h" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bbg-g-252-h" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cbj-g-252-h" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-m-012-h" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc3155" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547144" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc981703" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc315596" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc333912" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547120" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc547160216" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x096" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x072" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-238x126" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x120" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x126" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-278x174" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x048" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemp40-312x126" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmtc4072-0410-00" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l25x25x4x240" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk5-01" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-plk2-01" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l30x30x4x120" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l40x40x4x120" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x30x6x120" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itema-l50x50x6x120" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-angle" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt504124" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/strut-channel" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt547174300" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-1-001-114" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/item74916-2-001-114" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-024-h" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-300-h" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-036-h" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-d-150-h" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-144-h" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-180-h" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcn-d-216-h" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-d-108-h" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-120-h" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-144-h" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-150-h" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-168-h" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-186-h" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-192-h" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccq-d-240-h" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-120-h" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-216-h" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcl-d-240-h" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acc-e-108-h" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-084-h" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-108-h" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-132-h" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-144-h" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-156-h" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-168-h" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-180-h" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-192-h" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-240-h" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bce-e-264-h" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-168-h" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-192-h" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-cch-e-264-h" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-120-h" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-144-h" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-168-h" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-192-h" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-216-h" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fco-e-264-h" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-168-h" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcf-f-192-h" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-192-h" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-216-h" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-240-h" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccr-f-264-h" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-144-h" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fcy-f-264-h" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccu-j-144-h" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-120-h" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-144-h" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-168-h" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-174-h" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-192-h" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-216-h" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-240-h" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-120-h" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-144-h" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-150-h" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-168-h" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-240-h" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-ccj-g-264-h" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-120-h" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-144-h" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-168-h" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-192-h" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-216-h" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-fca-g-240-h" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt-654" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itemmt546102" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/galv-steel-pipe" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-acd-f-174-h" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-072-h" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/itembps-bcg-g-096-h" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipes-angles/smart-pipe" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2684,2515 +2684,2515 @@
         <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
         <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
         <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
         <v>64</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" t="s">
         <v>69</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D39" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D40" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D42" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D44" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D48" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="H48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D52" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="H53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="H55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D56" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D58" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D59" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D60" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D61" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D62" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="H62" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="H63" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D64" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H64" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D65" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="H65" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D66" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="H68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D70" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="H72" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D73" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="H73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="H74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D75" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="H75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D76" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="H76" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D77" t="s">
-        <v>168</v>
+        <v>69</v>
       </c>
       <c r="H77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D78" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="H78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="D79" t="s">
-        <v>40</v>
+        <v>167</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D80" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D81" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="H81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D82" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="H82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D83" t="s">
-        <v>84</v>
+        <v>174</v>
       </c>
       <c r="H83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D84" t="s">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="H84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D85" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D86" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="H86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D87" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="H87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D88" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="H88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="H90" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="H91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D93" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D94" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D95" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="H95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D96" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="H96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D97" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D98" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D99" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D100" t="s">
-        <v>207</v>
+        <v>83</v>
       </c>
       <c r="H100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D101" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="H101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D102" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D103" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D104" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D105" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D106" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D107" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H107" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D108" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="H108" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D109" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="H109" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D110" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H110" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D111" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="H111" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D112" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="H112" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>228</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D113" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="H113" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D114" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="H114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="H117" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H118" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D119" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="H119" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D120" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="H120" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>249</v>
+        <v>99</v>
       </c>
       <c r="H121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D122" t="s">
-        <v>108</v>
+        <v>246</v>
       </c>
       <c r="H122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="D123" t="s">
-        <v>150</v>
+        <v>248</v>
       </c>
       <c r="H123" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="D124" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="H125" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D126" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="H126" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D127" t="s">
-        <v>205</v>
+        <v>42</v>
       </c>
       <c r="H127" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D128" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="H128" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D129" t="s">
-        <v>260</v>
+        <v>153</v>
       </c>
       <c r="H129" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D130" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H130" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D131" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H131" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D132" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H132" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D133" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="H133" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D134" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="H134" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D135" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="H135" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D136" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="H136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D137" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D138" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="H138" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D139" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="H139" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D140" t="s">
-        <v>82</v>
+        <v>280</v>
       </c>
       <c r="H140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D141" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="H141" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D142" t="s">
-        <v>42</v>
+        <v>284</v>
       </c>
       <c r="H142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D143" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="H143" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D144" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H144" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C145" s="1" t="s">
-        <v>160</v>
+      <c r="C145" t="s">
+        <v>11</v>
       </c>
       <c r="D145" t="s">
         <v>290</v>
       </c>
       <c r="H145" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D146" t="s">
         <v>292</v>
       </c>
       <c r="H146" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D147" t="s">
         <v>294</v>
       </c>
       <c r="H147" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D148" t="s">
         <v>296</v>
       </c>
       <c r="H148" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D149" t="s">
         <v>298</v>
       </c>
       <c r="H149" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D150" t="s">
         <v>300</v>
       </c>
       <c r="H150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D151" t="s">
         <v>302</v>
       </c>
       <c r="H151" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D152" t="s">
         <v>304</v>
       </c>
       <c r="H152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D153" t="s">
         <v>306</v>
       </c>
       <c r="H153" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D154" t="s">
         <v>308</v>
       </c>
       <c r="H154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D155" t="s">
         <v>310</v>
       </c>
       <c r="H155" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D156" t="s">
         <v>312</v>
       </c>
       <c r="H156" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D157" t="s">
         <v>314</v>
       </c>
       <c r="H157" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D158" t="s">
         <v>316</v>
       </c>
       <c r="H158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D159" t="s">
         <v>318</v>
       </c>
       <c r="H159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D160" t="s">
         <v>320</v>
       </c>
       <c r="H160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D161" t="s">
         <v>322</v>
       </c>
       <c r="H161" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D162" t="s">
         <v>324</v>
       </c>
       <c r="H162" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D163" t="s">
         <v>326</v>
       </c>
       <c r="H163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D164" t="s">
         <v>328</v>
       </c>
       <c r="H164" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D165" t="s">
         <v>330</v>
       </c>
       <c r="H165" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D166" t="s">
         <v>332</v>
       </c>
       <c r="H166" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D167" t="s">
         <v>334</v>
       </c>
       <c r="H167" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D168" t="s">
         <v>336</v>
       </c>
       <c r="H168" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D169" t="s">
         <v>338</v>
       </c>
       <c r="H169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D170" t="s">
         <v>340</v>
       </c>
       <c r="H170" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D171" t="s">
         <v>342</v>
       </c>
       <c r="H171" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D172" t="s">
         <v>344</v>
       </c>
       <c r="H172" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D173" t="s">
         <v>346</v>
       </c>
       <c r="H173" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D174" t="s">
         <v>348</v>
       </c>
       <c r="H174" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D175" t="s">
         <v>350</v>
       </c>
       <c r="H175" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D176" t="s">
         <v>352</v>
       </c>
       <c r="H176" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D177" t="s">
         <v>354</v>
       </c>
       <c r="H177" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D178" t="s">
         <v>356</v>
       </c>
       <c r="H178" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D179" t="s">
         <v>358</v>
       </c>
       <c r="H179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D180" t="s">
         <v>360</v>
       </c>
       <c r="H180" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D181" t="s">
         <v>362</v>
       </c>
       <c r="H181" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D182" t="s">
         <v>364</v>
       </c>
       <c r="H182" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D183" t="s">
         <v>366</v>
       </c>
       <c r="H183" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D184" t="s">
         <v>368</v>
       </c>
       <c r="H184" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D185" t="s">
         <v>370</v>
       </c>
       <c r="H185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D186" t="s">
         <v>372</v>
       </c>
       <c r="H186" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D187" t="s">
         <v>374</v>
       </c>
       <c r="H187" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D188" t="s">
         <v>376</v>
       </c>
       <c r="H188" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D189" t="s">
         <v>378</v>
       </c>
       <c r="H189" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D190" t="s">
         <v>380</v>
       </c>
       <c r="H190" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D191" t="s">
         <v>382</v>
       </c>
       <c r="H191" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D192" t="s">
         <v>384</v>
       </c>
       <c r="H192" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D193" t="s">
         <v>386</v>
       </c>
       <c r="H193" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D194" t="s">
         <v>388</v>
       </c>
       <c r="H194" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D195" t="s">
         <v>390</v>
       </c>
       <c r="H195" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D196" t="s">
         <v>392</v>
       </c>
       <c r="H196" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C197" t="s">
         <v>394</v>
       </c>
       <c r="D197" t="s">
         <v>395</v>
       </c>
       <c r="G197" t="s">
         <v>396</v>
       </c>
       <c r="H197" t="s">
         <v>397</v>
       </c>
     </row>
@@ -5244,3445 +5244,3445 @@
         <v>396</v>
       </c>
       <c r="H200" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D201" t="s">
         <v>405</v>
       </c>
       <c r="H201" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D202" t="s">
-        <v>255</v>
+        <v>81</v>
       </c>
       <c r="H202" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D203" t="s">
-        <v>257</v>
+        <v>171</v>
       </c>
       <c r="H203" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D204" t="s">
         <v>409</v>
       </c>
       <c r="H204" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D205" t="s">
         <v>411</v>
       </c>
       <c r="H205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D206" t="s">
         <v>413</v>
       </c>
       <c r="H206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D207" t="s">
-        <v>415</v>
+        <v>35</v>
       </c>
       <c r="H207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D208" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="H208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D209" t="s">
-        <v>419</v>
+        <v>103</v>
       </c>
       <c r="H209" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D210" t="s">
-        <v>421</v>
+        <v>105</v>
       </c>
       <c r="H210" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D211" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="H211" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D212" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H212" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D213" t="s">
-        <v>427</v>
+        <v>91</v>
       </c>
       <c r="H213" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D214" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="H214" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D215" t="s">
-        <v>431</v>
+        <v>276</v>
       </c>
       <c r="H215" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D216" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="H216" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D217" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="H217" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D218" t="s">
-        <v>437</v>
+        <v>60</v>
       </c>
       <c r="H218" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D219" t="s">
-        <v>439</v>
+        <v>300</v>
       </c>
       <c r="H219" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D220" t="s">
-        <v>441</v>
+        <v>302</v>
       </c>
       <c r="H220" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D221" t="s">
-        <v>443</v>
+        <v>62</v>
       </c>
       <c r="H221" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D222" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="H222" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D223" t="s">
-        <v>447</v>
+        <v>292</v>
       </c>
       <c r="H223" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D224" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="H224" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D225" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="H225" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D226" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="H226" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D227" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="H227" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D228" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="H228" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D229" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="H229" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D230" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="H230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D231" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="H231" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D232" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="H232" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D233" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
       <c r="H233" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D234" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="H234" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D235" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="H235" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D236" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="H236" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D237" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="H237" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D238" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="H238" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D239" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="H239" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D240" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="H240" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D241" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="H241" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D242" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="H242" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>474</v>
+      </c>
+      <c r="C243" t="s">
+        <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="H243" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D244" t="s">
-        <v>489</v>
+        <v>55</v>
       </c>
       <c r="H244" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D245" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="H245" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D246" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="H246" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="D247" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="H247" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D248" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="H248" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D249" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="H249" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D250" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="H250" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D251" t="s">
-        <v>503</v>
+        <v>224</v>
       </c>
       <c r="H251" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D252" t="s">
-        <v>505</v>
+        <v>260</v>
       </c>
       <c r="H252" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D253" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="H253" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D254" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="H254" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D255" t="s">
-        <v>511</v>
+        <v>33</v>
       </c>
       <c r="H255" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D256" t="s">
-        <v>513</v>
+        <v>23</v>
       </c>
       <c r="H256" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D257" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="H257" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D258" t="s">
-        <v>517</v>
+        <v>188</v>
       </c>
       <c r="H258" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D259" t="s">
-        <v>519</v>
+        <v>183</v>
       </c>
       <c r="H259" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D260" t="s">
-        <v>521</v>
+        <v>52</v>
       </c>
       <c r="H260" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D261" t="s">
-        <v>523</v>
+        <v>185</v>
       </c>
       <c r="H261" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D262" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="H262" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>503</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>54</v>
       </c>
       <c r="D263" t="s">
-        <v>527</v>
+        <v>25</v>
       </c>
       <c r="H263" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D264" t="s">
-        <v>529</v>
+        <v>429</v>
       </c>
       <c r="H264" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D265" t="s">
-        <v>531</v>
+        <v>438</v>
       </c>
       <c r="H265" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>532</v>
+        <v>506</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D266" t="s">
-        <v>533</v>
+        <v>48</v>
       </c>
       <c r="H266" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>507</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>54</v>
       </c>
       <c r="D267" t="s">
-        <v>535</v>
+        <v>157</v>
       </c>
       <c r="H267" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>536</v>
+        <v>508</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D268" t="s">
-        <v>161</v>
+        <v>405</v>
       </c>
       <c r="H268" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D269" t="s">
-        <v>538</v>
+        <v>262</v>
       </c>
       <c r="H269" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>539</v>
+        <v>510</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D270" t="s">
-        <v>540</v>
+        <v>511</v>
       </c>
       <c r="H270" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>541</v>
+        <v>512</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D271" t="s">
-        <v>542</v>
+        <v>64</v>
       </c>
       <c r="H271" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>543</v>
+        <v>513</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D272" t="s">
-        <v>544</v>
+        <v>514</v>
       </c>
       <c r="H272" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>545</v>
+        <v>515</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D273" t="s">
-        <v>546</v>
+        <v>516</v>
       </c>
       <c r="H273" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>547</v>
+        <v>517</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D274" t="s">
-        <v>548</v>
+        <v>518</v>
       </c>
       <c r="H274" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>549</v>
+        <v>519</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D275" t="s">
-        <v>281</v>
+        <v>520</v>
       </c>
       <c r="H275" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>550</v>
+        <v>521</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D276" t="s">
-        <v>290</v>
+        <v>71</v>
       </c>
       <c r="H276" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>551</v>
+        <v>522</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D277" t="s">
-        <v>552</v>
+        <v>77</v>
       </c>
       <c r="H277" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D278" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="H278" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>554</v>
+        <v>525</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D279" t="s">
-        <v>555</v>
+        <v>526</v>
       </c>
       <c r="H279" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>556</v>
+        <v>527</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D280" t="s">
-        <v>183</v>
+        <v>528</v>
       </c>
       <c r="H280" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D281" t="s">
-        <v>221</v>
+        <v>528</v>
       </c>
       <c r="H281" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>558</v>
+        <v>530</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D282" t="s">
-        <v>559</v>
+        <v>531</v>
       </c>
       <c r="H282" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>560</v>
+        <v>532</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D283" t="s">
-        <v>170</v>
+        <v>531</v>
       </c>
       <c r="H283" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>561</v>
+        <v>533</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D284" t="s">
-        <v>562</v>
+        <v>111</v>
       </c>
       <c r="H284" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>563</v>
+        <v>534</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D285" t="s">
-        <v>564</v>
+        <v>113</v>
       </c>
       <c r="H285" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>565</v>
+        <v>535</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D286" t="s">
-        <v>566</v>
+        <v>101</v>
       </c>
       <c r="H286" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>567</v>
+        <v>536</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D287" t="s">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="H287" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>569</v>
+        <v>538</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D288" t="s">
-        <v>176</v>
+        <v>539</v>
       </c>
       <c r="H288" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>570</v>
+        <v>540</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D289" t="s">
-        <v>180</v>
+        <v>541</v>
       </c>
       <c r="H289" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>571</v>
+        <v>542</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D290" t="s">
-        <v>191</v>
+        <v>543</v>
       </c>
       <c r="H290" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>572</v>
+        <v>544</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D291" t="s">
-        <v>573</v>
+        <v>545</v>
       </c>
       <c r="H291" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>574</v>
+        <v>546</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D292" t="s">
-        <v>298</v>
+        <v>547</v>
       </c>
       <c r="H292" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>575</v>
+        <v>548</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D293" t="s">
-        <v>576</v>
+        <v>549</v>
       </c>
       <c r="H293" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>577</v>
+        <v>550</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D294" t="s">
-        <v>578</v>
+        <v>551</v>
       </c>
       <c r="H294" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>579</v>
+        <v>552</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D295" t="s">
-        <v>166</v>
+        <v>409</v>
       </c>
       <c r="H295" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>580</v>
+        <v>553</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D296" t="s">
         <v>312</v>
       </c>
       <c r="H296" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>581</v>
+        <v>554</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D297" t="s">
-        <v>314</v>
+        <v>67</v>
       </c>
       <c r="H297" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>582</v>
+        <v>555</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D298" t="s">
-        <v>168</v>
+        <v>556</v>
       </c>
       <c r="H298" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>583</v>
+        <v>557</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D299" t="s">
-        <v>584</v>
+        <v>558</v>
       </c>
       <c r="H299" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>585</v>
+        <v>559</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D300" t="s">
-        <v>235</v>
+        <v>560</v>
       </c>
       <c r="H300" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D301" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="H301" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D302" t="s">
-        <v>589</v>
+        <v>564</v>
       </c>
       <c r="H302" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>590</v>
+        <v>565</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D303" t="s">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="H303" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>592</v>
+        <v>567</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D304" t="s">
-        <v>593</v>
+        <v>568</v>
       </c>
       <c r="H304" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D305" t="s">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="H305" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>596</v>
+        <v>571</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D306" t="s">
-        <v>324</v>
+        <v>572</v>
       </c>
       <c r="H306" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D307" t="s">
-        <v>173</v>
+        <v>574</v>
       </c>
       <c r="H307" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D308" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="H308" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>600</v>
+        <v>577</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D309" t="s">
-        <v>601</v>
+        <v>578</v>
       </c>
       <c r="H309" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D310" t="s">
-        <v>603</v>
+        <v>580</v>
       </c>
       <c r="H310" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>604</v>
+        <v>581</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D311" t="s">
-        <v>605</v>
+        <v>582</v>
       </c>
       <c r="H311" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D312" t="s">
-        <v>607</v>
+        <v>584</v>
       </c>
       <c r="H312" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>608</v>
+        <v>585</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D313" t="s">
-        <v>609</v>
+        <v>586</v>
       </c>
       <c r="H313" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>610</v>
+        <v>587</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D314" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
       <c r="H314" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D315" t="s">
-        <v>613</v>
+        <v>590</v>
       </c>
       <c r="H315" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>614</v>
+        <v>591</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D316" t="s">
-        <v>615</v>
+        <v>592</v>
       </c>
       <c r="H316" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>616</v>
+        <v>593</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D317" t="s">
-        <v>617</v>
+        <v>594</v>
       </c>
       <c r="H317" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>618</v>
+        <v>595</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D318" t="s">
-        <v>619</v>
+        <v>596</v>
       </c>
       <c r="H318" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>620</v>
+        <v>597</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D319" t="s">
-        <v>621</v>
+        <v>484</v>
       </c>
       <c r="H319" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D320" t="s">
-        <v>623</v>
+        <v>599</v>
       </c>
       <c r="H320" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>624</v>
+        <v>600</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D321" t="s">
-        <v>625</v>
+        <v>486</v>
       </c>
       <c r="H321" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>626</v>
+        <v>601</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D322" t="s">
-        <v>627</v>
+        <v>161</v>
       </c>
       <c r="H322" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>628</v>
+        <v>602</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D323" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="H323" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>630</v>
+        <v>604</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D324" t="s">
-        <v>631</v>
+        <v>176</v>
       </c>
       <c r="H324" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>632</v>
+        <v>605</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D325" t="s">
-        <v>633</v>
+        <v>606</v>
       </c>
       <c r="H325" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D326" t="s">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="H326" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>636</v>
+        <v>609</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D327" t="s">
-        <v>637</v>
+        <v>610</v>
       </c>
       <c r="H327" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>638</v>
+        <v>611</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D328" t="s">
-        <v>639</v>
+        <v>612</v>
       </c>
       <c r="H328" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>640</v>
+        <v>613</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D329" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="H329" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>641</v>
+        <v>614</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D330" t="s">
-        <v>23</v>
+        <v>615</v>
       </c>
       <c r="H330" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>642</v>
+        <v>616</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D331" t="s">
-        <v>548</v>
+        <v>617</v>
       </c>
       <c r="H331" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>643</v>
+        <v>618</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D332" t="s">
-        <v>94</v>
+        <v>619</v>
       </c>
       <c r="H332" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D333" t="s">
-        <v>88</v>
+        <v>427</v>
       </c>
       <c r="H333" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>645</v>
+        <v>621</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D334" t="s">
-        <v>52</v>
+        <v>622</v>
       </c>
       <c r="H334" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>646</v>
+        <v>623</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D335" t="s">
-        <v>90</v>
+        <v>624</v>
       </c>
       <c r="H335" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D336" t="s">
-        <v>92</v>
+        <v>626</v>
       </c>
       <c r="H336" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>648</v>
+        <v>627</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D337" t="s">
-        <v>25</v>
+        <v>628</v>
       </c>
       <c r="H337" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>649</v>
+        <v>629</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D338" t="s">
-        <v>578</v>
+        <v>630</v>
       </c>
       <c r="H338" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>650</v>
+        <v>631</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D339" t="s">
-        <v>587</v>
+        <v>632</v>
       </c>
       <c r="H339" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D340" t="s">
-        <v>48</v>
+        <v>634</v>
       </c>
       <c r="H340" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D341" t="s">
-        <v>58</v>
+        <v>636</v>
       </c>
       <c r="H341" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D342" t="s">
-        <v>555</v>
+        <v>638</v>
       </c>
       <c r="H342" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D343" t="s">
-        <v>74</v>
+        <v>640</v>
       </c>
       <c r="H343" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D344" t="s">
-        <v>595</v>
+        <v>642</v>
       </c>
       <c r="H344" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D345" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="H345" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D346" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="H346" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>660</v>
+        <v>647</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D347" t="s">
-        <v>35</v>
+        <v>648</v>
       </c>
       <c r="H347" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D348" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="H348" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D349" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="H349" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D350" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="H350" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D351" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="H351" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D352" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="H352" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D353" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="H353" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D354" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="H354" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D355" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="H355" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D356" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="H356" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D357" t="s">
-        <v>201</v>
+        <v>668</v>
       </c>
       <c r="H357" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D358" t="s">
-        <v>203</v>
+        <v>670</v>
       </c>
       <c r="H358" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D359" t="s">
-        <v>253</v>
+        <v>672</v>
       </c>
       <c r="H359" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D360" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="H360" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D361" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="H361" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D362" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="H362" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D363" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="H363" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D364" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="H364" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D365" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="H365" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D366" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="H366" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D367" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="H367" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D368" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="H368" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D369" t="s">
-        <v>573</v>
+        <v>692</v>
       </c>
       <c r="H369" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D370" t="s">
-        <v>544</v>
+        <v>694</v>
       </c>
       <c r="H370" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D371" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="H371" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D372" t="s">
-        <v>546</v>
+        <v>698</v>
       </c>
       <c r="H372" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D373" t="s">
-        <v>62</v>
+        <v>700</v>
       </c>
       <c r="H373" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D374" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H374" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D375" t="s">
-        <v>80</v>
+        <v>704</v>
       </c>
       <c r="H375" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D376" t="s">
         <v>706</v>
-      </c>
-[...4 lines deleted...]
-        <v>707</v>
       </c>
       <c r="H376" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D377" t="s">
         <v>708</v>
-      </c>
-[...4 lines deleted...]
-        <v>709</v>
       </c>
       <c r="H377" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D378" t="s">
         <v>710</v>
-      </c>
-[...4 lines deleted...]
-        <v>711</v>
       </c>
       <c r="H378" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D379" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>713</v>
       </c>
       <c r="H379" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D380" t="s">
         <v>714</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H380" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D381" t="s">
         <v>716</v>
       </c>
       <c r="H381" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D382" t="s">
         <v>718</v>
       </c>
       <c r="H382" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D383" t="s">
         <v>720</v>
       </c>
       <c r="H383" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D384" t="s">
-        <v>576</v>
+        <v>722</v>
       </c>
       <c r="H384" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>723</v>
+      </c>
+      <c r="C385" t="s">
+        <v>394</v>
       </c>
       <c r="D385" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H385" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="D386" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H386" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D387" t="s">
-        <v>727</v>
+        <v>494</v>
       </c>
       <c r="H387" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D388" t="s">
         <v>729</v>
       </c>
       <c r="H388" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D389" t="s">
         <v>731</v>
       </c>
       <c r="H389" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="GALV-STEEL-PIPE"/>
     <hyperlink ref="A3" r:id="rId2" display="STRUT-CHANNEL"/>
     <hyperlink ref="A4" r:id="rId3" display="MT-525"/>
     <hyperlink ref="C4" r:id="rId4" display="Variant of GALV-STEEL-ANGLE"/>
     <hyperlink ref="A5" r:id="rId5" display="MT-539"/>
     <hyperlink ref="C5" r:id="rId6" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A6" r:id="rId7" display="MT-546-150"/>
     <hyperlink ref="C6" r:id="rId8" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A7" r:id="rId9" display="MT-540"/>
     <hyperlink ref="C7" r:id="rId10" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A8" r:id="rId11" display="MT-529"/>
     <hyperlink ref="C8" r:id="rId12" display="Variant of GALV-STEEL-ANGLE"/>
     <hyperlink ref="A9" r:id="rId13" display="MT-536"/>
     <hyperlink ref="C9" r:id="rId14" display="Variant of GALV-STEEL-ANGLE"/>
     <hyperlink ref="A10" r:id="rId15" display="MT-537"/>
     <hyperlink ref="C10" r:id="rId16" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A11" r:id="rId17" display="MT-546-48"/>
     <hyperlink ref="C11" r:id="rId18" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A12" r:id="rId19" display="MT-504"/>
     <hyperlink ref="C12" r:id="rId20" display="Variant of STRUT-CHANNEL"/>
     <hyperlink ref="A13" r:id="rId21" display="MT-547"/>
     <hyperlink ref="C13" r:id="rId22" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A14" r:id="rId23" display="MT-650"/>
     <hyperlink ref="C14" r:id="rId24" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A15" r:id="rId25" display="MT-653"/>
     <hyperlink ref="C15" r:id="rId26" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A16" r:id="rId27" display="MT-505-240"/>
     <hyperlink ref="C16" r:id="rId28" display="Variant of STRUT-CHANNEL"/>
     <hyperlink ref="A17" r:id="rId29" display="MT-547-108"/>
     <hyperlink ref="C17" r:id="rId30" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A18" r:id="rId31" display="MT-653-63"/>
     <hyperlink ref="C18" r:id="rId32" display="Variant of GALV-STEEL-PIPE"/>
     <hyperlink ref="A19" r:id="rId33" display="MT-546-126"/>
     <hyperlink ref="C19" r:id="rId34" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A20" r:id="rId35" display="MT-650-63"/>
-[...49 lines deleted...]
-    <hyperlink ref="A45" r:id="rId85" display="MF130165"/>
+    <hyperlink ref="A20" r:id="rId35" display="BPS-ACC-D-252-H"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A21" r:id="rId37" display="BPS-BCG-G-252-H"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A22" r:id="rId39" display="BPS-BCE-E-120-H"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A23" r:id="rId41" display="BPS-CCH-E-120-H"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A24" r:id="rId43" display="BPS-CCH-E-252-H"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A25" r:id="rId45" display="BPS-BCE-E-096-H"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A26" r:id="rId47" display="BPS-ACD-F-252-H"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A27" r:id="rId49" display="BPS-ACD-F-120-H"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A28" r:id="rId51" display="BPS-ACD-F-096-H"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A29" r:id="rId53" display="BPS-BCN-D-096-H"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A30" r:id="rId55" display="BPS-CCQ-D-096-H"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A31" r:id="rId57" display="BPS-BCN-D-126-H"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A32" r:id="rId59" display="BPS-CCQ-D-126-H"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A33" r:id="rId61" display="BPS-ACC-D-096-H"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A34" r:id="rId63" display="BPS-ACP-G-096-H"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A35" r:id="rId65" display="BPS-BCS-J-126-H"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A36" r:id="rId67" display="BPS-BCF-F-126-H"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A37" r:id="rId69" display="BPS-BCN-D-048-H"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A38" r:id="rId71" display="BPS-BCN-D-072-H"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A39" r:id="rId73" display="BPS-BCN-D-150-H"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A40" r:id="rId75" display="BPS-BCN-D-174-H"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A41" r:id="rId77" display="BPS-BCF-F-048-H"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A42" r:id="rId79" display="BPS-BCF-F-150-H"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A43" r:id="rId81" display="BPS-BCF-F-174-H"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A44" r:id="rId83" display="BPS-EBM-K-018-H"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A45" r:id="rId85" display="MTC910501"/>
     <hyperlink ref="C45" r:id="rId86" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A46" r:id="rId87" display="MT54775"/>
+    <hyperlink ref="A46" r:id="rId87" display="MTC350928"/>
     <hyperlink ref="C46" r:id="rId88" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A47" r:id="rId89" display="MTC547150216"/>
+    <hyperlink ref="A47" r:id="rId89" display="MT546132276"/>
     <hyperlink ref="C47" r:id="rId90" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A48" r:id="rId91" display="MTC3506126"/>
-[...1 lines deleted...]
-    <hyperlink ref="A49" r:id="rId93" display="P40-238X048"/>
+    <hyperlink ref="A48" r:id="rId91" display="BPS-CCH-E-288-H"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A49" r:id="rId93" display="MT547126120"/>
     <hyperlink ref="C49" r:id="rId94" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A50" r:id="rId95" display="P40-238X120"/>
-[...1 lines deleted...]
-    <hyperlink ref="A51" r:id="rId97" display="P40-238X150"/>
+    <hyperlink ref="A50" r:id="rId95" display="BPS-ECC-F-096-H"/>
+    <hyperlink ref="C50" r:id="rId96" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A51" r:id="rId97" display="MT546126276"/>
     <hyperlink ref="C51" r:id="rId98" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A52" r:id="rId99" display="P40-238X174"/>
-[...1 lines deleted...]
-    <hyperlink ref="A53" r:id="rId101" display="P40-278X048"/>
+    <hyperlink ref="A52" r:id="rId99" display="BPS-BCF-F-096-H"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A53" r:id="rId101" display="MT546084120"/>
     <hyperlink ref="C53" r:id="rId102" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A54" r:id="rId103" display="P40-278X072"/>
+    <hyperlink ref="A54" r:id="rId103" display="MT547100"/>
     <hyperlink ref="C54" r:id="rId104" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A55" r:id="rId105" display="P40-278X096"/>
+    <hyperlink ref="A55" r:id="rId105" display="MTC547126216"/>
     <hyperlink ref="C55" r:id="rId106" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A56" r:id="rId107" display="P40-278X150"/>
+    <hyperlink ref="A56" r:id="rId107" display="MT21601"/>
     <hyperlink ref="C56" r:id="rId108" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A57" r:id="rId109" display="P40-312X072"/>
+    <hyperlink ref="A57" r:id="rId109" display="MF130165"/>
     <hyperlink ref="C57" r:id="rId110" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A58" r:id="rId111" display="P40-312X150"/>
+    <hyperlink ref="A58" r:id="rId111" display="MT54775"/>
     <hyperlink ref="C58" r:id="rId112" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A59" r:id="rId113" display="P40-312X174"/>
+    <hyperlink ref="A59" r:id="rId113" display="MTC547150216"/>
     <hyperlink ref="C59" r:id="rId114" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A60" r:id="rId115" display="MT651174154"/>
-[...1 lines deleted...]
-    <hyperlink ref="A61" r:id="rId117" display="MTC406814"/>
+    <hyperlink ref="A60" r:id="rId115" display="BPS-ACC-M-050-H"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A61" r:id="rId117" display="P40-238X048"/>
     <hyperlink ref="C61" r:id="rId118" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A62" r:id="rId119" display="A-SFK3-01"/>
-[...11 lines deleted...]
-    <hyperlink ref="A68" r:id="rId131" display="MT547174216"/>
+    <hyperlink ref="A62" r:id="rId119" display="P40-238X120"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A63" r:id="rId121" display="P40-238X150"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A64" r:id="rId123" display="P40-238X174"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A65" r:id="rId125" display="P40-278X048"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A66" r:id="rId127" display="P40-278X072"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A67" r:id="rId129" display="P40-278X096"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A68" r:id="rId131" display="P40-278X150"/>
     <hyperlink ref="C68" r:id="rId132" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A69" r:id="rId133" display="MT547216"/>
+    <hyperlink ref="A69" r:id="rId133" display="P40-312X072"/>
     <hyperlink ref="C69" r:id="rId134" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A70" r:id="rId135" display="UNI-158-10-001"/>
-[...3 lines deleted...]
-    <hyperlink ref="A72" r:id="rId139" display="MTC895303"/>
+    <hyperlink ref="A70" r:id="rId135" display="P40-312X150"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A71" r:id="rId137" display="MT-650-63"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A72" r:id="rId139" display="MT-524"/>
     <hyperlink ref="C72" r:id="rId140" display="Variant of GALV-STEEL-ANGLE"/>
-    <hyperlink ref="A73" r:id="rId141" display="BPS-ACC-D-252-H"/>
-[...39 lines deleted...]
-    <hyperlink ref="A93" r:id="rId181" display="BPS-BCN-D-174-H"/>
+    <hyperlink ref="A73" r:id="rId141" display="MT-547-126"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A74" r:id="rId143" display="MT-547-192"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A75" r:id="rId145" display="MT-651-150"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A76" r:id="rId147" display="MT-651-96"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A77" r:id="rId149" display="MT54796"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A78" r:id="rId151" display="MT54684"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A79" r:id="rId153" display="CST-10"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A80" r:id="rId155" display="MT546120"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A81" r:id="rId157" display="MT-651-120"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A82" r:id="rId159" display="MT651126154"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A83" r:id="rId161" display="MT651150218"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A84" r:id="rId163" display="MT651180154"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A85" r:id="rId165" display="MT537198"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A86" r:id="rId167" display="MT651096218"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A87" r:id="rId169" display="MT546114120"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A88" r:id="rId171" display="MT546120120"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A89" r:id="rId173" display="MT546126120"/>
+    <hyperlink ref="C89" r:id="rId174" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A90" r:id="rId175" display="MTC54796216"/>
+    <hyperlink ref="C90" r:id="rId176" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A91" r:id="rId177" display="MT546096276"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A92" r:id="rId179" display="MTC306405"/>
+    <hyperlink ref="C92" r:id="rId180" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A93" r:id="rId181" display="BPS-CCJ-G-096-H"/>
     <hyperlink ref="C93" r:id="rId182" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A94" r:id="rId183" display="BPS-BCF-F-048-H"/>
+    <hyperlink ref="A94" r:id="rId183" display="BPS-EBM-K-036-H"/>
     <hyperlink ref="C94" r:id="rId184" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A95" r:id="rId185" display="MT546132276"/>
-[...1 lines deleted...]
-    <hyperlink ref="A96" r:id="rId187" display="BPS-CCH-E-288-H"/>
+    <hyperlink ref="A95" r:id="rId185" display="BPS-CBL-F-252-H"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A96" r:id="rId187" display="BPS-ACC-M-010-H"/>
     <hyperlink ref="C96" r:id="rId188" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A97" r:id="rId189" display="MT547126120"/>
-[...1 lines deleted...]
-    <hyperlink ref="A98" r:id="rId191" display="BPS-ECC-F-096-H"/>
+    <hyperlink ref="A97" r:id="rId189" display="BPS-ACC-M-234-H"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A98" r:id="rId191" display="BPS-ACC-M-236-H"/>
     <hyperlink ref="C98" r:id="rId192" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A99" r:id="rId193" display="MTC54796216"/>
-[...3 lines deleted...]
-    <hyperlink ref="A101" r:id="rId197" display="BPS-ACC-D-114-H"/>
+    <hyperlink ref="A99" r:id="rId193" display="BPS-ACC-M-024-H"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A100" r:id="rId195" display="MTC3506126"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A101" r:id="rId197" display="BPS-ACC-M-072-H"/>
     <hyperlink ref="C101" r:id="rId198" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A102" r:id="rId199" display="BPS-ACC-D-132-H"/>
+    <hyperlink ref="A102" r:id="rId199" display="BPS-ACC-M-008-H"/>
     <hyperlink ref="C102" r:id="rId200" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A103" r:id="rId201" display="BPS-ACC-D-138-H"/>
+    <hyperlink ref="A103" r:id="rId201" display="BPS-ACC-M-096-H"/>
     <hyperlink ref="C103" r:id="rId202" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A104" r:id="rId203" display="BPS-ACC-D-160-H"/>
+    <hyperlink ref="A104" r:id="rId203" display="BPS-ACC-D-114-H"/>
     <hyperlink ref="C104" r:id="rId204" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A105" r:id="rId205" display="BPS-ACC-D-168-H"/>
+    <hyperlink ref="A105" r:id="rId205" display="BPS-ACC-D-132-H"/>
     <hyperlink ref="C105" r:id="rId206" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A106" r:id="rId207" display="BPS-ACC-D-170-H"/>
+    <hyperlink ref="A106" r:id="rId207" display="BPS-ACC-D-138-H"/>
     <hyperlink ref="C106" r:id="rId208" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A107" r:id="rId209" display="BPS-ACC-D-084-H"/>
+    <hyperlink ref="A107" r:id="rId209" display="BPS-ACC-D-160-H"/>
     <hyperlink ref="C107" r:id="rId210" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A108" r:id="rId211" display="BPS-BCN-D-136-H"/>
+    <hyperlink ref="A108" r:id="rId211" display="BPS-ACC-D-168-H"/>
     <hyperlink ref="C108" r:id="rId212" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A109" r:id="rId213" display="BPS-BCN-D-168-H"/>
+    <hyperlink ref="A109" r:id="rId213" display="BPS-ACC-D-170-H"/>
     <hyperlink ref="C109" r:id="rId214" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A110" r:id="rId215" display="BPS-BCN-D-192-H"/>
+    <hyperlink ref="A110" r:id="rId215" display="BPS-ACC-D-186-H"/>
     <hyperlink ref="C110" r:id="rId216" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A111" r:id="rId217" display="BPS-FCL-D-192-H"/>
+    <hyperlink ref="A111" r:id="rId217" display="BPS-ACC-D-198-H"/>
     <hyperlink ref="C111" r:id="rId218" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A112" r:id="rId219" display="BPS-FCL-D-264-H"/>
-[...66 lines deleted...]
-    <hyperlink ref="A146" r:id="rId286" display="BPS-BCN-D-264-H"/>
+    <hyperlink ref="A112" r:id="rId219" display="P40-312X174"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A113" r:id="rId221" display="MT651174154"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A114" r:id="rId223" display="MTC406814"/>
+    <hyperlink ref="C114" r:id="rId224" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A115" r:id="rId225" display="A-SFK3-01"/>
+    <hyperlink ref="C115" r:id="rId226" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A116" r:id="rId227" display="A-L25X25X4X120"/>
+    <hyperlink ref="C116" r:id="rId228" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A117" r:id="rId229" display="A-L30X30X4X240"/>
+    <hyperlink ref="C117" r:id="rId230" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A118" r:id="rId231" display="A-L40X40X4X240"/>
+    <hyperlink ref="C118" r:id="rId232" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A119" r:id="rId233" display="MT50460"/>
+    <hyperlink ref="C119" r:id="rId234" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A120" r:id="rId235" display="MT-504-72"/>
+    <hyperlink ref="C120" r:id="rId236" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A121" r:id="rId237" display="MT547174216"/>
+    <hyperlink ref="C121" r:id="rId238" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A122" r:id="rId239" display="MT547216"/>
+    <hyperlink ref="C122" r:id="rId240" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A123" r:id="rId241" display="UNI-158-10-001"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A124" r:id="rId243" display="UNI-158-10-002"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A125" r:id="rId245" display="MTC895303"/>
+    <hyperlink ref="C125" r:id="rId246" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A126" r:id="rId247" display="BPS-ACC-D-039-H"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A127" r:id="rId249" display="BPS-ACC-D-048-H"/>
+    <hyperlink ref="C127" r:id="rId250" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A128" r:id="rId251" display="BPS-ACC-D-060-H"/>
+    <hyperlink ref="C128" r:id="rId252" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A129" r:id="rId253" display="BPS-ACC-D-063-H"/>
+    <hyperlink ref="C129" r:id="rId254" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A130" r:id="rId255" display="BPS-ACC-D-072-H"/>
+    <hyperlink ref="C130" r:id="rId256" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A131" r:id="rId257" display="BPS-ACC-D-084-H"/>
+    <hyperlink ref="C131" r:id="rId258" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A132" r:id="rId259" display="BPS-BCN-D-136-H"/>
+    <hyperlink ref="C132" r:id="rId260" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A133" r:id="rId261" display="BPS-BCN-D-168-H"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A134" r:id="rId263" display="BPS-BCN-D-192-H"/>
+    <hyperlink ref="C134" r:id="rId264" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A135" r:id="rId265" display="BPS-BCN-D-264-H"/>
+    <hyperlink ref="C135" r:id="rId266" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A136" r:id="rId267" display="BPS-BCN-D-040-H"/>
+    <hyperlink ref="C136" r:id="rId268" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A137" r:id="rId269" display="BPS-BCN-D-079-H"/>
+    <hyperlink ref="C137" r:id="rId270" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A138" r:id="rId271" display="BPS-CCQ-D-174-H"/>
+    <hyperlink ref="C138" r:id="rId272" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A139" r:id="rId273" display="BPS-CCQ-D-216-H"/>
+    <hyperlink ref="C139" r:id="rId274" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A140" r:id="rId275" display="BPS-CCQ-D-264-H"/>
+    <hyperlink ref="C140" r:id="rId276" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A141" r:id="rId277" display="BPS-FCL-D-144-H"/>
+    <hyperlink ref="C141" r:id="rId278" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A142" r:id="rId279" display="BPS-FCL-D-168-H"/>
+    <hyperlink ref="C142" r:id="rId280" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A143" r:id="rId281" display="BPS-FCL-D-192-H"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A144" r:id="rId283" display="BPS-FCL-D-264-H"/>
+    <hyperlink ref="C144" r:id="rId284" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A145" r:id="rId285" display="SMART-PIPE"/>
+    <hyperlink ref="A146" r:id="rId286" display="BPS-ECC-E-174-H"/>
     <hyperlink ref="C146" r:id="rId287" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A147" r:id="rId288" display="BPS-BCN-D-040-H"/>
+    <hyperlink ref="A147" r:id="rId288" display="BPS-BCE-E-102-H"/>
     <hyperlink ref="C147" r:id="rId289" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A148" r:id="rId290" display="BPS-BCN-D-079-H"/>
+    <hyperlink ref="A148" r:id="rId290" display="BPS-BCE-E-216-H"/>
     <hyperlink ref="C148" r:id="rId291" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A149" r:id="rId292" display="BPS-CCQ-D-174-H"/>
+    <hyperlink ref="A149" r:id="rId292" display="BPS-CCH-E-144-H"/>
     <hyperlink ref="C149" r:id="rId293" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A150" r:id="rId294" display="BPS-CCQ-D-216-H"/>
+    <hyperlink ref="A150" r:id="rId294" display="BPS-CCH-E-150-H"/>
     <hyperlink ref="C150" r:id="rId295" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A151" r:id="rId296" display="BPS-CCQ-D-264-H"/>
+    <hyperlink ref="A151" r:id="rId296" display="BPS-CCH-E-174-H"/>
     <hyperlink ref="C151" r:id="rId297" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A152" r:id="rId298" display="BPS-FCL-D-144-H"/>
+    <hyperlink ref="A152" r:id="rId298" display="BPS-CCH-E-216-H"/>
     <hyperlink ref="C152" r:id="rId299" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A153" r:id="rId300" display="BPS-FCL-D-168-H"/>
+    <hyperlink ref="A153" r:id="rId300" display="BPS-CCH-E-240-H"/>
     <hyperlink ref="C153" r:id="rId301" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A154" r:id="rId302" display="BPS-BCE-E-216-H"/>
+    <hyperlink ref="A154" r:id="rId302" display="BPS-FCO-E-240-H"/>
     <hyperlink ref="C154" r:id="rId303" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A155" r:id="rId304" display="BPS-CCH-E-144-H"/>
+    <hyperlink ref="A155" r:id="rId304" display="BPS-ECC-F-160-H"/>
     <hyperlink ref="C155" r:id="rId305" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A156" r:id="rId306" display="BPS-CCH-E-150-H"/>
+    <hyperlink ref="A156" r:id="rId306" display="BPS-BCF-F-084-H"/>
     <hyperlink ref="C156" r:id="rId307" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A157" r:id="rId308" display="BPS-CCH-E-174-H"/>
+    <hyperlink ref="A157" r:id="rId308" display="BPS-BCF-F-120-H"/>
     <hyperlink ref="C157" r:id="rId309" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A158" r:id="rId310" display="BPS-CCH-E-216-H"/>
+    <hyperlink ref="A158" r:id="rId310" display="BPS-BCF-F-144-H"/>
     <hyperlink ref="C158" r:id="rId311" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A159" r:id="rId312" display="BPS-CCH-E-240-H"/>
+    <hyperlink ref="A159" r:id="rId312" display="BPS-BCF-F-216-H"/>
     <hyperlink ref="C159" r:id="rId313" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A160" r:id="rId314" display="BPS-FCO-E-240-H"/>
+    <hyperlink ref="A160" r:id="rId314" display="BPS-BCF-F-240-H"/>
     <hyperlink ref="C160" r:id="rId315" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A161" r:id="rId316" display="BPS-ECC-F-160-H"/>
+    <hyperlink ref="A161" r:id="rId316" display="BPS-BCF-F-264-H"/>
     <hyperlink ref="C161" r:id="rId317" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A162" r:id="rId318" display="BPS-BCF-F-084-H"/>
+    <hyperlink ref="A162" r:id="rId318" display="BPS-CCR-F-120-H"/>
     <hyperlink ref="C162" r:id="rId319" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A163" r:id="rId320" display="BPS-BCF-F-120-H"/>
+    <hyperlink ref="A163" r:id="rId320" display="BPS-CCR-F-144-H"/>
     <hyperlink ref="C163" r:id="rId321" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A164" r:id="rId322" display="BPS-BCF-F-144-H"/>
+    <hyperlink ref="A164" r:id="rId322" display="BPS-CCR-F-168-H"/>
     <hyperlink ref="C164" r:id="rId323" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A165" r:id="rId324" display="BPS-BCF-F-216-H"/>
+    <hyperlink ref="A165" r:id="rId324" display="BPS-CCR-F-174-H"/>
     <hyperlink ref="C165" r:id="rId325" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A166" r:id="rId326" display="BPS-BCF-F-240-H"/>
+    <hyperlink ref="A166" r:id="rId326" display="BPS-FCY-F-120-H"/>
     <hyperlink ref="C166" r:id="rId327" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A167" r:id="rId328" display="BPS-BCF-F-264-H"/>
+    <hyperlink ref="A167" r:id="rId328" display="BPS-FCY-F-168-H"/>
     <hyperlink ref="C167" r:id="rId329" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A168" r:id="rId330" display="BPS-CCR-F-120-H"/>
+    <hyperlink ref="A168" r:id="rId330" display="BPS-FCY-F-192-H"/>
     <hyperlink ref="C168" r:id="rId331" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A169" r:id="rId332" display="BPS-CCR-F-144-H"/>
+    <hyperlink ref="A169" r:id="rId332" display="BPS-FCY-F-216-H"/>
     <hyperlink ref="C169" r:id="rId333" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A170" r:id="rId334" display="BPS-CCR-F-168-H"/>
+    <hyperlink ref="A170" r:id="rId334" display="BPS-FCY-F-240-H"/>
     <hyperlink ref="C170" r:id="rId335" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A171" r:id="rId336" display="BPS-CCR-F-174-H"/>
+    <hyperlink ref="A171" r:id="rId336" display="BPS-BCS-J-120-H"/>
     <hyperlink ref="C171" r:id="rId337" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A172" r:id="rId338" display="BPS-FCY-F-120-H"/>
+    <hyperlink ref="A172" r:id="rId338" display="BPS-BCS-J-144-H"/>
     <hyperlink ref="C172" r:id="rId339" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A173" r:id="rId340" display="BPS-FCY-F-168-H"/>
+    <hyperlink ref="A173" r:id="rId340" display="BPS-BCS-J-168-H"/>
     <hyperlink ref="C173" r:id="rId341" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A174" r:id="rId342" display="BPS-FCY-F-192-H"/>
+    <hyperlink ref="A174" r:id="rId342" display="BPS-BCS-J-192-H"/>
     <hyperlink ref="C174" r:id="rId343" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A175" r:id="rId344" display="BPS-FCY-F-216-H"/>
+    <hyperlink ref="A175" r:id="rId344" display="BPS-BCS-J-216-H"/>
     <hyperlink ref="C175" r:id="rId345" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A176" r:id="rId346" display="BPS-FCY-F-240-H"/>
+    <hyperlink ref="A176" r:id="rId346" display="BPS-BCS-J-240-H"/>
     <hyperlink ref="C176" r:id="rId347" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A177" r:id="rId348" display="BPS-BCS-J-120-H"/>
+    <hyperlink ref="A177" r:id="rId348" display="BPS-BCS-J-264-H"/>
     <hyperlink ref="C177" r:id="rId349" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A178" r:id="rId350" display="BPS-BCS-J-144-H"/>
+    <hyperlink ref="A178" r:id="rId350" display="BPS-CCU-J-120-H"/>
     <hyperlink ref="C178" r:id="rId351" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A179" r:id="rId352" display="BPS-BCS-J-168-H"/>
+    <hyperlink ref="A179" r:id="rId352" display="BPS-CCU-J-156-H"/>
     <hyperlink ref="C179" r:id="rId353" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A180" r:id="rId354" display="BPS-BCS-J-192-H"/>
+    <hyperlink ref="A180" r:id="rId354" display="BPS-CCU-J-168-H"/>
     <hyperlink ref="C180" r:id="rId355" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A181" r:id="rId356" display="BPS-BCS-J-216-H"/>
+    <hyperlink ref="A181" r:id="rId356" display="BPS-CCU-J-216-H"/>
     <hyperlink ref="C181" r:id="rId357" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A182" r:id="rId358" display="BPS-BCS-J-240-H"/>
+    <hyperlink ref="A182" r:id="rId358" display="BPS-CCU-J-264-H"/>
     <hyperlink ref="C182" r:id="rId359" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A183" r:id="rId360" display="BPS-BCS-J-264-H"/>
+    <hyperlink ref="A183" r:id="rId360" display="BPS-FCZ-J-192-H"/>
     <hyperlink ref="C183" r:id="rId361" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A184" r:id="rId362" display="BPS-CCU-J-120-H"/>
+    <hyperlink ref="A184" r:id="rId362" display="BPS-BCG-G-264-H"/>
     <hyperlink ref="C184" r:id="rId363" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A185" r:id="rId364" display="BPS-CCU-J-156-H"/>
+    <hyperlink ref="A185" r:id="rId364" display="BPS-BCG-G-084-H"/>
     <hyperlink ref="C185" r:id="rId365" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A186" r:id="rId366" display="BPS-CCU-J-168-H"/>
+    <hyperlink ref="A186" r:id="rId366" display="BPS-CCJ-G-192-H"/>
     <hyperlink ref="C186" r:id="rId367" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A187" r:id="rId368" display="BPS-CCU-J-216-H"/>
+    <hyperlink ref="A187" r:id="rId368" display="BPS-CCJ-G-216-H"/>
     <hyperlink ref="C187" r:id="rId369" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A188" r:id="rId370" display="BPS-CCU-J-264-H"/>
+    <hyperlink ref="A188" r:id="rId370" display="BPS-CCJ-G-084-H"/>
     <hyperlink ref="C188" r:id="rId371" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A189" r:id="rId372" display="BPS-FCZ-J-192-H"/>
+    <hyperlink ref="A189" r:id="rId372" display="BPS-FCA-G-264-H"/>
     <hyperlink ref="C189" r:id="rId373" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A190" r:id="rId374" display="BPS-BCG-G-264-H"/>
-[...12 lines deleted...]
-    <hyperlink ref="C196" r:id="rId387" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A190" r:id="rId374" display="MT546180"/>
+    <hyperlink ref="C190" r:id="rId375" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A191" r:id="rId376" display="MT546156"/>
+    <hyperlink ref="C191" r:id="rId377" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A192" r:id="rId378" display="MTC3531"/>
+    <hyperlink ref="C192" r:id="rId379" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A193" r:id="rId380" display="MTC8341"/>
+    <hyperlink ref="C193" r:id="rId381" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A194" r:id="rId382" display="P40-238X240"/>
+    <hyperlink ref="C194" r:id="rId383" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A195" r:id="rId384" display="P40-238X252"/>
+    <hyperlink ref="C195" r:id="rId385" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A196" r:id="rId386" display="BPS-BCN-D-276-H"/>
+    <hyperlink ref="C196" r:id="rId387" display="Variant of SMART-PIPE"/>
     <hyperlink ref="A197" r:id="rId388" display="SFG-FP-12.5-4-48"/>
     <hyperlink ref="A198" r:id="rId389" display="SFG-FP-10.5-3-60"/>
     <hyperlink ref="A199" r:id="rId390" display="SFG-FP-14.5-4-56"/>
     <hyperlink ref="A200" r:id="rId391" display="SFG-FP-14.5-5-42"/>
-    <hyperlink ref="A201" r:id="rId392" display="MT546102"/>
+    <hyperlink ref="A201" r:id="rId392" display="MT-651-108"/>
     <hyperlink ref="C201" r:id="rId393" display="Variant of GALV-STEEL-PIPE"/>
-    <hyperlink ref="A202" r:id="rId394" display="BPS-ACC-M-120-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A203" r:id="rId396" display="BPS-ACC-M-018-H"/>
+    <hyperlink ref="A202" r:id="rId394" display="MT-654-96"/>
+    <hyperlink ref="C202" r:id="rId395" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A203" r:id="rId396" display="BPS-ACC-D-120-H"/>
     <hyperlink ref="C203" r:id="rId397" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A204" r:id="rId398" display="BPS-ACC-M-140-H"/>
+    <hyperlink ref="A204" r:id="rId398" display="BPS-CCR-F-096-H"/>
     <hyperlink ref="C204" r:id="rId399" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A205" r:id="rId400" display="BPS-ACC-M-019-H"/>
+    <hyperlink ref="A205" r:id="rId400" display="BPS-BCN-D-120-H"/>
     <hyperlink ref="C205" r:id="rId401" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A206" r:id="rId402" display="BPS-ACC-M-036-H"/>
+    <hyperlink ref="A206" r:id="rId402" display="BPS-BCE-E-072-H"/>
     <hyperlink ref="C206" r:id="rId403" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A207" r:id="rId404" display="BPS-ACC-M-063-H"/>
+    <hyperlink ref="A207" r:id="rId404" display="BPS-BCE-E-048-H"/>
     <hyperlink ref="C207" r:id="rId405" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A208" r:id="rId406" display="BPS-BCE-E-108-H"/>
+    <hyperlink ref="A208" r:id="rId406" display="BPS-BCF-F-072-H"/>
     <hyperlink ref="C208" r:id="rId407" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A209" r:id="rId408" display="BPS-BCE-E-132-H"/>
+    <hyperlink ref="A209" r:id="rId408" display="BPS-ACC-M-120-H"/>
     <hyperlink ref="C209" r:id="rId409" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A210" r:id="rId410" display="BPS-BCE-E-144-H"/>
+    <hyperlink ref="A210" r:id="rId410" display="BPS-ACC-M-018-H"/>
     <hyperlink ref="C210" r:id="rId411" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A211" r:id="rId412" display="BPS-BCE-E-156-H"/>
-[...1 lines deleted...]
-    <hyperlink ref="A212" r:id="rId414" display="BPS-BCE-E-168-H"/>
+    <hyperlink ref="A211" r:id="rId412" display="MTC9874"/>
+    <hyperlink ref="C211" r:id="rId413" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A212" r:id="rId414" display="BPS-ACC-M-252-H"/>
     <hyperlink ref="C212" r:id="rId415" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A213" r:id="rId416" display="BPS-BCE-E-180-H"/>
-[...23 lines deleted...]
-    <hyperlink ref="A225" r:id="rId440" display="BPS-FCO-E-264-H"/>
+    <hyperlink ref="A213" r:id="rId416" display="MT651150154"/>
+    <hyperlink ref="C213" r:id="rId417" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A214" r:id="rId418" display="MT537174"/>
+    <hyperlink ref="C214" r:id="rId419" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A215" r:id="rId420" display="MT651174218"/>
+    <hyperlink ref="C215" r:id="rId421" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A216" r:id="rId422" display="MT651240218"/>
+    <hyperlink ref="C216" r:id="rId423" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A217" r:id="rId424" display="MT-546-174"/>
+    <hyperlink ref="C217" r:id="rId425" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A218" r:id="rId426" display="MT546120276"/>
+    <hyperlink ref="C218" r:id="rId427" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A219" r:id="rId428" display="MT546150276"/>
+    <hyperlink ref="C219" r:id="rId429" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A220" r:id="rId430" display="MT546174276"/>
+    <hyperlink ref="C220" r:id="rId431" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A221" r:id="rId432" display="MT546252276"/>
+    <hyperlink ref="C221" r:id="rId433" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A222" r:id="rId434" display="MT546150120"/>
+    <hyperlink ref="C222" r:id="rId435" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A223" r:id="rId436" display="MT546174120"/>
+    <hyperlink ref="C223" r:id="rId437" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A224" r:id="rId438" display="MT54696120"/>
+    <hyperlink ref="C224" r:id="rId439" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A225" r:id="rId440" display="BPS-ACC-M-140-H"/>
     <hyperlink ref="C225" r:id="rId441" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A226" r:id="rId442" display="BPS-BCF-F-168-H"/>
+    <hyperlink ref="A226" r:id="rId442" display="BPS-ACC-M-019-H"/>
     <hyperlink ref="C226" r:id="rId443" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A227" r:id="rId444" display="BPS-BCF-F-192-H"/>
+    <hyperlink ref="A227" r:id="rId444" display="BPS-ACC-M-036-H"/>
     <hyperlink ref="C227" r:id="rId445" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A228" r:id="rId446" display="BPS-CCR-F-192-H"/>
+    <hyperlink ref="A228" r:id="rId446" display="BPS-ACC-M-063-H"/>
     <hyperlink ref="C228" r:id="rId447" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A229" r:id="rId448" display="BPS-CCR-F-216-H"/>
+    <hyperlink ref="A229" r:id="rId448" display="BPS-BCK-M-096-H"/>
     <hyperlink ref="C229" r:id="rId449" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A230" r:id="rId450" display="BPS-CCR-F-240-H"/>
+    <hyperlink ref="A230" r:id="rId450" display="BPS-ACC-D-144-H"/>
     <hyperlink ref="C230" r:id="rId451" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A231" r:id="rId452" display="BPS-CCR-F-264-H"/>
+    <hyperlink ref="A231" r:id="rId452" display="BPS-ACC-D-015-H"/>
     <hyperlink ref="C231" r:id="rId453" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A232" r:id="rId454" display="BPS-FCY-F-144-H"/>
+    <hyperlink ref="A232" r:id="rId454" display="BPS-ACC-D-156-H"/>
     <hyperlink ref="C232" r:id="rId455" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A233" r:id="rId456" display="BPS-FCY-F-264-H"/>
+    <hyperlink ref="A233" r:id="rId456" display="BPS-ACC-D-174-H"/>
     <hyperlink ref="C233" r:id="rId457" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A234" r:id="rId458" display="BPS-CCU-J-144-H"/>
+    <hyperlink ref="A234" r:id="rId458" display="BPS-CCU-J-192-H"/>
     <hyperlink ref="C234" r:id="rId459" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A235" r:id="rId460" display="BPS-CCU-J-192-H"/>
+    <hyperlink ref="A235" r:id="rId460" display="BPS-CCU-J-240-H"/>
     <hyperlink ref="C235" r:id="rId461" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A236" r:id="rId462" display="BPS-CCU-J-240-H"/>
+    <hyperlink ref="A236" r:id="rId462" display="BPS-FCZ-J-120-H"/>
     <hyperlink ref="C236" r:id="rId463" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A237" r:id="rId464" display="BPS-FCZ-J-120-H"/>
+    <hyperlink ref="A237" r:id="rId464" display="BPS-FCZ-J-144-H"/>
     <hyperlink ref="C237" r:id="rId465" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A238" r:id="rId466" display="BPS-FCZ-J-144-H"/>
+    <hyperlink ref="A238" r:id="rId466" display="BPS-FCZ-J-168-H"/>
     <hyperlink ref="C238" r:id="rId467" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A239" r:id="rId468" display="BPS-FCZ-J-168-H"/>
+    <hyperlink ref="A239" r:id="rId468" display="BPS-FCZ-J-216-H"/>
     <hyperlink ref="C239" r:id="rId469" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A240" r:id="rId470" display="BPS-FCZ-J-216-H"/>
+    <hyperlink ref="A240" r:id="rId470" display="BPS-FCZ-J-240-H"/>
     <hyperlink ref="C240" r:id="rId471" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A241" r:id="rId472" display="BPS-FCZ-J-240-H"/>
+    <hyperlink ref="A241" r:id="rId472" display="BPS-FCZ-J-264-H"/>
     <hyperlink ref="C241" r:id="rId473" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A242" r:id="rId474" display="BPS-FCZ-J-264-H"/>
+    <hyperlink ref="A242" r:id="rId474" display="BPS-ACP-G-120-H"/>
     <hyperlink ref="C242" r:id="rId475" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A243" r:id="rId476" display="BPS-ACP-G-120-H"/>
-[...40 lines deleted...]
-    <hyperlink ref="A264" r:id="rId517" display="BPS-ACD-F-174-H"/>
+    <hyperlink ref="A243" r:id="rId476" display="GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A244" r:id="rId477" display="MT-538"/>
+    <hyperlink ref="C244" r:id="rId478" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A245" r:id="rId479" display="MT-527"/>
+    <hyperlink ref="C245" r:id="rId480" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A246" r:id="rId481" display="MT-528"/>
+    <hyperlink ref="C246" r:id="rId482" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A247" r:id="rId483" display="MT-530"/>
+    <hyperlink ref="C247" r:id="rId484" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A248" r:id="rId485" display="MT-648"/>
+    <hyperlink ref="C248" r:id="rId486" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A249" r:id="rId487" display="MT-649"/>
+    <hyperlink ref="C249" r:id="rId488" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A250" r:id="rId489" display="MT-546"/>
+    <hyperlink ref="C250" r:id="rId490" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A251" r:id="rId491" display="MT-537-186"/>
+    <hyperlink ref="C251" r:id="rId492" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A252" r:id="rId493" display="MT-651"/>
+    <hyperlink ref="C252" r:id="rId494" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A253" r:id="rId495" display="MT-654-150"/>
+    <hyperlink ref="C253" r:id="rId496" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A254" r:id="rId497" display="MT-547-174"/>
+    <hyperlink ref="C254" r:id="rId498" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A255" r:id="rId499" display="BPS-ACC-D-126-H"/>
+    <hyperlink ref="C255" r:id="rId500" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A256" r:id="rId501" display="BPS-ACP-G-126-H"/>
+    <hyperlink ref="C256" r:id="rId502" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A257" r:id="rId503" display="BPS-BCE-E-252-H"/>
+    <hyperlink ref="C257" r:id="rId504" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A258" r:id="rId505" display="BPS-CCH-E-096-H"/>
+    <hyperlink ref="C258" r:id="rId506" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A259" r:id="rId507" display="BPS-ECC-E-120-H"/>
+    <hyperlink ref="C259" r:id="rId508" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A260" r:id="rId509" display="BPS-BCE-E-126-H"/>
+    <hyperlink ref="C260" r:id="rId510" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A261" r:id="rId511" display="BPS-ECC-E-126-H"/>
+    <hyperlink ref="C261" r:id="rId512" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A262" r:id="rId513" display="BPS-CCH-E-126-H"/>
+    <hyperlink ref="C262" r:id="rId514" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A263" r:id="rId515" display="BPS-BCE-E-150-H"/>
+    <hyperlink ref="C263" r:id="rId516" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A264" r:id="rId517" display="BPS-BCE-E-174-H"/>
     <hyperlink ref="C264" r:id="rId518" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A265" r:id="rId519" display="BPS-BCG-G-072-H"/>
+    <hyperlink ref="A265" r:id="rId519" display="BPS-ECC-E-096-H"/>
     <hyperlink ref="C265" r:id="rId520" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A266" r:id="rId521" display="BPS-BCG-G-096-H"/>
+    <hyperlink ref="A266" r:id="rId521" display="BPS-ACD-F-108-H"/>
     <hyperlink ref="C266" r:id="rId522" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A267" r:id="rId523" display="GALV-STEEL-ANGLE"/>
-[...238 lines deleted...]
-    <hyperlink ref="A387" r:id="rId762" display="BPS-FCL-D-240-H"/>
+    <hyperlink ref="A267" r:id="rId523" display="BPS-ACD-F-126-H"/>
+    <hyperlink ref="C267" r:id="rId524" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A268" r:id="rId525" display="BPS-ACC-D-108-H"/>
+    <hyperlink ref="C268" r:id="rId526" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A269" r:id="rId527" display="MT-651-84"/>
+    <hyperlink ref="C269" r:id="rId528" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A270" r:id="rId529" display="MT54672"/>
+    <hyperlink ref="C270" r:id="rId530" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A271" r:id="rId531" display="MT54696"/>
+    <hyperlink ref="C271" r:id="rId532" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A272" r:id="rId533" display="MT54772"/>
+    <hyperlink ref="C272" r:id="rId534" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A273" r:id="rId535" display="MT54784"/>
+    <hyperlink ref="C273" r:id="rId536" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A274" r:id="rId537" display="MTC987205"/>
+    <hyperlink ref="C274" r:id="rId538" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A275" r:id="rId539" display="VC-CST"/>
+    <hyperlink ref="C275" r:id="rId540" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A276" r:id="rId541" display="MT651096154"/>
+    <hyperlink ref="C276" r:id="rId542" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A277" r:id="rId543" display="MT651126218"/>
+    <hyperlink ref="C277" r:id="rId544" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A278" r:id="rId545" display="BPS-BCN-D-240-H"/>
+    <hyperlink ref="C278" r:id="rId546" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A279" r:id="rId547" display="BPS-BCN-D-252-H"/>
+    <hyperlink ref="C279" r:id="rId548" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A280" r:id="rId549" display="MT546156276"/>
+    <hyperlink ref="C280" r:id="rId550" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A281" r:id="rId551" display="BPS-CCH-E-156-H"/>
+    <hyperlink ref="C281" r:id="rId552" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A282" r:id="rId553" display="MT546180276"/>
+    <hyperlink ref="C282" r:id="rId554" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A283" r:id="rId555" display="BPS-CCH-E-180-H"/>
+    <hyperlink ref="C283" r:id="rId556" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A284" r:id="rId557" display="BPS-ECC-F-126-H"/>
+    <hyperlink ref="C284" r:id="rId558" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A285" r:id="rId559" display="MT54796120"/>
+    <hyperlink ref="C285" r:id="rId560" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A286" r:id="rId561" display="MTC332905"/>
+    <hyperlink ref="C286" r:id="rId562" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A287" r:id="rId563" display="BPS-BBT-K-024-H"/>
+    <hyperlink ref="C287" r:id="rId564" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A288" r:id="rId565" display="BPS-BBF-F-252-H"/>
+    <hyperlink ref="C288" r:id="rId566" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A289" r:id="rId567" display="BPS-BBG-G-252-H"/>
+    <hyperlink ref="C289" r:id="rId568" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A290" r:id="rId569" display="BPS-CBJ-G-252-H"/>
+    <hyperlink ref="C290" r:id="rId570" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A291" r:id="rId571" display="BPS-ACC-M-012-H"/>
+    <hyperlink ref="C291" r:id="rId572" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A292" r:id="rId573" display="MTC3155"/>
+    <hyperlink ref="C292" r:id="rId574" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A293" r:id="rId575" display="MT547144"/>
+    <hyperlink ref="C293" r:id="rId576" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A294" r:id="rId577" display="MTC981703"/>
+    <hyperlink ref="C294" r:id="rId578" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A295" r:id="rId579" display="MTC315596"/>
+    <hyperlink ref="C295" r:id="rId580" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A296" r:id="rId581" display="MTC333912"/>
+    <hyperlink ref="C296" r:id="rId582" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A297" r:id="rId583" display="MT547120"/>
+    <hyperlink ref="C297" r:id="rId584" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A298" r:id="rId585" display="MTC547160216"/>
+    <hyperlink ref="C298" r:id="rId586" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A299" r:id="rId587" display="P40-238X096"/>
+    <hyperlink ref="C299" r:id="rId588" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A300" r:id="rId589" display="P40-238X072"/>
+    <hyperlink ref="C300" r:id="rId590" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A301" r:id="rId591" display="P40-238X126"/>
+    <hyperlink ref="C301" r:id="rId592" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A302" r:id="rId593" display="P40-278X120"/>
+    <hyperlink ref="C302" r:id="rId594" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A303" r:id="rId595" display="P40-278X126"/>
+    <hyperlink ref="C303" r:id="rId596" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A304" r:id="rId597" display="P40-278X174"/>
+    <hyperlink ref="C304" r:id="rId598" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A305" r:id="rId599" display="P40-312X048"/>
+    <hyperlink ref="C305" r:id="rId600" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A306" r:id="rId601" display="P40-312X126"/>
+    <hyperlink ref="C306" r:id="rId602" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A307" r:id="rId603" display="MTC4072-0410-00"/>
+    <hyperlink ref="C307" r:id="rId604" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A308" r:id="rId605" display="A-L25X25X4X240"/>
+    <hyperlink ref="C308" r:id="rId606" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A309" r:id="rId607" display="A-PLK5-01"/>
+    <hyperlink ref="C309" r:id="rId608" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A310" r:id="rId609" display="A-PLK2-01"/>
+    <hyperlink ref="C310" r:id="rId610" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A311" r:id="rId611" display="A-L30X30X4X120"/>
+    <hyperlink ref="C311" r:id="rId612" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A312" r:id="rId613" display="A-L40X40X4X120"/>
+    <hyperlink ref="C312" r:id="rId614" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A313" r:id="rId615" display="A-L50X30X6X120"/>
+    <hyperlink ref="C313" r:id="rId616" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A314" r:id="rId617" display="A-L50X50X6X120"/>
+    <hyperlink ref="C314" r:id="rId618" display="Variant of GALV-STEEL-ANGLE"/>
+    <hyperlink ref="A315" r:id="rId619" display="MT504124"/>
+    <hyperlink ref="C315" r:id="rId620" display="Variant of STRUT-CHANNEL"/>
+    <hyperlink ref="A316" r:id="rId621" display="MT547174300"/>
+    <hyperlink ref="C316" r:id="rId622" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A317" r:id="rId623" display="74916-1-001-114"/>
+    <hyperlink ref="C317" r:id="rId624" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A318" r:id="rId625" display="74916-2-001-114"/>
+    <hyperlink ref="C318" r:id="rId626" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A319" r:id="rId627" display="BPS-ACC-D-024-H"/>
+    <hyperlink ref="C319" r:id="rId628" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A320" r:id="rId629" display="BPS-ACC-D-300-H"/>
+    <hyperlink ref="C320" r:id="rId630" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A321" r:id="rId631" display="BPS-ACC-D-036-H"/>
+    <hyperlink ref="C321" r:id="rId632" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A322" r:id="rId633" display="BPS-ACC-D-150-H"/>
+    <hyperlink ref="C322" r:id="rId634" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A323" r:id="rId635" display="BPS-BCN-D-144-H"/>
+    <hyperlink ref="C323" r:id="rId636" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A324" r:id="rId637" display="BPS-BCN-D-180-H"/>
+    <hyperlink ref="C324" r:id="rId638" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A325" r:id="rId639" display="BPS-BCN-D-216-H"/>
+    <hyperlink ref="C325" r:id="rId640" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A326" r:id="rId641" display="BPS-BCE-D-108-H"/>
+    <hyperlink ref="C326" r:id="rId642" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A327" r:id="rId643" display="BPS-CCQ-D-120-H"/>
+    <hyperlink ref="C327" r:id="rId644" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A328" r:id="rId645" display="BPS-CCQ-D-144-H"/>
+    <hyperlink ref="C328" r:id="rId646" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A329" r:id="rId647" display="BPS-CCQ-D-150-H"/>
+    <hyperlink ref="C329" r:id="rId648" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A330" r:id="rId649" display="BPS-CCQ-D-168-H"/>
+    <hyperlink ref="C330" r:id="rId650" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A331" r:id="rId651" display="BPS-CCQ-D-186-H"/>
+    <hyperlink ref="C331" r:id="rId652" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A332" r:id="rId653" display="BPS-CCQ-D-192-H"/>
+    <hyperlink ref="C332" r:id="rId654" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A333" r:id="rId655" display="BPS-CCQ-D-240-H"/>
+    <hyperlink ref="C333" r:id="rId656" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A334" r:id="rId657" display="BPS-FCL-D-120-H"/>
+    <hyperlink ref="C334" r:id="rId658" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A335" r:id="rId659" display="BPS-FCL-D-216-H"/>
+    <hyperlink ref="C335" r:id="rId660" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A336" r:id="rId661" display="BPS-FCL-D-240-H"/>
+    <hyperlink ref="C336" r:id="rId662" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A337" r:id="rId663" display="BPS-ACC-E-108-H"/>
+    <hyperlink ref="C337" r:id="rId664" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A338" r:id="rId665" display="BPS-BCE-E-084-H"/>
+    <hyperlink ref="C338" r:id="rId666" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A339" r:id="rId667" display="BPS-BCE-E-108-H"/>
+    <hyperlink ref="C339" r:id="rId668" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A340" r:id="rId669" display="BPS-BCE-E-132-H"/>
+    <hyperlink ref="C340" r:id="rId670" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A341" r:id="rId671" display="BPS-BCE-E-144-H"/>
+    <hyperlink ref="C341" r:id="rId672" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A342" r:id="rId673" display="BPS-BCE-E-156-H"/>
+    <hyperlink ref="C342" r:id="rId674" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A343" r:id="rId675" display="BPS-BCE-E-168-H"/>
+    <hyperlink ref="C343" r:id="rId676" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A344" r:id="rId677" display="BPS-BCE-E-180-H"/>
+    <hyperlink ref="C344" r:id="rId678" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A345" r:id="rId679" display="BPS-BCE-E-192-H"/>
+    <hyperlink ref="C345" r:id="rId680" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A346" r:id="rId681" display="BPS-BCE-E-240-H"/>
+    <hyperlink ref="C346" r:id="rId682" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A347" r:id="rId683" display="BPS-BCE-E-264-H"/>
+    <hyperlink ref="C347" r:id="rId684" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A348" r:id="rId685" display="BPS-CCH-E-168-H"/>
+    <hyperlink ref="C348" r:id="rId686" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A349" r:id="rId687" display="BPS-CCH-E-192-H"/>
+    <hyperlink ref="C349" r:id="rId688" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A350" r:id="rId689" display="BPS-CCH-E-264-H"/>
+    <hyperlink ref="C350" r:id="rId690" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A351" r:id="rId691" display="BPS-FCO-E-120-H"/>
+    <hyperlink ref="C351" r:id="rId692" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A352" r:id="rId693" display="BPS-FCO-E-144-H"/>
+    <hyperlink ref="C352" r:id="rId694" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A353" r:id="rId695" display="BPS-FCO-E-168-H"/>
+    <hyperlink ref="C353" r:id="rId696" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A354" r:id="rId697" display="BPS-FCO-E-192-H"/>
+    <hyperlink ref="C354" r:id="rId698" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A355" r:id="rId699" display="BPS-FCO-E-216-H"/>
+    <hyperlink ref="C355" r:id="rId700" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A356" r:id="rId701" display="BPS-FCO-E-264-H"/>
+    <hyperlink ref="C356" r:id="rId702" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A357" r:id="rId703" display="BPS-BCF-F-168-H"/>
+    <hyperlink ref="C357" r:id="rId704" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A358" r:id="rId705" display="BPS-BCF-F-192-H"/>
+    <hyperlink ref="C358" r:id="rId706" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A359" r:id="rId707" display="BPS-CCR-F-192-H"/>
+    <hyperlink ref="C359" r:id="rId708" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A360" r:id="rId709" display="BPS-CCR-F-216-H"/>
+    <hyperlink ref="C360" r:id="rId710" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A361" r:id="rId711" display="BPS-CCR-F-240-H"/>
+    <hyperlink ref="C361" r:id="rId712" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A362" r:id="rId713" display="BPS-CCR-F-264-H"/>
+    <hyperlink ref="C362" r:id="rId714" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A363" r:id="rId715" display="BPS-FCY-F-144-H"/>
+    <hyperlink ref="C363" r:id="rId716" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A364" r:id="rId717" display="BPS-FCY-F-264-H"/>
+    <hyperlink ref="C364" r:id="rId718" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A365" r:id="rId719" display="BPS-CCU-J-144-H"/>
+    <hyperlink ref="C365" r:id="rId720" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A366" r:id="rId721" display="BPS-BCG-G-120-H"/>
+    <hyperlink ref="C366" r:id="rId722" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A367" r:id="rId723" display="BPS-BCG-G-144-H"/>
+    <hyperlink ref="C367" r:id="rId724" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A368" r:id="rId725" display="BPS-BCG-G-168-H"/>
+    <hyperlink ref="C368" r:id="rId726" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A369" r:id="rId727" display="BPS-BCG-G-174-H"/>
+    <hyperlink ref="C369" r:id="rId728" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A370" r:id="rId729" display="BPS-BCG-G-192-H"/>
+    <hyperlink ref="C370" r:id="rId730" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A371" r:id="rId731" display="BPS-BCG-G-216-H"/>
+    <hyperlink ref="C371" r:id="rId732" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A372" r:id="rId733" display="BPS-BCG-G-240-H"/>
+    <hyperlink ref="C372" r:id="rId734" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A373" r:id="rId735" display="BPS-CCJ-G-120-H"/>
+    <hyperlink ref="C373" r:id="rId736" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A374" r:id="rId737" display="BPS-CCJ-G-144-H"/>
+    <hyperlink ref="C374" r:id="rId738" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A375" r:id="rId739" display="BPS-CCJ-G-150-H"/>
+    <hyperlink ref="C375" r:id="rId740" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A376" r:id="rId741" display="BPS-CCJ-G-168-H"/>
+    <hyperlink ref="C376" r:id="rId742" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A377" r:id="rId743" display="BPS-CCJ-G-240-H"/>
+    <hyperlink ref="C377" r:id="rId744" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A378" r:id="rId745" display="BPS-CCJ-G-264-H"/>
+    <hyperlink ref="C378" r:id="rId746" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A379" r:id="rId747" display="BPS-FCA-G-120-H"/>
+    <hyperlink ref="C379" r:id="rId748" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A380" r:id="rId749" display="BPS-FCA-G-144-H"/>
+    <hyperlink ref="C380" r:id="rId750" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A381" r:id="rId751" display="BPS-FCA-G-168-H"/>
+    <hyperlink ref="C381" r:id="rId752" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A382" r:id="rId753" display="BPS-FCA-G-192-H"/>
+    <hyperlink ref="C382" r:id="rId754" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A383" r:id="rId755" display="BPS-FCA-G-216-H"/>
+    <hyperlink ref="C383" r:id="rId756" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A384" r:id="rId757" display="BPS-FCA-G-240-H"/>
+    <hyperlink ref="C384" r:id="rId758" display="Variant of SMART-PIPE"/>
+    <hyperlink ref="A385" r:id="rId759" display="MT-654"/>
+    <hyperlink ref="A386" r:id="rId760" display="MT546102"/>
+    <hyperlink ref="C386" r:id="rId761" display="Variant of GALV-STEEL-PIPE"/>
+    <hyperlink ref="A387" r:id="rId762" display="BPS-ACD-F-174-H"/>
     <hyperlink ref="C387" r:id="rId763" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A388" r:id="rId764" display="BPS-ACC-E-108-H"/>
+    <hyperlink ref="A388" r:id="rId764" display="BPS-BCG-G-072-H"/>
     <hyperlink ref="C388" r:id="rId765" display="Variant of SMART-PIPE"/>
-    <hyperlink ref="A389" r:id="rId766" display="BPS-BCE-E-084-H"/>
+    <hyperlink ref="A389" r:id="rId766" display="BPS-BCG-G-096-H"/>
     <hyperlink ref="C389" r:id="rId767" display="Variant of SMART-PIPE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId768"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>